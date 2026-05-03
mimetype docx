--- v1 (2026-03-26)
+++ v2 (2026-05-03)
@@ -126,2234 +126,2217 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (26)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (27)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An open laboratory blade strike rig to evaluate the risk of injury and mortality to fish and to test passive sensors</w:t>
+                <w:t xml:space="preserve">CFD-based quantification of hazardous flow regions for fish and eels in an axial-flow pump testing facility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wolf Iring Kösters</w:t>
+                <w:t xml:space="preserve">Islam Abdelghafar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeffrey A Tuhtan</w:t>
+                <w:t xml:space="preserve">Stefan Hoerner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Danil Efimov</w:t>
+                <w:t xml:space="preserve">Dominique Thévenin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maarja Kruusmaa</w:t>
+                <w:t xml:space="preserve">Philip A Rubini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefan Hoerner</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mark Walker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainable Energy Technologies and Assessments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 81, pp.104427. </w:t>
+              <w:t xml:space="preserve">Applied Ocean Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 170, pp.105053. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.seta.2025.104427⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apor.2026.105053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05167316v1</w:t>
+                <w:t xml:space="preserve">hal-05570961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Objective Functions for the Blade Shape Optimisation of a Cross-Flow Tidal Turbine under Constraints</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An experimental optimization environment for developing an intracycle pitch control in cross flow turbines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Hoerner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Roberto Leidhold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shokoofeh Abbaszadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Karla Ruiz-Hussmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Delannoy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dominique Thévenin</w:t>
+                <w:t xml:space="preserve">Timo Bennecke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Marine Energy Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, EWTEC 2023 papers special issue, 8 (1), pp.47-55. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.36688/imej.8.47-55⟩</w:t>
+              <w:t xml:space="preserve">, 2025, EWTEC 2023 papers special issue, 8 (1), pp.37-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.36688/imej.8.37-46⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05117543v1</w:t>
+                <w:t xml:space="preserve">hal-05117538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blade shape evaluation for cross-flow tidal turbines—A fast and automated assessment tool for early design stage based on power and load coefficients</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Objective Functions for the Blade Shape Optimisation of a Cross-Flow Tidal Turbine under Constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karla Ruiz-Hussmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Luc Delafin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timo Bennecke</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Delannoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Thévenin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0291030⟩</w:t>
+              <w:t xml:space="preserve">International Marine Energy Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, EWTEC 2023 papers special issue, 8 (1), pp.47-55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.36688/imej.8.47-55⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05364773v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05117543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methodology to capture the single blade loads on a cross-flow tidal turbine flume model</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An open laboratory blade strike rig to evaluate the risk of injury and mortality to fish and to test passive sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Joedecke</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Wolf Iring Kösters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeffrey A Tuhtan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danil Efimov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maarja Kruusmaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Hoerner</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Marine Energy Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.36688/imej.8.197-206⟩</w:t>
+              <w:t xml:space="preserve">Sustainable Energy Technologies and Assessments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 81, pp.104427. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.seta.2025.104427⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05117547v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05167316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An experimental optimization environment for developing an intracycle pitch control in cross flow turbines</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Blade shape evaluation for cross-flow tidal turbines—A fast and automated assessment tool for early design stage based on power and load coefficients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karla Ruiz-Hussmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Luc Delafin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timo Bennecke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Bonamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Hoerner</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Marine Energy Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.36688/imej.8.37-46⟩</w:t>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 37 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0291030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05117538v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05364773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D CFD analysis of pressure, boundary layer and shear stresses on a gudgeon ( Gobio gobio )</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Methodology to capture the single blade loads on a cross-flow tidal turbine flume model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timo Bennecke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shokoofeh Abbaszadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karla Ruiz-Hussmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Joedecke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Luc Delafin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Ecohydraulics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/24705357.2024.2426809⟩</w:t>
+              <w:t xml:space="preserve">International Marine Energy Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, EWTEC 2023 papers special issue, 8 (2), pp.197-206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.36688/imej.8.197-206⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04792038v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05117547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental optimization of a fish robot’s swimming modes: a complex multiphysical problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shokoofeh Abbaszadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Hoerner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Leidhold</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experiments in Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 65 (4), pp.51. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00348-024-03786-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04512883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimum geometry of seashell-shaped wind turbine rotor: Maximizing output power and minimizing thrust</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">3D CFD analysis of pressure, boundary layer and shear stresses on a gudgeon ( Gobio gobio )</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelaziz Refaie</w:t>
+                <w:t xml:space="preserve">Ali Hassan Khan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Hoerner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emeel Kerikous</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stefan Hoerner</w:t>
+                <w:t xml:space="preserve">Gert Toming</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maarja Kruusmaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeffrey A Tuhtan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Conversion and Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 292, pp.117331. </w:t>
+              <w:t xml:space="preserve">Journal of Ecohydraulics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.1-15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.enconman.2023.117331⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/24705357.2024.2426809⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04206489v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04792038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous flow measurement and deformation tracking for passive flow control experiments involving fluid–structure interactions</w:t>
+                <w:t xml:space="preserve">Evolutionary optimization of a Savonius rotor with sandeel-inspired blades</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wolf Iring Kösters</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Islam Abdelghafar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeel Kerikous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Hoerner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Thévenin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluids and Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jfluidstructs.2023.103956⟩</w:t>
+              <w:t xml:space="preserve">Ocean Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 279, pp.114504. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.oceaneng.2023.114504⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04206124v1</w:t>
+                <w:t xml:space="preserve">hal-04206492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolutionary optimization of a Savonius rotor with sandeel-inspired blades</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Simultaneous flow measurement and deformation tracking for passive flow control experiments involving fluid–structure interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolf Iring Kösters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Hoerner</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Thévenin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Fluids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 121, pp.103956. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfluidstructs.2023.103956⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.oceaneng.2023.114504⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04206492v1</w:t>
+                <w:t xml:space="preserve">hal-04206124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the influence of head motion on the swimming kinematics of robotic fish</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Optimum geometry of seashell-shaped wind turbine rotor: Maximizing output power and minimizing thrust</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Islam Abdelghafar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelaziz Refaie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeel Kerikous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Thévenin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Hoerner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioinspiration and Biomimetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1748-3190/aceedb⟩</w:t>
+              <w:t xml:space="preserve">Energy Conversion and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 292, pp.117331. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enconman.2023.117331⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04206401v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04206489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Design Concept and Kinematic Model for a Soft Aquatic Robot with Complex Bio-mimicking Motion</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">On the influence of head motion on the swimming kinematics of robotic fish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shokoofeh Abbaszadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanneck Kiiski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Leidhold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Hoerner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Bionic Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bioinspiration and Biomimetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 18 (5), pp.056007. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1748-3190/aceedb⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s42235-021-00126-4⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04206130v1</w:t>
+                <w:t xml:space="preserve">hal-04206401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An open 3D CFD model for the investigation of flow environments experienced by freshwater fish</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">An Efficient Method for Computing the Power Potential of Bypass Hydropower Installations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cleynen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dennis Powalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Hoerner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Thévenin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Informatics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Energies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15 (9), pp.3228. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/en15093228⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecoinf.2022.101652⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04206503v1</w:t>
+                <w:t xml:space="preserve">hal-04206128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic Optimisation of a Free-Stream Water Wheel Using 2D Computational Fluid Dynamics Simulations Points towards Design with Fully Immersed Blades</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">A Design Concept and Kinematic Model for a Soft Aquatic Robot with Complex Bio-mimicking Motion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shokoofeh Abbaszadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Leidhold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Hoerner</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Thévenin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 15 (10), pp.3723. </w:t>
+              <w:t xml:space="preserve">Journal of Bionic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 19 (1), pp.16-28. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/en15103723⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s42235-021-00126-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04206127v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04206130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Efficient Method for Computing the Power Potential of Bypass Hydropower Installations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">An open 3D CFD model for the investigation of flow environments experienced by freshwater fish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Hassan Khan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karla Ruiz-Hussmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dennis Powalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Hoerner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maarja Kruusmaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 15 (9), pp.3228. </w:t>
+              <w:t xml:space="preserve">Ecological Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 69, pp.101652. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/en15093228⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoinf.2022.101652⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04206128v1</w:t>
+                <w:t xml:space="preserve">hal-04206503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross-Flow Tidal Turbines with Highly Flexible Blades - Experimental Flow Field Investigations at Strong Fluid–Structure Interactions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Genetic Optimisation of a Free-Stream Water Wheel Using 2D Computational Fluid Dynamics Simulations Points towards Design with Fully Immersed Blades</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abhishekkumar Shingala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cleynen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aman Jain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Hoerner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Thévenin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 14 (4), pp.797. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/en14040797⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 15 (10), pp.3723. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/en15103723⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03144978v1</w:t>
+                <w:t xml:space="preserve">hal-04206127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Computational Fluid Dynamics Model for a Water Vortex Power Plant as Platform for Etho-and Ecohydraulic Research</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Optimal design for the free-stream water wheel: A two-dimensional study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cleynen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Engel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Hoerner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Thévenin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 14 (3), pp.639. </w:t>
+              <w:t xml:space="preserve">Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 214, pp.118880. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/en14030639⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.energy.2020.118880⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03144988v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03144991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Passive flow control mechanisms with bioinspired flexible blades in cross-flow tidal turbines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Hoerner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shokoofeh Abbaszadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cleynen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Maître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2398,957 +2381,1108 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03221487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal design for the free-stream water wheel: A two-dimensional study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">A Computational Fluid Dynamics Model for a Water Vortex Power Plant as Platform for Etho-and Ecohydraulic Research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dennis Powalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Hoerner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cleynen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastian Engel</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nadine Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jürgen Stamm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.energy.2020.118880⟩</w:t>
+              <w:t xml:space="preserve">Energies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14 (3), pp.639. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/en14030639⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03144991v1</w:t>
+                <w:t xml:space="preserve">hal-03144988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Darrieus vertical-axis water turbines: deformation and force measurements on bioinspired highly flexible blade profiles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Cross-Flow Tidal Turbines with Highly Flexible Blades - Experimental Flow Field Investigations at Strong Fluid–Structure Interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Hoerner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolf Iring Kösters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Vignal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cleynen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shokoofeh Abbaszadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experiments in Fluids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Energies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14 (4), pp.797. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/en14040797⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00348-020-02970-2⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02750344v1</w:t>
+                <w:t xml:space="preserve">hal-03144978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structured-light-based surface measuring for application in fluid–structure interaction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Darrieus vertical-axis water turbines: deformation and force measurements on bioinspired highly flexible blade profiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Hoerner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bonamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cleynen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Maître</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Thévenin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experiments in Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 60 (11), pp.168. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00348-019-2821-3⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 61, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00348-020-02970-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02338663v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02750344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characteristics of the fluid–structure interaction within Darrieus water turbines with highly flexible blades</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Experimental investigation of an optimized pitch control for a Vertical Axis Turbine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shokoofeh Abbaszadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Hoerner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Maître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Dominique Thévenin</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Leidhold</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluids and Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jfluidstructs.2019.04.011⟩</w:t>
+              <w:t xml:space="preserve">IET Renewable Power Generation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 13 (16), pp.3106-3112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/iet-rpg.2019.0309⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02126765v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02357328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation of an optimized pitch control for a Vertical Axis Turbine</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Structured-light-based surface measuring for application in fluid–structure interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Hoerner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Roberto Leidhold</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Bonamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IET Renewable Power Generation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1049/iet-rpg.2019.0309⟩</w:t>
+              <w:t xml:space="preserve">Experiments in Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 60 (11), pp.168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00348-019-2821-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02357328v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02338663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the performance of a free-stream water wheel using computational fluid dynamics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Characteristics of the fluid–structure interaction within Darrieus water turbines with highly flexible blades</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Hoerner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shokoofeh Abbaszadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Maître</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cleynen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Thévenin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.energy.2018.10.003⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fluids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 88, pp.13-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfluidstructs.2019.04.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02293958v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02126765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical analysis of the compromise between power output and fish-friendliness in a vortex power plant</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Characterization of the performance of a free-stream water wheel using computational fluid dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cleynen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeel Kerikous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Hoerner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Thévenin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Ecohydraulics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 3 (2), pp.86-98. </w:t>
+              <w:t xml:space="preserve">Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 165, pp.1392-1400. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/24705357.2018.1521709⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.energy.2018.10.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02293960v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02293958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Numerical analysis of the compromise between power output and fish-friendliness in a vortex power plant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cleynen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Hoerner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Lichtenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Thévenin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Ecohydraulics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 3 (2), pp.86-98. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/24705357.2018.1521709⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02293960v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Characterization of Hydraulic Power in Free-Stream Installations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cleynen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Hoerner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Thévenin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Rotating Machinery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 2017, pp.1-10. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1155/2017/9806278⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02293956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3358,2382 +3492,2382 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization and Experimental Validation of Savonius Turbines with Integrated Deflector for Enhanced Low-Speed Hydropower Efficiency</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Direct-Driven Blade-Embedded Pitch Actuator for High Dynamic Pitching Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adhithiyan Jayaprakash</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Hoerner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dominique Thévenin</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Leidhold</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 16th European Turbomachinery Conference (ETC16) Turbomachinery, Fluid Dynamics and Thermodynamics,</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the European Wave and Tidal Energy Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Madeira, Portugal. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.36688/ewtec-2025-1062⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05155157v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05269914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined optimization of the blade shape and operating point of a cross-flow tidal turbine for increased performance and reduced fatigue loadings</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Improving the efficiency of cross-flow tidal turbines through optimized active control of the pitch angle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Hoerner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timo Bennecke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karla Ruiz-Hussmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Stefan Hoerner</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adhithiyan Jayaprakash</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederik Nottrodt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the European Wave and Tidal Energy Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journée scientifique du GDR EOL-EMR 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GDR EOL-EMR, Dec 2025, Chatou, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05269917v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05454884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Control and Sensing Architecture for Experimental Intracycle Pitching in Cross-Flow Turbines</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Combined optimization of the blade shape and operating point of a cross-flow tidal turbine for increased performance and reduced fatigue loadings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karla Ruiz-Hussmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Luc Delafin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Bonamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Delannoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Hoerner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Ocean Engineering, Chennai, India (2025)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the European Wave and Tidal Energy Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Madeira, Portugal. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.36688/ewtec-2025-891⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05269916v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05269917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alternative methods to experiments on live fish for the risk of mortality for fish entrained in hydraulic machines</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Optimization and Experimental Validation of Savonius Turbines with Integrated Deflector for Enhanced Low-Speed Hydropower Efficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeel Kerikous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Kovats</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Hoerner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Thévenin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8eme Colloque HydroES - Environement and Sustainability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SHF Société Hydrotechnique de France, Sep 2025, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Proceedings of the 16th European Turbomachinery Conference (ETC16) Turbomachinery, Fluid Dynamics and Thermodynamics,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EuroTurbo European Turbomachinery Society, Mar 2025, Hannover, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05435707v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05155157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct-Driven Blade-Embedded Pitch Actuator for High Dynamic Pitching Applications</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Alternative methods to experiments on live fish for the risk of mortality for fish entrained in hydraulic machines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Hoerner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dennis Powalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolf Iring Kösters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeffrey A. Tuhtan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Falko Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the European Wave and Tidal Energy Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">8eme Colloque HydroES - Environement and Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SHF Société Hydrotechnique de France, Sep 2025, Grenoble, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05269914v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05435707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the efficiency of cross-flow tidal turbines through optimized active control of the pitch angle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Dynamic Control and Sensing Architecture for Experimental Intracycle Pitching in Cross-Flow Turbines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adhithiyan Jayaprakash</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Hoerner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Timo Bennecke</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shokoofeh Abbaszadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karla Ruiz-Hussmann</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Roberto Leidhold</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée scientifique du GDR EOL-EMR 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GDR EOL-EMR, Dec 2025, Chatou, France</w:t>
+              <w:t xml:space="preserve">7th International Conference on Ocean Engineering, Chennai, India (2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Chennai, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05454884v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05269916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative Behavioral Analysis of Fish Passage: A Laboratory Study of Hydraulic Conditions Relevant to Turbine and Pump Inlets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Falko Wagner</w:t>
+                <w:t xml:space="preserve">Bio-inspired robotic fish for assessment of injury risks during the fish passage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shokoofeh Abbaszadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gert Toming</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jelger Ellings</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jeffrey A. Tuhtan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Leidhold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Hoerner</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th International Symposium on Ecohydraulics and Fish Passage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IAHR, May 2024, Quebec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05155161v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05155168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying fish response to extreme hydraulic conditions during downstream passage</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Estimating fish swimming speed using non-invasive backpack sensors in a laboratory flume at high flow velocities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ianina Kopecki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeffrey A. Tuhtan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ianina Kopecki</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Falko Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Roessger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tobias Hägele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IAHR 10th International Symposium on Hydraulic Structures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">15th International Symposium on Ecohydraulics and Fish Passage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IAHR, May 2024, Quebec, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3929/ethz-b-000676018⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04642592v1</w:t>
+                <w:t xml:space="preserve">hal-05155163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the numerical methods for tracking a European eel motion in a closed-conduit system</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quantifying fish response to extreme hydraulic conditions during downstream passage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ianina Kopecki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Falko Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Hoerner</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IAHR 10th International Symposium on Hydraulic Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ETH Zurich, Jun 2024, Zurich, Switzerland. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3929/ethz-b-000676016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3929/ethz-b-000676018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04642586v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04642592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating fish swimming speed using non-invasive backpack sensors in a laboratory flume at high flow velocities</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Falko Wagner</w:t>
+                <w:t xml:space="preserve">On the numerical methods for tracking a European eel motion in a closed-conduit system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Islam Abdelghafar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tom Roessger</w:t>
+                <w:t xml:space="preserve">Jonathan D Bolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Thévenin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip A Rubini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tobias Hägele</w:t>
+                <w:t xml:space="preserve">Rosalind M Wright</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Symposium on Ecohydraulics and Fish Passage</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IAHR 10th International Symposium on Hydraulic Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ETH Zurich, Jun 2024, Zurich, Switzerland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3929/ethz-b-000676016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05155163v1</w:t>
+                <w:t xml:space="preserve">hal-04642586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a reliable and validated toolbox to replace live fish tests for the assessment of injury and mortality during downstream passage</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+                <w:t xml:space="preserve">Quantitative Behavioral Analysis of Fish Passage: A Laboratory Study of Hydraulic Conditions Relevant to Turbine and Pump Inlets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Falko Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jelger Ellings</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ianina Kopecki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Rößger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeffrey A. Tuhtan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IAHR 15th International Symposium on Ecohydraulics and Fish Passage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Quebec City, Canada</w:t>
+              <w:t xml:space="preserve">15th International Symposium on Ecohydraulics and Fish Passage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IAHR, May 2024, Quebec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04642604v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05155161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erschöpfung und Schwimmkapazität von Fischen in der Modellierung von Schädigungsrisiken in Turbinen- und Pumpenpassagen</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Towards a reliable and validated toolbox to replace live fish tests for the assessment of injury and mortality during downstream passage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Hoerner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolf Iring Kösters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shokoofeh Abbaszadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Falko Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeffrey A Tuhtan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">47. Dresdner Wasserbaukolloquium 2024 „Von der Technischen Hydromechanik zu Environmental Fluid Dynamics“</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Technische Universität Dresden – Fakultät Bauingenieurwesen Institut für Wasserbau und Technische Hydromechanik, Mar 2024, Dresden (GERMANY), Germany</w:t>
+              <w:t xml:space="preserve">IAHR 15th International Symposium on Ecohydraulics and Fish Passage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Quebec City, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05155153v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04642604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fischverhalten in Turbinen und Pumpen - Ergebnisse ethohydraulischer Modellversuche</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Erschöpfung und Schwimmkapazität von Fischen in der Modellierung von Schädigungsrisiken in Turbinen- und Pumpenpassagen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dennis Powalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeel Kerikous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Hoerner</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">47. Dresdner Wasserbaukolloquium 2024 „Von der Technischen Hydromechanik zu Environmental Fluid Dynamics“</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Technische Universität Dresden – Fakultät Bauingenieurwesen Institut für Wasserbau und Technische Hydromechanik, Mar 2024, Dresden, Germany</w:t>
+              <w:t xml:space="preserve">, Technische Universität Dresden – Fakultät Bauingenieurwesen Institut für Wasserbau und Technische Hydromechanik, Mar 2024, Dresden (GERMANY), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05155156v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05155153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bio-inspired robotic fish for assessment of injury risks during the fish passage</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Fischverhalten in Turbinen und Pumpen - Ergebnisse ethohydraulischer Modellversuche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Falko Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Rößger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Hoerner</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ianina Kopecki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jelger Ellings</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Symposium on Ecohydraulics and Fish Passage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IAHR, May 2024, Quebec, Canada</w:t>
+              <w:t xml:space="preserve">47. Dresdner Wasserbaukolloquium 2024 „Von der Technischen Hydromechanik zu Environmental Fluid Dynamics“</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Technische Universität Dresden – Fakultät Bauingenieurwesen Institut für Wasserbau und Technische Hydromechanik, Mar 2024, Dresden, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05155168v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05155156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New, Non-invasive Fish Backpack Biologger to Measure the Physical Conditions Experienced by Swimming Fish during Downstream Passage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Falko Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Busch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Buysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Hoerner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moritz Kenndorf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fish Passage 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Pacific Northwest National Laboratory, Jun 2022, Richland, WA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04649170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Evaluation of the Behavior of Highly-Flexible Structures for Vertical Axis Water Turbines</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Fluid-structure-interaction of a flexible composite hydrofoil in forced rotational oscillation motion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Hoerner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Maître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Bonamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Thévenin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Modelling Fluid Flow</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">Proceedings of 9th International Symposium on Fluid-Structure Interactions, Flow-Sound Interactions, Flow-Induced Vibration &amp; Noise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Toronto, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01904149v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01787154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluid-structure-interaction of a flexible composite hydrofoil in forced rotational oscillation motion</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Experimental Evaluation of the Behavior of Highly-Flexible Structures for Vertical Axis Water Turbines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Hoerner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shokoofeh Abbaszadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Maître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Vignal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian-Toralf Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of 9th International Symposium on Fluid-Structure Interactions, Flow-Sound Interactions, Flow-Induced Vibration &amp; Noise</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Toronto, Canada</w:t>
+              <w:t xml:space="preserve">Conference on Modelling Fluid Flow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01787154v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01904149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of the reduced frequency on oscillating flexible hydrofoils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Hoerner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shokoofeh Abbaszadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Maître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian-Toralf Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Leidhold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SHF/AFM Conference on Hydraulic machines and Cavitation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01787118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strongly-coupled fluid-structure-interaction with large deformations on a flexible hydrofoil under forced oscillation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Hoerner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Maître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cleynen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Thévenin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th OpenFoam Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Exeter, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01685286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of flotation bodies on the power characteristics of a free-stream water wheel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cleynen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Hoerner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Thévenin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainable Hydraulics in the Era of Global Change : Proceedings of the 4th IAHR Europe Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Liege, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02293965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5743,714 +5877,714 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Optimization Environment for Developing an Intracycle Pitch Control in Cross Flow Turbines</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Performance Enhancement of Fluidic Diode for a Wave Energy System through Genetic Algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeel Kerikous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doddamani Hithaish</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdus Samad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Hoerner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Thévenin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the European Wave and Tidal Energy Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 15, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.36688/ewtec-2023-578⟩</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.36688/ewtec-2023-182⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04319468v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04319477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Objective Functions for the Blade Shape Optimisation of a Cross-Flow Tidal Turbine under Constraints</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental Optimization Environment for Developing an Intracycle Pitch Control in Cross Flow Turbines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Hoerner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Roberto Leidhold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shokoofeh Abbaszadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Karla Ruiz-Hussmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Delannoy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dominique Thévenin</w:t>
+                <w:t xml:space="preserve">Timo Bennecke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the European Wave and Tidal Energy Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 15, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.36688/ewtec-2023-252⟩</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.36688/ewtec-2023-578⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04319473v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04319468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A methodology to capture the single blade loads on a cross-flow tidal turbine flume model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Objective Functions for the Blade Shape Optimisation of a Cross-Flow Tidal Turbine under Constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karla Ruiz-Hussmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Luc Delafin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timo Bennecke</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Luc Delafin</w:t>
+                <w:t xml:space="preserve">Cyrille Bonamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Delannoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Thévenin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the European Wave and Tidal Energy Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 15, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.36688/ewtec-2023-501⟩</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.36688/ewtec-2023-252⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04319472v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04319473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance Enhancement of Fluidic Diode for a Wave Energy System through Genetic Algorithm</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A methodology to capture the single blade loads on a cross-flow tidal turbine flume model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timo Bennecke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karla Ruiz-Hussmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Joedecke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shokoofeh Abbaszadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Luc Delafin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the European Wave and Tidal Energy Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 15, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.36688/ewtec-2023-182⟩</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.36688/ewtec-2023-501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04319477v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04319472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of Near-Body Flow Fields of a Gudgeon and NACA0013 Profile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Hassan Khan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gert Toming</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Hoerner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeffrey A. Tuhtan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kalinowska, M.B.; Mrokowska, M.M.; Rowinski, P.M. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Hydraulic Research, GeoPlanet, ISH 2023, Earth and Planetary Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Nature Switzerland, pp.231-242, 2024, GeoPlanet: Earth and Planetary Sciences, 978-3-031-56092-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-56093-4_18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04642598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6460,517 +6594,517 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">THE KUDENSEE PROJECT: DEVELOPMENT OF A LESS-DAMAGING REPLACEMENT PUMP FOR SUSTAINABLE WATER MANAGEMENT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Hoerner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dennis Powalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Islam Abdelghafar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeel Kerikous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Falko Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05507409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensor Probes for Fish Passage Safety: Evaluating Strike Severity Metrics and Data-Driven Prediction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Experimental Determination of the Hydrodynamic Loading on Vertical-Axis Cross-flow Tidal Turbines with Blade Embedded Autonomous Sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Hoerner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timo Bennecke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolf Iring Kösters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karla Ruiz-Hussmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adhithiyan Jayaprakash</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-05314322v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05197527v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Determination of the Hydrodynamic Loading on Vertical-Axis Cross-flow Tidal Turbines with Blade Embedded Autonomous Sensors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Sensor Probes for Fish Passage Safety: Evaluating Strike Severity Metrics and Data-Driven Prediction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolf Iring Kösters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeffrey A. Tuhtan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Hoerner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maarja Kruusmaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shokoofeh Abbaszadeh</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-05197527v2</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05314322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OPTIDE - Technical Report</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Hoerner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Leidhold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Luc Delafin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">University Otto-von-Guericke Magdeburg. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05243683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId149"/>
+      <w:footerReference w:type="default" r:id="rId152"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7038,51 +7172,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="17C6721E"/>
+    <w:nsid w:val="B3D1EE5A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7269,51 +7403,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stefan-hoerner" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9167-4964" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167316v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolf Iring K&#246;sters" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey A Tuhtan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danil Efimov" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarja Kruusmaa" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Hoerner" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seta.2025.104427" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117543v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karla Ruiz-Hussmann" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Luc Delafin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Bonamy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Delannoy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Th&#233;venin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36688/imej.8.47-55" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364773v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo Bennecke" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0291030" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117547v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shokoofeh Abbaszadeh" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Joedecke" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36688/imej.8.197-206" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117538v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Leidhold" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36688/imej.8.37-46" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792038v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hassan Khan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gert Toming" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/24705357.2024.2426809" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512883v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-024-03786-0" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206489v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Islam Abdelghafar" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Refaie" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeel Kerikous" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2023.117331" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206124v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2023.103956" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206492v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2023.114504" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206401v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanneck Kiiski" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-3190/aceedb" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206130v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42235-021-00126-4" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206503v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Powalla" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2022.101652" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206127v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishekkumar Shingala" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cleynen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aman Jain" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15103723" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206128v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15093228" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144978v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vignal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14040797" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144988v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine M&#252;ller" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Stamm" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14030639" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221487v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ma&#238;tre" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-021-03186-8" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144991v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Engel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2020.118880" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02750344v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-020-02970-2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338663v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-019-2821-3" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126765v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2019.04.011" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357328v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-rpg.2019.0309" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293958v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2018.10.003" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293960v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie M&#252;ller" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Lichtenberg" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/24705357.2018.1521709" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293956v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2017/9806278" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155157v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Kovats" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269917v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36688/ewtec-2025-891" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269916v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adhithiyan Jayaprakash" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435707v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey A. Tuhtan" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Falko Wagner" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269914v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36688/ewtec-2025-1062" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454884v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Nottrodt" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155161v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelger Ellings" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ianina Kopecki" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom R&#246;&#223;ger" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642592v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3929/ethz-b-000676018" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642586v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan D Bolland" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip A Rubini" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalind M Wright" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3929/ethz-b-000676016" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155163v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Roessger" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias H&#228;gele" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642604v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155153v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155156v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155168v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649170v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Busch" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Buysse" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz Kenndorf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904149v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian-Toralf Weber" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787154v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787118v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685286v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293965v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319468v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36688/ewtec-2023-578" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319473v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36688/ewtec-2023-252" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319472v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36688/ewtec-2023-501" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319477v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doddamani Hithaish" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdus Samad" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36688/ewtec-2023-182" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642598v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-56093-4_18" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507409v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314322v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05197527v2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243683v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stefan-hoerner" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9167-4964" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570961v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Islam Abdelghafar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Hoerner" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Th&#233;venin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip A Rubini" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Walker" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2026.105053" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117538v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Leidhold" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shokoofeh Abbaszadeh" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karla Ruiz-Hussmann" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo Bennecke" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36688/imej.8.37-46" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117543v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Luc Delafin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Bonamy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Delannoy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36688/imej.8.47-55" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167316v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolf Iring K&#246;sters" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey A Tuhtan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danil Efimov" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarja Kruusmaa" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seta.2025.104427" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364773v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0291030" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117547v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Joedecke" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36688/imej.8.197-206" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512883v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-024-03786-0" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792038v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hassan Khan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gert Toming" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/24705357.2024.2426809" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206492v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeel Kerikous" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2023.114504" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206124v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2023.103956" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206489v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Refaie" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2023.117331" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206401v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanneck Kiiski" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-3190/aceedb" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206128v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cleynen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Powalla" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15093228" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206130v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42235-021-00126-4" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206503v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2022.101652" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206127v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishekkumar Shingala" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aman Jain" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15103723" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144991v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Engel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2020.118880" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221487v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ma&#238;tre" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-021-03186-8" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144988v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine M&#252;ller" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Stamm" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14030639" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144978v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vignal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14040797" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02750344v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-020-02970-2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357328v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-rpg.2019.0309" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338663v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-019-2821-3" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126765v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2019.04.011" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293958v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2018.10.003" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293960v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie M&#252;ller" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Lichtenberg" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/24705357.2018.1521709" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293956v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2017/9806278" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269914v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adhithiyan Jayaprakash" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36688/ewtec-2025-1062" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454884v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Nottrodt" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269917v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36688/ewtec-2025-891" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155157v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Kovats" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435707v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey A. Tuhtan" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Falko Wagner" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269916v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155168v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155163v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ianina Kopecki" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Roessger" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias H&#228;gele" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642592v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3929/ethz-b-000676018" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642586v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan D Bolland" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalind M Wright" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3929/ethz-b-000676016" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155161v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelger Ellings" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom R&#246;&#223;ger" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642604v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155153v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155156v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649170v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Busch" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Buysse" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz Kenndorf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787154v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904149v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian-Toralf Weber" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787118v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685286v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293965v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319477v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doddamani Hithaish" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdus Samad" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36688/ewtec-2023-182" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319468v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36688/ewtec-2023-578" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319473v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36688/ewtec-2023-252" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319472v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36688/ewtec-2023-501" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642598v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-56093-4_18" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507409v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05197527v2" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314322v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243683v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>