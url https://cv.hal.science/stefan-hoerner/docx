--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -85,50 +85,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ORCID : </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000-0001-9167-4964</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=1Df4coYAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
@@ -152,3337 +173,3337 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CFD-based quantification of hazardous flow regions for fish and eels in an axial-flow pump testing facility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Islam Abdelghafar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Hoerner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Thévenin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip A Rubini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Walker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Ocean Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 170, pp.105053. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.apor.2026.105053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05570961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An experimental optimization environment for developing an intracycle pitch control in cross flow turbines</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">An open laboratory blade strike rig to evaluate the risk of injury and mortality to fish and to test passive sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolf Iring Kösters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeffrey A Tuhtan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danil Efimov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maarja Kruusmaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Hoerner</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Marine Energy Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.36688/imej.8.37-46⟩</w:t>
+              <w:t xml:space="preserve">Sustainable Energy Technologies and Assessments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 81, pp.104427. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.seta.2025.104427⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05117538v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05167316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Objective Functions for the Blade Shape Optimisation of a Cross-Flow Tidal Turbine under Constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karla Ruiz-Hussmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Luc Delafin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Thévenin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Marine Energy Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, EWTEC 2023 papers special issue, 8 (1), pp.47-55. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.36688/imej.8.47-55⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05117543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An open laboratory blade strike rig to evaluate the risk of injury and mortality to fish and to test passive sensors</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jeffrey A Tuhtan</w:t>
+                <w:t xml:space="preserve">Blade shape evaluation for cross-flow tidal turbines—A fast and automated assessment tool for early design stage based on power and load coefficients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karla Ruiz-Hussmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Luc Delafin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Danil Efimov</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Timo Bennecke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Bonamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Hoerner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainable Energy Technologies and Assessments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.seta.2025.104427⟩</w:t>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 37 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0291030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05167316v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05364773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blade shape evaluation for cross-flow tidal turbines—A fast and automated assessment tool for early design stage based on power and load coefficients</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Methodology to capture the single blade loads on a cross-flow tidal turbine flume model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timo Bennecke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shokoofeh Abbaszadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karla Ruiz-Hussmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Joedecke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Luc Delafin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0291030⟩</w:t>
+              <w:t xml:space="preserve">International Marine Energy Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, EWTEC 2023 papers special issue, 8 (2), pp.197-206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.36688/imej.8.197-206⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05364773v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05117547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methodology to capture the single blade loads on a cross-flow tidal turbine flume model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">An experimental optimization environment for developing an intracycle pitch control in cross flow turbines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Hoerner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Leidhold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shokoofeh Abbaszadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karla Ruiz-Hussmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timo Bennecke</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Luc Delafin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Marine Energy Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, EWTEC 2023 papers special issue, 8 (2), pp.197-206. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.36688/imej.8.197-206⟩</w:t>
+              <w:t xml:space="preserve">, 2025, EWTEC 2023 papers special issue, 8 (1), pp.37-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.36688/imej.8.37-46⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05117547v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05117538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental optimization of a fish robot’s swimming modes: a complex multiphysical problem</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">3D CFD analysis of pressure, boundary layer and shear stresses on a gudgeon ( Gobio gobio )</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Hassan Khan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Hoerner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Roberto Leidhold</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gert Toming</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maarja Kruusmaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeffrey A Tuhtan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experiments in Fluids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Ecohydraulics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.1-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/24705357.2024.2426809⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00348-024-03786-0⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04512883v1</w:t>
+                <w:t xml:space="preserve">hal-04792038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D CFD analysis of pressure, boundary layer and shear stresses on a gudgeon ( Gobio gobio )</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Experimental optimization of a fish robot’s swimming modes: a complex multiphysical problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shokoofeh Abbaszadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Hoerner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jeffrey A Tuhtan</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Leidhold</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Ecohydraulics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Experiments in Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 65 (4), pp.51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00348-024-03786-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/24705357.2024.2426809⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04792038v1</w:t>
+                <w:t xml:space="preserve">hal-04512883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolutionary optimization of a Savonius rotor with sandeel-inspired blades</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Simultaneous flow measurement and deformation tracking for passive flow control experiments involving fluid–structure interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolf Iring Kösters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Hoerner</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Thévenin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 279, pp.114504. </w:t>
+              <w:t xml:space="preserve">Journal of Fluids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 121, pp.103956. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.oceaneng.2023.114504⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jfluidstructs.2023.103956⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04206492v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04206124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous flow measurement and deformation tracking for passive flow control experiments involving fluid–structure interactions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimum geometry of seashell-shaped wind turbine rotor: Maximizing output power and minimizing thrust</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Islam Abdelghafar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelaziz Refaie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeel Kerikous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Thévenin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Hoerner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluids and Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jfluidstructs.2023.103956⟩</w:t>
+              <w:t xml:space="preserve">Energy Conversion and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 292, pp.117331. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enconman.2023.117331⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04206124v1</w:t>
+                <w:t xml:space="preserve">hal-04206489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimum geometry of seashell-shaped wind turbine rotor: Maximizing output power and minimizing thrust</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Evolutionary optimization of a Savonius rotor with sandeel-inspired blades</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Islam Abdelghafar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeel Kerikous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Stefan Hoerner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Dominique Thévenin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stefan Hoerner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Conversion and Management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ocean Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 279, pp.114504. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.oceaneng.2023.114504⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.enconman.2023.117331⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04206489v1</w:t>
+                <w:t xml:space="preserve">hal-04206492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the influence of head motion on the swimming kinematics of robotic fish</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shokoofeh Abbaszadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanneck Kiiski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Leidhold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Hoerner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioinspiration and Biomimetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 18 (5), pp.056007. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1748-3190/aceedb⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04206401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Efficient Method for Computing the Power Potential of Bypass Hydropower Installations</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">A Design Concept and Kinematic Model for a Soft Aquatic Robot with Complex Bio-mimicking Motion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shokoofeh Abbaszadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Leidhold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Hoerner</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Thévenin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/en15093228⟩</w:t>
+              <w:t xml:space="preserve">Journal of Bionic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 19 (1), pp.16-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s42235-021-00126-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04206128v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04206130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Design Concept and Kinematic Model for a Soft Aquatic Robot with Complex Bio-mimicking Motion</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">An open 3D CFD model for the investigation of flow environments experienced by freshwater fish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Hassan Khan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karla Ruiz-Hussmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dennis Powalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Hoerner</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maarja Kruusmaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Bionic Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 19 (1), pp.16-28. </w:t>
+              <w:t xml:space="preserve">Ecological Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 69, pp.101652. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s42235-021-00126-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoinf.2022.101652⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04206130v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04206503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An open 3D CFD model for the investigation of flow environments experienced by freshwater fish</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Genetic Optimisation of a Free-Stream Water Wheel Using 2D Computational Fluid Dynamics Simulations Points towards Design with Fully Immersed Blades</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abhishekkumar Shingala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cleynen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aman Jain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Hoerner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Thévenin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Informatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecoinf.2022.101652⟩</w:t>
+              <w:t xml:space="preserve">Energies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15 (10), pp.3723. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/en15103723⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04206503v1</w:t>
+                <w:t xml:space="preserve">hal-04206127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic Optimisation of a Free-Stream Water Wheel Using 2D Computational Fluid Dynamics Simulations Points towards Design with Fully Immersed Blades</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">An Efficient Method for Computing the Power Potential of Bypass Hydropower Installations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cleynen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dennis Powalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Hoerner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Thévenin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 15 (10), pp.3723. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2022, 15 (9), pp.3228. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/en15093228⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/en15103723⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04206127v1</w:t>
+                <w:t xml:space="preserve">hal-04206128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal design for the free-stream water wheel: A two-dimensional study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">A Computational Fluid Dynamics Model for a Water Vortex Power Plant as Platform for Etho-and Ecohydraulic Research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dennis Powalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Hoerner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cleynen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jürgen Stamm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.energy.2020.118880⟩</w:t>
+              <w:t xml:space="preserve">Energies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14 (3), pp.639. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/en14030639⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03144991v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03144988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Passive flow control mechanisms with bioinspired flexible blades in cross-flow tidal turbines</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Cross-Flow Tidal Turbines with Highly Flexible Blades - Experimental Flow Field Investigations at Strong Fluid–Structure Interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Hoerner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Wolf Iring Kösters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Vignal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cleynen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Shokoofeh Abbaszadeh</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thierry Maître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experiments in Fluids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Energies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14 (4), pp.797. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/en14040797⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00348-021-03186-8⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03221487v1</w:t>
+                <w:t xml:space="preserve">hal-03144978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Computational Fluid Dynamics Model for a Water Vortex Power Plant as Platform for Etho-and Ecohydraulic Research</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Optimal design for the free-stream water wheel: A two-dimensional study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cleynen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Engel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Hoerner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Thévenin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/en14030639⟩</w:t>
+              <w:t xml:space="preserve">Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 214, pp.118880. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.energy.2020.118880⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03144988v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03144991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross-Flow Tidal Turbines with Highly Flexible Blades - Experimental Flow Field Investigations at Strong Fluid–Structure Interactions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Passive flow control mechanisms with bioinspired flexible blades in cross-flow tidal turbines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Hoerner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shokoofeh Abbaszadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cleynen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Shokoofeh Abbaszadeh</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Bonamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Maître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/en14040797⟩</w:t>
+              <w:t xml:space="preserve">Experiments in Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 62 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00348-021-03186-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03144978v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03221487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Darrieus vertical-axis water turbines: deformation and force measurements on bioinspired highly flexible blade profiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Hoerner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cleynen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Maître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Thévenin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experiments in Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 61, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00348-020-02970-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02750344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation of an optimized pitch control for a Vertical Axis Turbine</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Structured-light-based surface measuring for application in fluid–structure interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Hoerner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Roberto Leidhold</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Bonamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IET Renewable Power Generation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Experiments in Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 60 (11), pp.168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00348-019-2821-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1049/iet-rpg.2019.0309⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02357328v1</w:t>
+                <w:t xml:space="preserve">hal-02338663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structured-light-based surface measuring for application in fluid–structure interaction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Characteristics of the fluid–structure interaction within Darrieus water turbines with highly flexible blades</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Hoerner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cyrille Bonamy</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shokoofeh Abbaszadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Maître</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cleynen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Thévenin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experiments in Fluids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Fluids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 88, pp.13-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfluidstructs.2019.04.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00348-019-2821-3⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02338663v1</w:t>
+                <w:t xml:space="preserve">hal-02126765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characteristics of the fluid–structure interaction within Darrieus water turbines with highly flexible blades</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Experimental investigation of an optimized pitch control for a Vertical Axis Turbine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shokoofeh Abbaszadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Hoerner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Maître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Dominique Thévenin</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Leidhold</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluids and Structures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IET Renewable Power Generation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 13 (16), pp.3106-3112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/iet-rpg.2019.0309⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jfluidstructs.2019.04.011⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02126765v1</w:t>
+                <w:t xml:space="preserve">hal-02357328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of the performance of a free-stream water wheel using computational fluid dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cleynen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeel Kerikous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Hoerner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Thévenin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 165, pp.1392-1400. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.energy.2018.10.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02293958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical analysis of the compromise between power output and fish-friendliness in a vortex power plant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cleynen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Hoerner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nils Lichtenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Thévenin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Ecohydraulics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 3 (2), pp.86-98. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/24705357.2018.1521709⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02293960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of Hydraulic Power in Free-Stream Installations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cleynen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Hoerner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Thévenin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Rotating Machinery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 2017, pp.1-10. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2017/9806278⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02293956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3492,2382 +3513,2382 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct-Driven Blade-Embedded Pitch Actuator for High Dynamic Pitching Applications</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Combined optimization of the blade shape and operating point of a cross-flow tidal turbine for increased performance and reduced fatigue loadings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karla Ruiz-Hussmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Luc Delafin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Bonamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Delannoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Hoerner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the European Wave and Tidal Energy Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Madeira, Portugal. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.36688/ewtec-2025-1062⟩</w:t>
+                <w:t xml:space="preserve">⟨10.36688/ewtec-2025-891⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05269914v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05269917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the efficiency of cross-flow tidal turbines through optimized active control of the pitch angle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Optimization and Experimental Validation of Savonius Turbines with Integrated Deflector for Enhanced Low-Speed Hydropower Efficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeel Kerikous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Kovats</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Hoerner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Thévenin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée scientifique du GDR EOL-EMR 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GDR EOL-EMR, Dec 2025, Chatou, France</w:t>
+              <w:t xml:space="preserve">Proceedings of the 16th European Turbomachinery Conference (ETC16) Turbomachinery, Fluid Dynamics and Thermodynamics,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EuroTurbo European Turbomachinery Society, Mar 2025, Hannover, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05454884v1</w:t>
+                <w:t xml:space="preserve">hal-05155157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined optimization of the blade shape and operating point of a cross-flow tidal turbine for increased performance and reduced fatigue loadings</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Dynamic Control and Sensing Architecture for Experimental Intracycle Pitching in Cross-Flow Turbines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adhithiyan Jayaprakash</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Hoerner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shokoofeh Abbaszadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Leidhold</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the European Wave and Tidal Energy Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">7th International Conference on Ocean Engineering, Chennai, India (2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Chennai, India</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05269917v1</w:t>
+                <w:t xml:space="preserve">hal-05269916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization and Experimental Validation of Savonius Turbines with Integrated Deflector for Enhanced Low-Speed Hydropower Efficiency</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emeel Kerikous</w:t>
+                <w:t xml:space="preserve">Alternative methods to experiments on live fish for the risk of mortality for fish entrained in hydraulic machines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Hoerner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dennis Powalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolf Iring Kösters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Kovats</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jeffrey A. Tuhtan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Falko Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 16th European Turbomachinery Conference (ETC16) Turbomachinery, Fluid Dynamics and Thermodynamics,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EuroTurbo European Turbomachinery Society, Mar 2025, Hannover, Germany</w:t>
+              <w:t xml:space="preserve">8eme Colloque HydroES - Environement and Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SHF Société Hydrotechnique de France, Sep 2025, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05155157v1</w:t>
+                <w:t xml:space="preserve">hal-05435707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alternative methods to experiments on live fish for the risk of mortality for fish entrained in hydraulic machines</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Direct-Driven Blade-Embedded Pitch Actuator for High Dynamic Pitching Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adhithiyan Jayaprakash</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Hoerner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Leidhold</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8eme Colloque HydroES - Environement and Sustainability</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the European Wave and Tidal Energy Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Madeira, Portugal. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.36688/ewtec-2025-1062⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05435707v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05269914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Control and Sensing Architecture for Experimental Intracycle Pitching in Cross-Flow Turbines</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+                <w:t xml:space="preserve">Improving the efficiency of cross-flow tidal turbines through optimized active control of the pitch angle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Hoerner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timo Bennecke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karla Ruiz-Hussmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adhithiyan Jayaprakash</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederik Nottrodt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Ocean Engineering, Chennai, India (2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Chennai, India</w:t>
+              <w:t xml:space="preserve">Journée scientifique du GDR EOL-EMR 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GDR EOL-EMR, Dec 2025, Chatou, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05269916v1</w:t>
+                <w:t xml:space="preserve">hal-05454884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bio-inspired robotic fish for assessment of injury risks during the fish passage</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Quantifying fish response to extreme hydraulic conditions during downstream passage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ianina Kopecki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Falko Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Hoerner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Symposium on Ecohydraulics and Fish Passage</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IAHR 10th International Symposium on Hydraulic Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ETH Zurich, Jun 2024, Zurich, Switzerland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3929/ethz-b-000676018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05155168v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04642592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating fish swimming speed using non-invasive backpack sensors in a laboratory flume at high flow velocities</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Tobias Hägele</w:t>
+                <w:t xml:space="preserve">On the numerical methods for tracking a European eel motion in a closed-conduit system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Islam Abdelghafar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan D Bolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Thévenin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip A Rubini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosalind M Wright</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Symposium on Ecohydraulics and Fish Passage</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IAHR 10th International Symposium on Hydraulic Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ETH Zurich, Jun 2024, Zurich, Switzerland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3929/ethz-b-000676016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05155163v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04642586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying fish response to extreme hydraulic conditions during downstream passage</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quantitative Behavioral Analysis of Fish Passage: A Laboratory Study of Hydraulic Conditions Relevant to Turbine and Pump Inlets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Falko Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jelger Ellings</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ianina Kopecki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Rößger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeffrey A. Tuhtan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IAHR 10th International Symposium on Hydraulic Structures</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">15th International Symposium on Ecohydraulics and Fish Passage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IAHR, May 2024, Quebec, Canada</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04642592v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05155161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the numerical methods for tracking a European eel motion in a closed-conduit system</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Rosalind M Wright</w:t>
+                <w:t xml:space="preserve">Estimating fish swimming speed using non-invasive backpack sensors in a laboratory flume at high flow velocities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ianina Kopecki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeffrey A. Tuhtan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Falko Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Roessger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tobias Hägele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IAHR 10th International Symposium on Hydraulic Structures</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">15th International Symposium on Ecohydraulics and Fish Passage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IAHR, May 2024, Quebec, Canada</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04642586v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05155163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative Behavioral Analysis of Fish Passage: A Laboratory Study of Hydraulic Conditions Relevant to Turbine and Pump Inlets</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+                <w:t xml:space="preserve">Towards a reliable and validated toolbox to replace live fish tests for the assessment of injury and mortality during downstream passage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Hoerner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolf Iring Kösters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shokoofeh Abbaszadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Falko Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeffrey A Tuhtan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Symposium on Ecohydraulics and Fish Passage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IAHR, May 2024, Quebec, Canada</w:t>
+              <w:t xml:space="preserve">IAHR 15th International Symposium on Ecohydraulics and Fish Passage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Quebec City, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05155161v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04642604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a reliable and validated toolbox to replace live fish tests for the assessment of injury and mortality during downstream passage</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Erschöpfung und Schwimmkapazität von Fischen in der Modellierung von Schädigungsrisiken in Turbinen- und Pumpenpassagen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dennis Powalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeel Kerikous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Hoerner</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jeffrey A Tuhtan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IAHR 15th International Symposium on Ecohydraulics and Fish Passage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Quebec City, Canada</w:t>
+              <w:t xml:space="preserve">47. Dresdner Wasserbaukolloquium 2024 „Von der Technischen Hydromechanik zu Environmental Fluid Dynamics“</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Technische Universität Dresden – Fakultät Bauingenieurwesen Institut für Wasserbau und Technische Hydromechanik, Mar 2024, Dresden (GERMANY), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04642604v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05155153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erschöpfung und Schwimmkapazität von Fischen in der Modellierung von Schädigungsrisiken in Turbinen- und Pumpenpassagen</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Fischverhalten in Turbinen und Pumpen - Ergebnisse ethohydraulischer Modellversuche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Falko Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Rößger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Hoerner</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ianina Kopecki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jelger Ellings</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">47. Dresdner Wasserbaukolloquium 2024 „Von der Technischen Hydromechanik zu Environmental Fluid Dynamics“</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Technische Universität Dresden – Fakultät Bauingenieurwesen Institut für Wasserbau und Technische Hydromechanik, Mar 2024, Dresden (GERMANY), Germany</w:t>
+              <w:t xml:space="preserve">, Technische Universität Dresden – Fakultät Bauingenieurwesen Institut für Wasserbau und Technische Hydromechanik, Mar 2024, Dresden, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05155153v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05155156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fischverhalten in Turbinen und Pumpen - Ergebnisse ethohydraulischer Modellversuche</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Bio-inspired robotic fish for assessment of injury risks during the fish passage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shokoofeh Abbaszadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gert Toming</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeffrey A. Tuhtan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Leidhold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Hoerner</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">47. Dresdner Wasserbaukolloquium 2024 „Von der Technischen Hydromechanik zu Environmental Fluid Dynamics“</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Technische Universität Dresden – Fakultät Bauingenieurwesen Institut für Wasserbau und Technische Hydromechanik, Mar 2024, Dresden, Germany</w:t>
+              <w:t xml:space="preserve">15th International Symposium on Ecohydraulics and Fish Passage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IAHR, May 2024, Quebec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05155156v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05155168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New, Non-invasive Fish Backpack Biologger to Measure the Physical Conditions Experienced by Swimming Fish during Downstream Passage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Falko Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Busch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Buysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Hoerner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moritz Kenndorf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fish Passage 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Pacific Northwest National Laboratory, Jun 2022, Richland, WA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04649170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluid-structure-interaction of a flexible composite hydrofoil in forced rotational oscillation motion</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Experimental Evaluation of the Behavior of Highly-Flexible Structures for Vertical Axis Water Turbines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Hoerner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shokoofeh Abbaszadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Maître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Vignal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian-Toralf Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of 9th International Symposium on Fluid-Structure Interactions, Flow-Sound Interactions, Flow-Induced Vibration &amp; Noise</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Toronto, Canada</w:t>
+              <w:t xml:space="preserve">Conference on Modelling Fluid Flow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01787154v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01904149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Evaluation of the Behavior of Highly-Flexible Structures for Vertical Axis Water Turbines</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Fluid-structure-interaction of a flexible composite hydrofoil in forced rotational oscillation motion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Hoerner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Maître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Bonamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Thévenin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Modelling Fluid Flow</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">Proceedings of 9th International Symposium on Fluid-Structure Interactions, Flow-Sound Interactions, Flow-Induced Vibration &amp; Noise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Toronto, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01904149v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01787154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of the reduced frequency on oscillating flexible hydrofoils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Hoerner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shokoofeh Abbaszadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Maître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian-Toralf Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Leidhold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SHF/AFM Conference on Hydraulic machines and Cavitation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01787118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strongly-coupled fluid-structure-interaction with large deformations on a flexible hydrofoil under forced oscillation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Hoerner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Maître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cleynen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Thévenin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th OpenFoam Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Exeter, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01685286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of flotation bodies on the power characteristics of a free-stream water wheel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cleynen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Hoerner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Thévenin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainable Hydraulics in the Era of Global Change : Proceedings of the 4th IAHR Europe Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Liege, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02293965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5877,714 +5898,714 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance Enhancement of Fluidic Diode for a Wave Energy System through Genetic Algorithm</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Experimental Optimization Environment for Developing an Intracycle Pitch Control in Cross Flow Turbines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Hoerner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Leidhold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shokoofeh Abbaszadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karla Ruiz-Hussmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timo Bennecke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the European Wave and Tidal Energy Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 15, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.36688/ewtec-2023-182⟩</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.36688/ewtec-2023-578⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04319477v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04319468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Optimization Environment for Developing an Intracycle Pitch Control in Cross Flow Turbines</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Objective Functions for the Blade Shape Optimisation of a Cross-Flow Tidal Turbine under Constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karla Ruiz-Hussmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Timo Bennecke</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Luc Delafin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Bonamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Delannoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Thévenin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the European Wave and Tidal Energy Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 15, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.36688/ewtec-2023-578⟩</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.36688/ewtec-2023-252⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04319468v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04319473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Objective Functions for the Blade Shape Optimisation of a Cross-Flow Tidal Turbine under Constraints</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">A methodology to capture the single blade loads on a cross-flow tidal turbine flume model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timo Bennecke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karla Ruiz-Hussmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Joedecke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shokoofeh Abbaszadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Luc Delafin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Dominique Thévenin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the European Wave and Tidal Energy Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 15, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.36688/ewtec-2023-252⟩</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.36688/ewtec-2023-501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04319473v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04319472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A methodology to capture the single blade loads on a cross-flow tidal turbine flume model</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Performance Enhancement of Fluidic Diode for a Wave Energy System through Genetic Algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeel Kerikous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doddamani Hithaish</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdus Samad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Hoerner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Thévenin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the European Wave and Tidal Energy Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 15, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.36688/ewtec-2023-501⟩</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.36688/ewtec-2023-182⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04319472v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04319477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of Near-Body Flow Fields of a Gudgeon and NACA0013 Profile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Hassan Khan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Hassan Khan</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Gert Toming</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Hoerner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeffrey A. Tuhtan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kalinowska, M.B.; Mrokowska, M.M.; Rowinski, P.M. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Hydraulic Research, GeoPlanet, ISH 2023, Earth and Planetary Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Nature Switzerland, pp.231-242, 2024, GeoPlanet: Earth and Planetary Sciences, 978-3-031-56092-7. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-56093-4_18⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04642598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6594,517 +6615,517 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">THE KUDENSEE PROJECT: DEVELOPMENT OF A LESS-DAMAGING REPLACEMENT PUMP FOR SUSTAINABLE WATER MANAGEMENT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Hoerner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dennis Powalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefan Hoerner</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Islam Abdelghafar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeel Kerikous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Falko Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05507409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Determination of the Hydrodynamic Loading on Vertical-Axis Cross-flow Tidal Turbines with Blade Embedded Autonomous Sensors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Sensor Probes for Fish Passage Safety: Evaluating Strike Severity Metrics and Data-Driven Prediction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolf Iring Kösters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeffrey A. Tuhtan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Hoerner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maarja Kruusmaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shokoofeh Abbaszadeh</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-05197527v2</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05314322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensor Probes for Fish Passage Safety: Evaluating Strike Severity Metrics and Data-Driven Prediction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Experimental Determination of the Hydrodynamic Loading on Vertical-Axis Cross-flow Tidal Turbines with Blade Embedded Autonomous Sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Hoerner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timo Bennecke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolf Iring Kösters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karla Ruiz-Hussmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adhithiyan Jayaprakash</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-05314322v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05197527v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OPTIDE - Technical Report</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Hoerner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Leidhold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Luc Delafin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">University Otto-von-Guericke Magdeburg. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05243683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId152"/>
+      <w:footerReference w:type="default" r:id="rId153"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7172,51 +7193,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B3D1EE5A"/>
+    <w:nsid w:val="6FAC2A3C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7403,51 +7424,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stefan-hoerner" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9167-4964" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570961v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Islam Abdelghafar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Hoerner" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Th&#233;venin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip A Rubini" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Walker" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2026.105053" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117538v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Leidhold" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shokoofeh Abbaszadeh" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karla Ruiz-Hussmann" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo Bennecke" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36688/imej.8.37-46" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117543v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Luc Delafin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Bonamy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Delannoy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36688/imej.8.47-55" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167316v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolf Iring K&#246;sters" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey A Tuhtan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danil Efimov" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarja Kruusmaa" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seta.2025.104427" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364773v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0291030" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117547v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Joedecke" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36688/imej.8.197-206" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512883v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-024-03786-0" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792038v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hassan Khan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gert Toming" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/24705357.2024.2426809" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206492v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeel Kerikous" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2023.114504" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206124v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2023.103956" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206489v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Refaie" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2023.117331" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206401v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanneck Kiiski" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-3190/aceedb" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206128v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cleynen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Powalla" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15093228" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206130v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42235-021-00126-4" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206503v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2022.101652" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206127v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishekkumar Shingala" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aman Jain" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15103723" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144991v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Engel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2020.118880" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221487v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ma&#238;tre" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-021-03186-8" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144988v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine M&#252;ller" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Stamm" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14030639" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144978v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vignal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14040797" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02750344v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-020-02970-2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357328v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-rpg.2019.0309" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338663v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-019-2821-3" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126765v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2019.04.011" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293958v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2018.10.003" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293960v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie M&#252;ller" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Lichtenberg" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/24705357.2018.1521709" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293956v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2017/9806278" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269914v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adhithiyan Jayaprakash" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36688/ewtec-2025-1062" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454884v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Nottrodt" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269917v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36688/ewtec-2025-891" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155157v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Kovats" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435707v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey A. Tuhtan" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Falko Wagner" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269916v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155168v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155163v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ianina Kopecki" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Roessger" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias H&#228;gele" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642592v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3929/ethz-b-000676018" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642586v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan D Bolland" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalind M Wright" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3929/ethz-b-000676016" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155161v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelger Ellings" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom R&#246;&#223;ger" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642604v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155153v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155156v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649170v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Busch" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Buysse" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz Kenndorf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787154v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904149v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian-Toralf Weber" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787118v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685286v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293965v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319477v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doddamani Hithaish" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdus Samad" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36688/ewtec-2023-182" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319468v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36688/ewtec-2023-578" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319473v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36688/ewtec-2023-252" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319472v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36688/ewtec-2023-501" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642598v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-56093-4_18" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507409v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05197527v2" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314322v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243683v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stefan-hoerner" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9167-4964" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=1Df4coYAAAAJ" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570961v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Islam Abdelghafar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Hoerner" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Th&#233;venin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip A Rubini" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Walker" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2026.105053" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167316v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolf Iring K&#246;sters" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey A Tuhtan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danil Efimov" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarja Kruusmaa" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seta.2025.104427" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117543v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karla Ruiz-Hussmann" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Luc Delafin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Bonamy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Delannoy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36688/imej.8.47-55" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364773v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo Bennecke" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0291030" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117547v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shokoofeh Abbaszadeh" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Joedecke" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36688/imej.8.197-206" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117538v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Leidhold" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36688/imej.8.37-46" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792038v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hassan Khan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gert Toming" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/24705357.2024.2426809" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512883v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-024-03786-0" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206124v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2023.103956" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206489v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Refaie" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeel Kerikous" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2023.117331" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206492v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2023.114504" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206401v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanneck Kiiski" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-3190/aceedb" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206130v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42235-021-00126-4" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206503v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Powalla" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2022.101652" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206127v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishekkumar Shingala" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cleynen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aman Jain" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15103723" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206128v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15093228" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144988v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine M&#252;ller" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Stamm" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14030639" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144978v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vignal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14040797" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144991v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Engel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2020.118880" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221487v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ma&#238;tre" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-021-03186-8" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02750344v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-020-02970-2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338663v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-019-2821-3" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126765v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2019.04.011" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357328v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-rpg.2019.0309" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293958v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2018.10.003" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293960v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie M&#252;ller" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Lichtenberg" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/24705357.2018.1521709" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293956v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2017/9806278" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269917v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36688/ewtec-2025-891" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155157v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Kovats" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269916v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adhithiyan Jayaprakash" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435707v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey A. Tuhtan" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Falko Wagner" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269914v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36688/ewtec-2025-1062" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454884v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Nottrodt" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642592v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ianina Kopecki" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3929/ethz-b-000676018" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642586v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan D Bolland" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalind M Wright" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3929/ethz-b-000676016" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155161v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelger Ellings" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom R&#246;&#223;ger" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155163v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Roessger" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias H&#228;gele" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642604v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155153v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155156v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155168v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649170v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Busch" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Buysse" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz Kenndorf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904149v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian-Toralf Weber" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787154v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787118v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685286v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293965v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319468v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36688/ewtec-2023-578" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319473v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36688/ewtec-2023-252" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319472v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36688/ewtec-2023-501" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319477v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doddamani Hithaish" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdus Samad" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36688/ewtec-2023-182" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642598v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-56093-4_18" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507409v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314322v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05197527v2" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243683v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>