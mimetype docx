--- v0 (2026-03-15)
+++ v1 (2026-04-11)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (22)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (21)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -295,1961 +295,1870 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04501704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variational properties of space-periodic standing waves of nonlinear Schrödinger equations with general nonlinearities</w:t>
+                <w:t xml:space="preserve">Analysis of stability and instability for standing waves of the double power one dimensional nonlinear Schrödinger equation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perla Kfoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Le Coz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tai-Peng Tsai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAIM: Control, Optimisation and Calculus of Variations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/cocv/2024065⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/crmath.351⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04725306v1</w:t>
+                <w:t xml:space="preserve">hal-03476457v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Simulations on Nonlinear Quantum Graphs with the GraFiDi Library</w:t>
+                <w:t xml:space="preserve">Gradient Flow Approach to the Calculation of Stationary States on Nonlinear Quantum Graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Besse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Duboscq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Le Coz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SMAI Journal of Computational Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5802/smai-jcm.78⟩</w:t>
+              <w:t xml:space="preserve">Annales Henri Lebesgue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 5, pp.387-428. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/ahl.126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03164639v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02798328v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gradient Flow Approach to the Calculation of Stationary States on Nonlinear Quantum Graphs</w:t>
+                <w:t xml:space="preserve">Numerical Simulations on Nonlinear Quantum Graphs with the GraFiDi Library</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Besse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Duboscq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Le Coz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Henri Lebesgue</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5802/ahl.126⟩</w:t>
+              <w:t xml:space="preserve">SMAI Journal of Computational Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8, pp.1-47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/smai-jcm.78⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02798328v3</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03164639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of stability and instability for standing waves of the double power one dimensional nonlinear Schrödinger equation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stability of the multi-solitons of the modified Korteweg-de Vries equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Tai-Peng Tsai</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhong Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nonlinearity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6544/ac20a7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5802/crmath.351⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03476457v2</w:t>
+                <w:t xml:space="preserve">hal-02948841v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability of the multi-solitons of the modified Korteweg-de Vries equation</w:t>
+                <w:t xml:space="preserve">Stability of multi-solitons for the derivative nonlinear Schrödinger equation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Zhong Wang</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yifei Wu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinearity</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Mathematics Research Notices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13, pp.4120-4170</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6544/ac20a7⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02948841v2</w:t>
+                <w:t xml:space="preserve">hal-01366702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability of multi-solitons for the derivative nonlinear Schrödinger equation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stability of periodic waves of 1D cubic nonlinear Schrödinger equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Gustafson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yifei Wu</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tai-Peng Tsai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Mathematics Research Notices</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Mathematics Research eXpress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2017 (2), pp.431--487. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/amrx/abx004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01366702v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01330828v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability of periodic waves of 1D cubic nonlinear Schrödinger equations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stephen Gustafson</w:t>
+                <w:t xml:space="preserve">On the Cauchy problem and the black solitons of a singularly perturbed Gross-Pitaevskii equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabella Ianni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Tai-Peng Tsai</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Royer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Mathematics Research eXpress</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SIAM Journal on Mathematical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 49 (2), pp.1060-1099. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/15M1029606⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/amrx/abx004⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01330828v2</w:t>
+                <w:t xml:space="preserve">hal-01163000v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Cauchy problem and the black solitons of a singularly perturbed Gross-Pitaevskii equation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Minimal mass blow up solutions for a double power nonlinear Schrödinger equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julien Royer</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Raphaël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Mathematical Analysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revista Matemática Iberoamericana</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 32 (3), pp.795-833. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4171/rmi/899⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1137/15M1029606⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01163000v3</w:t>
+                <w:t xml:space="preserve">hal-01011271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-speed solitary waves of nonlinear Schrödinger systems: theoretical and numerical analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Delebecque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rada-Maria Weishäupl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications in Mathematical Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 14 (6), pp.1599-1624. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4310/CMS.2016.v14.n6.a7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01140207v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minimal mass blow up solutions for a double power nonlinear Schrödinger equation</w:t>
+                <w:t xml:space="preserve">Fast-moving finite and infinite trains of solitons for nonlinear Schrödinger equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre Raphaël</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dong Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tai-Peng Tsai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista Matemática Iberoamericana</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the Royal Society of Edinburgh: Section A, Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 145 (6), pp.1251--1282. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S030821051500030X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4171/rmi/899⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01011271v1</w:t>
+                <w:t xml:space="preserve">hal-00811621v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast-moving finite and infinite trains of solitons for nonlinear Schrödinger equations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-Speeds solitary waves solutions for nonlinear Schrödinger systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabella Ianni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Le Coz</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tai-Peng Tsai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society of Edinburgh: Section A, Mathematics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the London Mathematical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 89 (2), pp.623-639. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1112/jlms/jdt083⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S030821051500030X⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00811621v3</w:t>
+                <w:t xml:space="preserve">hal-00688563v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Speeds solitary waves solutions for nonlinear Schrödinger systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabella Ianni</w:t>
+                <w:t xml:space="preserve">Multi-solitary waves for the nonlinear Klein-Gordon equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacopo Bellazzini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Ghimenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Le Coz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the London Mathematical Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Communications in Partial Differential Equations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 39 (8), pp.1479-1522. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/03605302.2013.860988⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1112/jlms/jdt083⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00688563v2</w:t>
+                <w:t xml:space="preserve">hal-00789123v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-solitary waves for the nonlinear Klein-Gordon equation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Infinite soliton and kink-soliton trains for nonlinear Schrödinger equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Le Coz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tai-Peng Tsai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications in Partial Differential Equations</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nonlinearity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 27 (11), pp.2689-2709</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/03605302.2013.860988⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00789123v2</w:t>
+                <w:t xml:space="preserve">hal-00867772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infinite soliton and kink-soliton trains for nonlinear Schrödinger equations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the stability of standing waves of Klein-Gordon equations in a semiclassical regime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Ghimenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Tai-Peng Tsai</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Squassina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinearity</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 33 (6), pp.2389--2401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3934/dcds.2013.33.2389⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00867772v1</w:t>
+                <w:t xml:space="preserve">hal-00731156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the stability of standing waves of Klein-Gordon equations in a semiclassical regime</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marco Ghimenti</w:t>
+                <w:t xml:space="preserve">High speed excited multi-solitons in nonlinear Schrödinger equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Côte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Le Coz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marco Squassina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series A</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal de Mathématiques Pures et Appliquées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 96 (2), http://dx.doi.org/10.1016/j.matpur.2011.03.004. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matpur.2011.03.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3934/dcds.2013.33.2389⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00731156v1</w:t>
+                <w:t xml:space="preserve">hal-00503279v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High speed excited multi-solitons in nonlinear Schrödinger equations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Côte</w:t>
+                <w:t xml:space="preserve">Instability for standing waves of nonlinear Klein-Gordon equations via mountain-pass arguments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Jeanjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Le Coz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Mathématiques Pures et Appliquées</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Transactions of the American Mathematical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, pp.Trans. Amer. Math. Soc. 361 (2009), 5401-5416. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1090/S0002-9947-09-04790-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.matpur.2011.03.004⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00503279v2</w:t>
+                <w:t xml:space="preserve">hal-00183260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orbital stability of standing waves of a semiclassical nonlinear Schrödinger-Poisson equation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabella Ianni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Le Coz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Difference Equations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, pp.Adv. Differential Equations 14 (2009), no. 7-8, 717-748</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00731233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Instability for standing waves of nonlinear Klein-Gordon equations via mountain-pass arguments</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Instability of bound states of a nonlinear Schrödinger equation with a Dirac potential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Le Coz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reika Fukuizumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gadi Fibich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baruch Ksherim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yonatan Sivan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transactions of the American Mathematical Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physica D: Nonlinear Phenomena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, pp.Phys. D 237 (2008), no. 8, 1103-1128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physd.2007.12.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1090/S0002-9947-09-04790-4⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00183260v1</w:t>
+                <w:t xml:space="preserve">hal-00731168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...87 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
-              <w:r>
-[...39 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A note on Berestycki-Cazenave's classical instability result for nonlinear Schrödinger equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Le Coz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Nonlinear Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, pp.Adv. Nonlinear Stud. 8 (2008), no. 3, 455-463</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00182752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2259,111 +2168,111 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finite and infinite soliton and kink-soliton trains of nonlinear Schrödinger equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tai-Peng Tsai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Sixth International Congress of Chinese Mathematicians. Vol. I</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Taipei, Taiwan. pp.43-56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01069822v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2373,98 +2282,98 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Standing waves in nonlinear Schrödinger equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Le Coz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytical and Numerical Aspects of Partial Differential Equations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, de Gruyter, pp.151-192, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00731236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2474,544 +2383,544 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispersion for the Schrödinger equation on the line with short-range array of delta potentials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Duboscq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élio Durand-Simonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Le Coz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05536796v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05536796v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ground States for the Nonlinear Schrödinger Equation on Open Books and Dimensional Reduction to Metric Graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Shakarov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05425865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traveling waves in periodic metric graphs via spatial dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitry E. Pelinovsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dmitry E. Pelinovsky</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Guido Schneider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05054394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of quasi-periodic waves of cubic nonlinear Schrödinger equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perla Kfoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tai-Peng Tsai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05323205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ground States of the Nonlinear Schrödinger Equation on the Tadpole Graph with a Repulsive Delta Vertex Condition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Duboscq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élio Durand-Simonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Le Coz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05053744v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A minimal mass blow-up solution on a nonlinear quantum star graph</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Genoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Royer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04045570v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3021,147 +2930,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Report of the ANR project &amp;quot;Mathematical Analysis of Topological Singularities in some physical problems&amp;quot; (MAToS), 2015-2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Côte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radu Ignat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Le Coz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radu Ignat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stefan Le Coz</w:t>
+                <w:t xml:space="preserve">Mihai Mariş</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mihai Mariş</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Vincent Millot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Institut de Mathématiques de Toulouse &amp; Institut Universitaire de France, UMR 5219, Université de Toulouse, CNRS, UPS IMT. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04855491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3171,100 +3080,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Existence, stabilité et instabilité d'ondes stationnaires pour quelques équations de Klein-Gordon et Schrödinger non linéaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Le Coz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mathématiques [math]. Université de Franche-Comté, 2007. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00239293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3274,105 +3183,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Existence et stabilité de solitons, multi-solitons et solutions explosives dans quelques équations dispersives non linéaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Le Coz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Analysis of PDEs [math.AP]. Université Toulouse 3, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01958321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId90"/>
+      <w:footerReference w:type="default" r:id="rId89"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3519,51 +3428,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151806v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Besse" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Duboscq" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Le Coz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2025009" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501704v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perla Kfoury" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2024065" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725306v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164639v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/smai-jcm.78" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798328v3" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/ahl.126" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476457v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tai-Peng Tsai" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmath.351" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948841v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhong Wang" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6544/ac20a7" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366702v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yifei Wu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330828v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Gustafson" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/amrx/abx004" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163000v3" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Ianni" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Royer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/15M1029606" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140207v3" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Delebecque" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rada-Maria Weish&#228;upl" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/CMS.2016.v14.n6.a7" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011271v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Martel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rapha&#235;l" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/rmi/899" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811621v3" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Li" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S030821051500030X" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688563v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1112/jlms/jdt083" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789123v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Bellazzini" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Ghimenti" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03605302.2013.860988" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867772v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731156v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Squassina" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcds.2013.33.2389" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503279v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l C&#244;te" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpur.2011.03.004" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731233v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183260v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Jeanjean" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/S0002-9947-09-04790-4" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731168v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reika Fukuizumi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gadi Fibich" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baruch Ksherim" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonatan Sivan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physd.2007.12.004" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182752v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069822v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731236v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536796v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lio Durand-Simonnet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425865v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Shakarov" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054394v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry E. Pelinovsky" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Schneider" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05323205v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053744v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045570v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Genoud" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855491v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Ignat" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Mari&#351;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Millot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00239293v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01958321v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151806v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Besse" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Duboscq" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Le Coz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2025009" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501704v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perla Kfoury" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2024065" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476457v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tai-Peng Tsai" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmath.351" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798328v3" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/ahl.126" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164639v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/smai-jcm.78" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948841v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhong Wang" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6544/ac20a7" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366702v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yifei Wu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330828v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Gustafson" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/amrx/abx004" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163000v3" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Ianni" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Royer" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/15M1029606" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011271v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Martel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rapha&#235;l" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/rmi/899" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140207v3" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Delebecque" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rada-Maria Weish&#228;upl" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/CMS.2016.v14.n6.a7" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811621v3" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Li" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S030821051500030X" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688563v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1112/jlms/jdt083" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789123v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Bellazzini" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Ghimenti" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03605302.2013.860988" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867772v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731156v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Squassina" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcds.2013.33.2389" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503279v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l C&#244;te" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpur.2011.03.004" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183260v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Jeanjean" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/S0002-9947-09-04790-4" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731233v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731168v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reika Fukuizumi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gadi Fibich" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baruch Ksherim" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonatan Sivan" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physd.2007.12.004" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182752v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069822v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731236v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536796v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lio Durand-Simonnet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425865v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Shakarov" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054394v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry E. Pelinovsky" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Schneider" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05323205v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053744v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045570v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Genoud" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855491v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Ignat" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Mari&#351;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Millot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00239293v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01958321v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>