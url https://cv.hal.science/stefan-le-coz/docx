--- v1 (2026-04-11)
+++ v2 (2026-05-03)
@@ -780,235 +780,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01366702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability of periodic waves of 1D cubic nonlinear Schrödinger equations</w:t>
+                <w:t xml:space="preserve">On the Cauchy problem and the black solitons of a singularly perturbed Gross-Pitaevskii equation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephen Gustafson</w:t>
+                <w:t xml:space="preserve">Isabella Ianni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Tai-Peng Tsai</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Royer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Mathematics Research eXpress</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/amrx/abx004⟩</w:t>
+              <w:t xml:space="preserve">SIAM Journal on Mathematical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 49 (2), pp.1060-1099. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/15M1029606⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01330828v2</w:t>
+                <w:t xml:space="preserve">hal-01163000v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Cauchy problem and the black solitons of a singularly perturbed Gross-Pitaevskii equation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabella Ianni</w:t>
+                <w:t xml:space="preserve">Stability of periodic waves of 1D cubic nonlinear Schrödinger equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Gustafson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julien Royer</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tai-Peng Tsai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Mathematical Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 49 (2), pp.1060-1099. </w:t>
+              <w:t xml:space="preserve">Applied Mathematics Research eXpress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2017 (2), pp.431--487. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1137/15M1029606⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/amrx/abx004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01163000v3</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01330828v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minimal mass blow up solutions for a double power nonlinear Schrödinger equation</w:t>
               </w:r>
@@ -1300,222 +1300,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00811621v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Speeds solitary waves solutions for nonlinear Schrödinger systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabella Ianni</w:t>
+                <w:t xml:space="preserve">Multi-solitary waves for the nonlinear Klein-Gordon equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacopo Bellazzini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Ghimenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Le Coz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the London Mathematical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1112/jlms/jdt083⟩</w:t>
+              <w:t xml:space="preserve">Communications in Partial Differential Equations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 39 (8), pp.1479-1522. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/03605302.2013.860988⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00688563v2</w:t>
+                <w:t xml:space="preserve">hal-00789123v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-solitary waves for the nonlinear Klein-Gordon equation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marco Ghimenti</w:t>
+                <w:t xml:space="preserve">Multi-Speeds solitary waves solutions for nonlinear Schrödinger systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabella Ianni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Le Coz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications in Partial Differential Equations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 39 (8), pp.1479-1522. </w:t>
+              <w:t xml:space="preserve">Journal of the London Mathematical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 89 (2), pp.623-639. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/03605302.2013.860988⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1112/jlms/jdt083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00789123v2</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00688563v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infinite soliton and kink-soliton trains for nonlinear Schrödinger equations</w:t>
               </w:r>
@@ -1583,51 +1583,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the stability of standing waves of Klein-Gordon equations in a semiclassical regime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Ghimenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1772,200 +1772,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00503279v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Instability for standing waves of nonlinear Klein-Gordon equations via mountain-pass arguments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Louis Jeanjean</w:t>
+                <w:t xml:space="preserve">Orbital stability of standing waves of a semiclassical nonlinear Schrödinger-Poisson equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabella Ianni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Le Coz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transactions of the American Mathematical Society</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Advances in Difference Equations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, pp.Adv. Differential Equations 14 (2009), no. 7-8, 717-748</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00183260v1</w:t>
+                <w:t xml:space="preserve">hal-00731233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orbital stability of standing waves of a semiclassical nonlinear Schrödinger-Poisson equation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabella Ianni</w:t>
+                <w:t xml:space="preserve">Instability for standing waves of nonlinear Klein-Gordon equations via mountain-pass arguments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Jeanjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Le Coz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Difference Equations</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Transactions of the American Mathematical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, pp.Trans. Amer. Math. Soc. 361 (2009), 5401-5416. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1090/S0002-9947-09-04790-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00731233v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00183260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Instability of bound states of a nonlinear Schrödinger equation with a Dirac potential</w:t>
               </w:r>
@@ -2479,190 +2479,190 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05536796v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ground States for the Nonlinear Schrödinger Equation on Open Books and Dimensional Reduction to Metric Graphs</w:t>
+                <w:t xml:space="preserve">Traveling waves in periodic metric graphs via spatial dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boris Shakarov</w:t>
+                <w:t xml:space="preserve">Dmitry E. Pelinovsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Schneider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05425865v1</w:t>
+                <w:t xml:space="preserve">hal-05054394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traveling waves in periodic metric graphs via spatial dynamics</w:t>
+                <w:t xml:space="preserve">Ground States for the Nonlinear Schrödinger Equation on Open Books and Dimensional Reduction to Metric Graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Shakarov</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dmitry E. Pelinovsky</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">hal-05054394v1</w:t>
+                <w:t xml:space="preserve">hal-05425865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of quasi-periodic waves of cubic nonlinear Schrödinger equations</w:t>
               </w:r>
@@ -2850,51 +2850,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Genoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Royer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3428,51 +3428,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151806v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Besse" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Duboscq" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Le Coz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2025009" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501704v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perla Kfoury" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2024065" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476457v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tai-Peng Tsai" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmath.351" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798328v3" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/ahl.126" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164639v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/smai-jcm.78" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948841v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhong Wang" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6544/ac20a7" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366702v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yifei Wu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330828v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Gustafson" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/amrx/abx004" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163000v3" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Ianni" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Royer" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/15M1029606" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011271v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Martel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rapha&#235;l" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/rmi/899" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140207v3" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Delebecque" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rada-Maria Weish&#228;upl" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/CMS.2016.v14.n6.a7" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811621v3" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Li" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S030821051500030X" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688563v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1112/jlms/jdt083" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789123v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Bellazzini" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Ghimenti" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03605302.2013.860988" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867772v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731156v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Squassina" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcds.2013.33.2389" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503279v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l C&#244;te" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpur.2011.03.004" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183260v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Jeanjean" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/S0002-9947-09-04790-4" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731233v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731168v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reika Fukuizumi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gadi Fibich" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baruch Ksherim" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonatan Sivan" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physd.2007.12.004" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182752v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069822v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731236v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536796v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lio Durand-Simonnet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425865v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Shakarov" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054394v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry E. Pelinovsky" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Schneider" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05323205v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053744v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045570v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Genoud" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855491v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Ignat" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Mari&#351;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Millot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00239293v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01958321v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151806v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Besse" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Duboscq" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Le Coz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2025009" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501704v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perla Kfoury" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2024065" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476457v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tai-Peng Tsai" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmath.351" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798328v3" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/ahl.126" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164639v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/smai-jcm.78" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948841v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhong Wang" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6544/ac20a7" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366702v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yifei Wu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163000v3" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Ianni" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Royer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/15M1029606" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330828v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Gustafson" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/amrx/abx004" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011271v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Martel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rapha&#235;l" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/rmi/899" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140207v3" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Delebecque" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rada-Maria Weish&#228;upl" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/CMS.2016.v14.n6.a7" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811621v3" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Li" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S030821051500030X" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789123v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Bellazzini" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Ghimenti" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03605302.2013.860988" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688563v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1112/jlms/jdt083" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867772v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731156v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Squassina" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcds.2013.33.2389" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503279v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l C&#244;te" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpur.2011.03.004" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731233v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183260v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Jeanjean" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/S0002-9947-09-04790-4" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731168v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reika Fukuizumi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gadi Fibich" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baruch Ksherim" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonatan Sivan" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physd.2007.12.004" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182752v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069822v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731236v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536796v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lio Durand-Simonnet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054394v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry E. Pelinovsky" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Schneider" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425865v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Shakarov" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05323205v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053744v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045570v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Genoud" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855491v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Ignat" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Mari&#351;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Millot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00239293v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01958321v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>