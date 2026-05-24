--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -295,147 +295,147 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04501704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of stability and instability for standing waves of the double power one dimensional nonlinear Schrödinger equation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Perla Kfoury</w:t>
+                <w:t xml:space="preserve">Numerical Simulations on Nonlinear Quantum Graphs with the GraFiDi Library</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Besse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Duboscq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Le Coz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tai-Peng Tsai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5802/crmath.351⟩</w:t>
+              <w:t xml:space="preserve">SMAI Journal of Computational Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8, pp.1-47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/smai-jcm.78⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03476457v2</w:t>
+                <w:t xml:space="preserve">hal-03164639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gradient Flow Approach to the Calculation of Stationary States on Nonlinear Quantum Graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Besse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -454,180 +454,180 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Le Coz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales Henri Lebesgue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 5, pp.387-428. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5802/ahl.126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02798328v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Simulations on Nonlinear Quantum Graphs with the GraFiDi Library</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Romain Duboscq</w:t>
+                <w:t xml:space="preserve">Analysis of stability and instability for standing waves of the double power one dimensional nonlinear Schrödinger equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perla Kfoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Le Coz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tai-Peng Tsai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SMAI Journal of Computational Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 8, pp.1-47. </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5802/smai-jcm.78⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5802/crmath.351⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03164639v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03476457v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability of the multi-solitons of the modified Korteweg-de Vries equation</w:t>
               </w:r>
@@ -916,51 +916,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen Gustafson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tai-Peng Tsai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Mathematics Research eXpress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 2017 (2), pp.431--487. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
@@ -988,235 +988,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01330828v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minimal mass blow up solutions for a double power nonlinear Schrödinger equation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-speed solitary waves of nonlinear Schrödinger systems: theoretical and numerical analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Delebecque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Raphaël</w:t>
+                <w:t xml:space="preserve">Rada-Maria Weishäupl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista Matemática Iberoamericana</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 32 (3), pp.795-833. </w:t>
+              <w:t xml:space="preserve">Communications in Mathematical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 14 (6), pp.1599-1624. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4171/rmi/899⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4310/CMS.2016.v14.n6.a7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01011271v1</w:t>
+                <w:t xml:space="preserve">hal-01140207v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-speed solitary waves of nonlinear Schrödinger systems: theoretical and numerical analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Minimal mass blow up solutions for a double power nonlinear Schrödinger equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Le Coz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Delebecque</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stefan Le Coz</w:t>
+                <w:t xml:space="preserve">Yvan Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rada-Maria Weishäupl</w:t>
+                <w:t xml:space="preserve">Pierre Raphaël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications in Mathematical Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 14 (6), pp.1599-1624. </w:t>
+              <w:t xml:space="preserve">Revista Matemática Iberoamericana</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 32 (3), pp.795-833. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4310/CMS.2016.v14.n6.a7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4171/rmi/899⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01140207v3</w:t>
+                <w:t xml:space="preserve">hal-01011271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast-moving finite and infinite trains of solitons for nonlinear Schrödinger equations</w:t>
               </w:r>
@@ -1228,51 +1228,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dong Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tai-Peng Tsai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Royal Society of Edinburgh: Section A, Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 145 (6), pp.1251--1282. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1514,51 +1514,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infinite soliton and kink-soliton trains for nonlinear Schrödinger equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tai-Peng Tsai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nonlinearity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 27 (11), pp.2689-2709</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2195,51 +2195,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finite and infinite soliton and kink-soliton trains of nonlinear Schrödinger equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tai-Peng Tsai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Sixth International Congress of Chinese Mathematicians. Vol. I</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Taipei, Taiwan. pp.43-56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2674,51 +2674,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perla Kfoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tai-Peng Tsai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3428,51 +3428,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151806v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Besse" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Duboscq" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Le Coz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2025009" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501704v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perla Kfoury" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2024065" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476457v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tai-Peng Tsai" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmath.351" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798328v3" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/ahl.126" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164639v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/smai-jcm.78" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948841v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhong Wang" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6544/ac20a7" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366702v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yifei Wu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163000v3" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Ianni" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Royer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/15M1029606" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330828v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Gustafson" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/amrx/abx004" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011271v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Martel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rapha&#235;l" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/rmi/899" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140207v3" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Delebecque" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rada-Maria Weish&#228;upl" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/CMS.2016.v14.n6.a7" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811621v3" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Li" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S030821051500030X" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789123v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Bellazzini" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Ghimenti" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03605302.2013.860988" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688563v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1112/jlms/jdt083" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867772v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731156v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Squassina" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcds.2013.33.2389" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503279v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l C&#244;te" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpur.2011.03.004" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731233v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183260v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Jeanjean" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/S0002-9947-09-04790-4" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731168v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reika Fukuizumi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gadi Fibich" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baruch Ksherim" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonatan Sivan" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physd.2007.12.004" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182752v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069822v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731236v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536796v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lio Durand-Simonnet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054394v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry E. Pelinovsky" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Schneider" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425865v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Shakarov" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05323205v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053744v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045570v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Genoud" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855491v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Ignat" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Mari&#351;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Millot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00239293v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01958321v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151806v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Besse" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Duboscq" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Le Coz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2025009" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501704v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perla Kfoury" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2024065" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164639v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/smai-jcm.78" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798328v3" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/ahl.126" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476457v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tai-Peng Tsai" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmath.351" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948841v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhong Wang" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6544/ac20a7" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366702v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yifei Wu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163000v3" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Ianni" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Royer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/15M1029606" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330828v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Gustafson" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/amrx/abx004" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140207v3" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Delebecque" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rada-Maria Weish&#228;upl" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/CMS.2016.v14.n6.a7" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011271v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Martel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rapha&#235;l" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/rmi/899" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811621v3" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Li" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S030821051500030X" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789123v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Bellazzini" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Ghimenti" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03605302.2013.860988" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688563v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1112/jlms/jdt083" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867772v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731156v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Squassina" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcds.2013.33.2389" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503279v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l C&#244;te" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpur.2011.03.004" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731233v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183260v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Jeanjean" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/S0002-9947-09-04790-4" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731168v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reika Fukuizumi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gadi Fibich" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baruch Ksherim" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonatan Sivan" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physd.2007.12.004" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182752v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069822v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731236v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536796v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lio Durand-Simonnet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054394v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry E. Pelinovsky" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Schneider" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425865v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Shakarov" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05323205v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053744v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045570v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Genoud" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855491v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Ignat" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Mari&#351;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Millot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00239293v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01958321v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>