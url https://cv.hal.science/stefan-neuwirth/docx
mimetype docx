--- v0 (2026-03-18)
+++ v1 (2026-04-07)
@@ -16,50 +16,56 @@
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Stefan Neuwirth </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="641e6e"/>
+        </w:rPr>
+        <w:t xml:space="preserve">maitre de conférences à l’Université Marie et Louis Pasteur</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Identifiants chercheurs</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
@@ -189,51 +195,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (26)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (28)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -327,222 +333,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04799551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Algebraic and logistic investigations on free lattices</w:t>
+                <w:t xml:space="preserve">Multivariate Hensel Lemma for ultrametric fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Lorenzen</w:t>
+                <w:t xml:space="preserve">María Emilia Alonso García</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Lombardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Neuwirth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">History and Philosophy of Logic</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 46 (4), pp.546-570. </w:t>
+              <w:t xml:space="preserve">Journal of Algebra</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 667, pp.803-823. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/01445340.2024.2444825⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jalgebra.2024.12.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01620945v3</w:t>
+                <w:t xml:space="preserve">hal-05519146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multivariate Hensel Lemma for ultrametric fields</w:t>
+                <w:t xml:space="preserve">Algebraic and logistic investigations on free lattices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">María Emilia Alonso García</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Henri Lombardi</w:t>
+                <w:t xml:space="preserve">Paul Lorenzen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Neuwirth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Algebra</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 667, pp.803-823. </w:t>
+              <w:t xml:space="preserve">History and Philosophy of Logic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 46 (4), pp.546-570. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jalgebra.2024.12.027⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/01445340.2024.2444825⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05519146v1</w:t>
+                <w:t xml:space="preserve">hal-01620945v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’émergence du concept d’idéal chez Richard Dedekind</w:t>
               </w:r>
@@ -708,369 +714,369 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01629913v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ludwig Boltzmann</w:t>
+                <w:t xml:space="preserve">Valuative dimension, constructive points of view</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Neuwirth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Bourdeau</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Lombardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stefan Neuwirth</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ihsen Yengui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers philosophiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/caph1.176.0088⟩</w:t>
+              <w:t xml:space="preserve">Journal of Algebra</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 647, pp.206-229. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jalgebra.2024.02.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05519595v1</w:t>
+                <w:t xml:space="preserve">hal-04274384v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Note on the coincidence of two henselisations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Emilia Alonso García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Lombardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Neuwirth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Algebra and Its Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1142/S021949882650194X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04803641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valuative dimension, constructive points of view</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modèle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludwig Boltzmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bourdeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Neuwirth</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ihsen Yengui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Algebra</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 647, pp.206-229. </w:t>
+              <w:t xml:space="preserve">Cahiers philosophiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 176 (1), pp.86-94. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jalgebra.2024.02.029⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/caph1.176.0088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04274384v2</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05519595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation de l’article « modèle » de Ludwig Boltzmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bourdeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Neuwirth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1301,200 +1307,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03522059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On a theorem by de Felipe and Teissier about the comparison of two henselisations in the non-noetherian case</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le Mont d'Or mathématique : post-scriptum aux « Mathématiques à la Grande Échelle »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Neuwirth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Algebra</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Repères IREM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 125, pp.63-67</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02923338v2</w:t>
+                <w:t xml:space="preserve">hal-03544790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Mont d'Or mathématique : post-scriptum aux « Mathématiques à la Grande Échelle »</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On a theorem by de Felipe and Teissier about the comparison of two henselisations in the non-noetherian case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Emilia Alonso García</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Lombardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Neuwirth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Repères IREM</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Algebra</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 570, pp.587-594. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jalgebra.2020.11.020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03544790v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02923338v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzen's proof of consistency for elementary number theory [with an edition and translation of “Ein halbordnungstheoretischer Widerspruchsfreiheitsbeweis”]</w:t>
               </w:r>
@@ -1688,51 +1694,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ein halbordnungstheoretischer Widerspruchsfreiheitsbeweis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Lorenzen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Neuwirth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1773,213 +1779,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01620863v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enquête sur les modes d'existence des êtres mathématiques</w:t>
+                <w:t xml:space="preserve">Un cours Littérature et mathématiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guy Wallet</w:t>
+                <w:t xml:space="preserve">Spangle Durac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Merker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Neuwirth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophia Scientiae</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Repères IREM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 115, pp.53-64</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01943079v2</w:t>
+                <w:t xml:space="preserve">hal-03521851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un cours Littérature et mathématiques</w:t>
+                <w:t xml:space="preserve">Enquête sur les modes d'existence des êtres mathématiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spangle Durac</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claude Merker</w:t>
+                <w:t xml:space="preserve">Guy Wallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Neuwirth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Repères IREM</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Philosophia Scientiae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 23-3, pp.83-108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/philosophiascientiae.2080⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03521851v1</w:t>
+                <w:t xml:space="preserve">hal-01943079v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lattice-ordered groups generated by an ordered group and regular systems of ideals</w:t>
               </w:r>
@@ -2710,374 +2716,530 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1512/iumj.2001.50.1952⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05519611v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Two random constructions inside lacunary sets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Neuwirth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales de l'Institut Fourier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 49 (6), pp.1853-1867. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/aif.1740⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05570915v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Metric unconditionality and Fourier analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Neuwirth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Studia Mathematica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 131 (1), pp.19-62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4064/sm-131-1-19-62⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05570745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (14)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Coquand and Paul Lorenzen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Neuwirth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop in honour of Thierry Coquand's 60th birthday</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ana Bove; Anders Mörtberg; Andreas Abel; Peter Dybjer; Peter LeFanu Lumsdaine, Aug 2022, Göteborg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05537937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The philosophy of dynamical algebra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Neuwirth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proof and Computation 2022 (PC22)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Klaus Mainzer; Peter Schuster; Helmut Schwichtenberg, Sep 2022, Fischbachau, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05537973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le cours comme improvisation collective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Neuwirth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international « Improviser l’enseignement… Enseigner I’improvisation », IEEI 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Montpellier, Jun 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03523633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Lorenzen's reception of Gödel's incompleteness theorems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Neuwirth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Celebrating 90 Years of Gödel's Incompleteness Theorems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Carl Friedrich von Weizsäcker-Zentrum, Eberhard Karls Universität Tübingen, Jul 2021, Nürtingen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03523488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hermann Weyl and Paul Lorenzen on predicative mathematics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Lombardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3093,1095 +3255,1164 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Weyl 2021: a workshop dedicated to Hermann Weyl's philosophy of mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Universitetet i Oslo, Dec 2021, Oslo, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03523510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constructiveness and lattices in Lorenzen's work</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Neuwirth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geometric Logic, Constructivisation, and Automated Theorem Proving</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Schloss Dagstuhl, Nov 2021, Wadern, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03525671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzen’s noncommutative divisibility theories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Neuwirth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference “Algebra and Algorithms”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Università degli studi di Verona; Université de Sfax, Feb 2020, Djerba, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03523683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvisation et mathématiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Neuwirth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque du cinquantenaire des IREM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03523564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ancrages matériels de l’éléatisme II : la sphère de Parménide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Macé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Neuwirth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque « Ancrages matériels, imagination diagrammatique et publication encyclopédique »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fabien Ferri; Arnaud Macé; Stefan Neuwirth, Nov 2019, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03643423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philosophie de l’algèbre dynamique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Neuwirth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dixième Rencontre Française de Philosophie des Mathématiques (FPMW10)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03523808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Lorenzen et l'effondrement des preuves de non-contradiction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Neuwirth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurêka ! Le récit savant de découverte et/ou d'invention</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre de Recherches Interdisciplinaires et Transculturelles (CRIT), Université de Franche-Comté, Nov 2018, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03523713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Littérature et mathématiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Neuwirth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum Mathématiques vivantes: mathématiques et langages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Maison des mathématiques et de l’informatique, Mar 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03525746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzen's free semilattices over integral domains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Neuwirth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on rings and polynomials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, TU Graz, Jul 2016, Graz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03523459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les problèmes philologiques posés par les paradoxes de Zénon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Neuwirth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire et philosophie des mathématiques et des disciplines associées, en Méditerranée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aix Marseille Université, Nov 2015, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03523423v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the (Fourier analytic) Sidon constant of {0,1,2,3}</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Neuwirth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4th Workshop on Fourier Analysis and Related Fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Imre Z. Ruzsa; Szilárd Révész; Máté Matolcsi, Aug 2013, Budapest, Hungary</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05570948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le schème et le diagramme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Ferri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Macé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Neuwirth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de Franche-Comté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.172, 2024, 978-2-84867-994-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.pufc.54961⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04555879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un cours d'algèbre constructive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ray Mines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fred Richman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wim Ruitenburg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Lombardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Neuwirth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de Franche-Comté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Pratiques et techniques, série Didactiques, mathématiques, Martin Meyer, 978-2-84867-782-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03521758v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03521758v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expériences de l’infini et de la généralité dans le premier livre des Éléments d’Euclide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Neuwirth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fabien Ferri; Arnaud Macé; Stefan Neuwirth. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le schème et le diagramme : les ancrages matériels de la pensée et le partage visuel des connaissances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de Franche-Comté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.35-48, 2024, Sciences : concepts et problèmes, 978-2-84867-994-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.pufc.54961⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03523948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constructive theory of ordinals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Coquand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4204,346 +4435,346 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Neuwirth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marco Benini; Olaf Beyersdorff; Michael Rathjen; Peter Michael Schuster. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematics for Computation - M4C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, World Scientific, pp.287-318, 2023, 978-981-124-521-3. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1142/9789811245220_0012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03522215v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zénon, les philologues et les scientifiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Neuwirth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philippe Abgrall. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire et philosophie des mathématiques en Méditerranée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Provence, pp.51-65, 2023, Epistémè</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03521670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« C'est comme œuf » : Paul Lorenzen et l'effondrement des preuves de non-contradiction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Neuwirth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laurence Dahan-Gaida. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurêka ! Récits savants de découverte et d invention</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.241-258, 2022, Cahiers d'histoire et de philosophie des sciences, 9791037019622</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03104374v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzen's reshaping of Krull's Fundamentalsatz for integral domains (1938--1953) [with an edition of Lorenzen's correspondence with Hasse, Krull, and Aubert, together with some relevant documents]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Neuwirth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gerhard Heinzmann; Gereon Wolters. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paul Lorenzen -- Mathematician and Logician</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 51, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.143-268, 2021, Logic, Epistemology, and the Unity of Science, 978-3-030-65823-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-65824-3_9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02896900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regular entailment relations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Coquand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4566,480 +4797,626 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Neuwirth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gerhard Heinzmann; Gereon Wolters. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paul Lorenzen -- Mathematician and Logician</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 51, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.103-114, 2021, Logic, Epistemology, and the Unity of Science, 978-3-030-65823-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-65824-3_7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02418320v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzen’s correspondence with Hasse, Krull, and Aubert, together with some relevant documents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Neuwirth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helmut Hasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Lorenzen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfgang Krull</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Egil Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gerhard Heinzmann; Gereon Wolters. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paul Lorenzen -- Mathematician and Logician</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 51, Springer, pp.185-268, 2021, Logic, Epistemology, and the Unity of Science, 978-3-030-65823-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-65824-3_10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05519471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un cours “Musique et mathématiques”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Neuwirth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Luis Radford; Fulvia Furinghetti; Thomas Hausberger. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 2016 ICME satellite meeting of the International study group on the relations between the History and Pedagogy of Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IREM de Montpellier, pp.715-725, 2016, 2-909916-51-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01349250v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ensembles uniformément répartis et ensembles Λ(p)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Neuwirth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gustave Choquet; Gilles Godefroy; Marc Rogalski; Jean Saint Raymond. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire d'initiation à l'analyse : 37ème et 38ème années : 1997-1999</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Pierre et Marie Curie, 1999, Publications mathématiques de l'Université Pierre et Marie Curie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05571271v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inconditionnalité métrique en analyse de Fourier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Neuwirth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gustave Choquet; Gilles Godefroy; Marc Rogalski; Jean Saint Raymond. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire d’initiation à l’analyse : 36ème année : 1996/1997</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Pierre et Marie Curie, 1997, Publications mathématiques de l'Université Pierre et Marie Curie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05571268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Ferri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Macé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Neuwirth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le schème et le diagramme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, pp.9-15. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.pufc.55051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05240504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In 1955, Paul Lorenzen clears the sky in foundations of mathematics for Hermann Weyl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Neuwirth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5061,317 +5438,467 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Coquand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04799576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constructive basic theory of central simple algebras</w:t>
+                <w:t xml:space="preserve">Azumaya algebras and Barr's Theorem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Coquand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Lombardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Neuwirth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2021</w:t>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03521782v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05571421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Constructive basic theory of central simple algebras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Coquand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Lombardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Neuwirth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03521782v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Enquête sur les modes d'existence des êtres mathématiques (version augmentée)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Wallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Neuwirth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01824928v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The size of bipartite graphs with girth eight</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Neuwirth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2001</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05570934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multipliers and functional analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Neuwirth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mathematics [math]. Université Pierre et Marie Curie - Paris VI, 1999. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00010399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5381,105 +5908,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative aspects of unconditionality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Neuwirth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Classical Analysis and ODEs [math.CA]. Université de Franche-Comté (UFC), 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02276162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId129"/>
+      <w:footerReference w:type="default" r:id="rId138"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5547,51 +6074,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4197CADA"/>
+    <w:nsid w:val="5C6D1BC8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5778,51 +6305,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stefan-neuwirth" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9139-4911" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/177558768" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/neuwirth_s_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/54154074474311742277" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799551v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Lombardi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Neuwirth" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihsen Yengui" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2025.102526" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620945v3" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lorenzen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01445340.2024.2444825" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519146v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Emilia Alonso Garc&#237;a" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jalgebra.2024.12.027" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555331v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenna&#235;lle Vidal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629913v3" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Coquand" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01445340.2024.2439683" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519595v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludwig Boltzmann" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bourdeau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/caph1.176.0088" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803641v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S021949882650194X" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274384v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jalgebra.2024.02.029" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519592v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/caph1.176.0079" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540907v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Henry" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois P&#233;tiard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Fontaine" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522059v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923338v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jalgebra.2020.11.020" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544790v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866976v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01445340.2020.1752034" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126786v4" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Gamanda" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/mcom/3466" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620863v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01445340.2020.1752040" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943079v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Wallet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philosophiascientiae.2080" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521851v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spangle Durac" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Merker" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427208v4" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1216/RMJ-2019-49-5-1449" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574845v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133291v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pengelley" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Richman" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451399v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Ricard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4153/CJM-2011-053-9" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135804v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11854-008-0028-2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473583v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0024611506015899" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475267v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Banks" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Harcharras" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0024-3795(02)00517-7" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NM931QFK-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519611v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Oleszkiewicz" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1512/iumj.2001.50.1952" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537937v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537973v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523633v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523488v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523510v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525671v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523683v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523564v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643423v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mac&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523808v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523713v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525746v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523459v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523423v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04555879v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ferri" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pufc/54961" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.54961" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521758v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ray Mines" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Ruitenburg" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufc.univ-fcomte.fr/un-cours-d-algebre-constructive.html" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523948v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufc.univ-fcomte.fr/collections/sciences/le-scheme-et-le-diagramme.html" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522215v2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789811245220_0012" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521670v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104374v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/eureka-laurence-dahan-gaida" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896900v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/book/9783030658236" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-65824-3_9" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418320v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-65824-3_7" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519471v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Hasse" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Krull" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Egil Aubert" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-65824-3_10" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349250v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240504v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.55051" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799576v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521782v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824928v3" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00010399v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/tel-02276162v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stefan-neuwirth" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9139-4911" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/177558768" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/neuwirth_s_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/54154074474311742277" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799551v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Lombardi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Neuwirth" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihsen Yengui" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2025.102526" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519146v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Emilia Alonso Garc&#237;a" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jalgebra.2024.12.027" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620945v3" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lorenzen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01445340.2024.2444825" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555331v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenna&#235;lle Vidal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629913v3" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Coquand" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01445340.2024.2439683" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274384v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jalgebra.2024.02.029" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803641v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S021949882650194X" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519595v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludwig Boltzmann" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bourdeau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/caph1.176.0088" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519592v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/caph1.176.0079" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540907v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Henry" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois P&#233;tiard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Fontaine" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522059v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544790v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923338v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jalgebra.2020.11.020" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866976v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01445340.2020.1752034" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126786v4" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Gamanda" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/mcom/3466" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620863v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01445340.2020.1752040" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521851v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spangle Durac" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Merker" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943079v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Wallet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philosophiascientiae.2080" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427208v4" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1216/RMJ-2019-49-5-1449" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574845v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133291v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pengelley" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Richman" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451399v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Ricard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4153/CJM-2011-053-9" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135804v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11854-008-0028-2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473583v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0024611506015899" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475267v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Banks" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Harcharras" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0024-3795(02)00517-7" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NM931QFK-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519611v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Oleszkiewicz" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1512/iumj.2001.50.1952" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570915v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/aif.1740" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570745v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4064/sm-131-1-19-62" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537937v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537973v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523633v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523488v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523510v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525671v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523683v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523564v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643423v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mac&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523808v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523713v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525746v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523459v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523423v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570948v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04555879v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ferri" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pufc/54961" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.54961" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521758v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ray Mines" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Ruitenburg" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufc.univ-fcomte.fr/un-cours-d-algebre-constructive.html" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523948v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufc.univ-fcomte.fr/collections/sciences/le-scheme-et-le-diagramme.html" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522215v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789811245220_0012" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521670v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104374v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/eureka-laurence-dahan-gaida" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896900v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/book/9783030658236" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-65824-3_9" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418320v2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-65824-3_7" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519471v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Hasse" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Krull" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Egil Aubert" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-65824-3_10" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349250v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571271v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571268v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240504v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.55051" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799576v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571421v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521782v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824928v3" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570934v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00010399v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/tel-02276162v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>