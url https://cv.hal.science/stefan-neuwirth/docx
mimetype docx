--- v1 (2026-04-07)
+++ v2 (2026-04-29)
@@ -333,222 +333,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04799551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multivariate Hensel Lemma for ultrametric fields</w:t>
+                <w:t xml:space="preserve">Algebraic and logistic investigations on free lattices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">María Emilia Alonso García</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Henri Lombardi</w:t>
+                <w:t xml:space="preserve">Paul Lorenzen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Neuwirth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Algebra</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 667, pp.803-823. </w:t>
+              <w:t xml:space="preserve">History and Philosophy of Logic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 46 (4), pp.546-570. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jalgebra.2024.12.027⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/01445340.2024.2444825⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05519146v1</w:t>
+                <w:t xml:space="preserve">hal-01620945v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Algebraic and logistic investigations on free lattices</w:t>
+                <w:t xml:space="preserve">Multivariate Hensel Lemma for ultrametric fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Lorenzen</w:t>
+                <w:t xml:space="preserve">María Emilia Alonso García</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Lombardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Neuwirth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">History and Philosophy of Logic</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 46 (4), pp.546-570. </w:t>
+              <w:t xml:space="preserve">Journal of Algebra</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 667, pp.803-823. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/01445340.2024.2444825⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jalgebra.2024.12.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01620945v3</w:t>
+                <w:t xml:space="preserve">hal-05519146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’émergence du concept d’idéal chez Richard Dedekind</w:t>
               </w:r>
@@ -714,369 +714,369 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01629913v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valuative dimension, constructive points of view</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Note on the coincidence of two henselisations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Emilia Alonso García</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Lombardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Neuwirth</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ihsen Yengui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Algebra</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 647, pp.206-229. </w:t>
+              <w:t xml:space="preserve">Journal of Algebra and Its Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jalgebra.2024.02.029⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1142/S021949882650194X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04274384v2</w:t>
+                <w:t xml:space="preserve">hal-04803641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Note on the coincidence of two henselisations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">María Emilia Alonso García</w:t>
+                <w:t xml:space="preserve">Modèle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludwig Boltzmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Henri Lombardi</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bourdeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Neuwirth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Algebra and Its Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1142/S021949882650194X⟩</w:t>
+              <w:t xml:space="preserve">Cahiers philosophiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 176 (1), pp.86-94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/caph1.176.0088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04803641v1</w:t>
+                <w:t xml:space="preserve">hal-05519595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ludwig Boltzmann</w:t>
+                <w:t xml:space="preserve">Valuative dimension, constructive points of view</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Neuwirth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Bourdeau</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Lombardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stefan Neuwirth</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ihsen Yengui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers philosophiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 176 (1), pp.86-94. </w:t>
+              <w:t xml:space="preserve">Journal of Algebra</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 647, pp.206-229. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/caph1.176.0088⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jalgebra.2024.02.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05519595v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04274384v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation de l’article « modèle » de Ludwig Boltzmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bourdeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Neuwirth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1382,51 +1382,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On a theorem by de Felipe and Teissier about the comparison of two henselisations in the non-noetherian case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Emilia Alonso García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Lombardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1694,51 +1694,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ein halbordnungstheoretischer Widerspruchsfreiheitsbeweis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Lorenzen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Neuwirth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1779,213 +1779,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01620863v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un cours Littérature et mathématiques</w:t>
+                <w:t xml:space="preserve">Enquête sur les modes d'existence des êtres mathématiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spangle Durac</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claude Merker</w:t>
+                <w:t xml:space="preserve">Guy Wallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Neuwirth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Repères IREM</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Philosophia Scientiae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 23-3, pp.83-108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/philosophiascientiae.2080⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03521851v1</w:t>
+                <w:t xml:space="preserve">hal-01943079v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enquête sur les modes d'existence des êtres mathématiques</w:t>
+                <w:t xml:space="preserve">Un cours Littérature et mathématiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guy Wallet</w:t>
+                <w:t xml:space="preserve">Spangle Durac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Merker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Neuwirth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophia Scientiae</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Repères IREM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 115, pp.53-64</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01943079v2</w:t>
+                <w:t xml:space="preserve">hal-03521851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lattice-ordered groups generated by an ordered group and regular systems of ideals</w:t>
               </w:r>
@@ -3065,247 +3065,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05537973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le cours comme improvisation collective</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hermann Weyl and Paul Lorenzen on predicative mathematics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Lombardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Neuwirth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international « Improviser l’enseignement… Enseigner I’improvisation », IEEI 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Montpellier, Jun 2021, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Weyl 2021: a workshop dedicated to Hermann Weyl's philosophy of mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universitetet i Oslo, Dec 2021, Oslo, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03523633v1</w:t>
+                <w:t xml:space="preserve">hal-03523510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Lorenzen's reception of Gödel's incompleteness theorems</w:t>
+                <w:t xml:space="preserve">Le cours comme improvisation collective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Neuwirth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Celebrating 90 Years of Gödel's Incompleteness Theorems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Carl Friedrich von Weizsäcker-Zentrum, Eberhard Karls Universität Tübingen, Jul 2021, Nürtingen, Germany</w:t>
+              <w:t xml:space="preserve">Colloque international « Improviser l’enseignement… Enseigner I’improvisation », IEEI 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Montpellier, Jun 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03523488v1</w:t>
+                <w:t xml:space="preserve">hal-03523633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hermann Weyl and Paul Lorenzen on predicative mathematics</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Paul Lorenzen's reception of Gödel's incompleteness theorems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Neuwirth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Weyl 2021: a workshop dedicated to Hermann Weyl's philosophy of mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Universitetet i Oslo, Dec 2021, Oslo, Norway</w:t>
+              <w:t xml:space="preserve">Celebrating 90 Years of Gödel's Incompleteness Theorems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Carl Friedrich von Weizsäcker-Zentrum, Eberhard Karls Universität Tübingen, Jul 2021, Nürtingen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03523510v1</w:t>
+                <w:t xml:space="preserve">hal-03523488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constructiveness and lattices in Lorenzen's work</w:t>
               </w:r>
@@ -3574,165 +3574,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03643423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philosophie de l’algèbre dynamique</w:t>
+                <w:t xml:space="preserve">Paul Lorenzen et l'effondrement des preuves de non-contradiction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Neuwirth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dixième Rencontre Française de Philosophie des Mathématiques (FPMW10)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Eurêka ! Le récit savant de découverte et/ou d'invention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de Recherches Interdisciplinaires et Transculturelles (CRIT), Université de Franche-Comté, Nov 2018, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03523808v1</w:t>
+                <w:t xml:space="preserve">hal-03523713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Lorenzen et l'effondrement des preuves de non-contradiction</w:t>
+                <w:t xml:space="preserve">Philosophie de l’algèbre dynamique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Neuwirth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurêka ! Le récit savant de découverte et/ou d'invention</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre de Recherches Interdisciplinaires et Transculturelles (CRIT), Université de Franche-Comté, Nov 2018, Besançon, France</w:t>
+              <w:t xml:space="preserve">Dixième Rencontre Française de Philosophie des Mathématiques (FPMW10)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03523713v1</w:t>
+                <w:t xml:space="preserve">hal-03523808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Littérature et mathématiques</w:t>
               </w:r>
@@ -4891,51 +4891,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Neuwirth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helmut Hasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Lorenzen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfgang Krull</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5650,51 +5650,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enquête sur les modes d'existence des êtres mathématiques (version augmentée)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Wallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Neuwirth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6074,51 +6074,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5C6D1BC8"/>
+    <w:nsid w:val="8B4E1E19"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6305,51 +6305,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stefan-neuwirth" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9139-4911" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/177558768" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/neuwirth_s_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/54154074474311742277" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799551v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Lombardi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Neuwirth" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihsen Yengui" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2025.102526" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519146v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Emilia Alonso Garc&#237;a" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jalgebra.2024.12.027" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620945v3" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lorenzen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01445340.2024.2444825" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555331v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenna&#235;lle Vidal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629913v3" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Coquand" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01445340.2024.2439683" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274384v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jalgebra.2024.02.029" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803641v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S021949882650194X" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519595v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludwig Boltzmann" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bourdeau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/caph1.176.0088" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519592v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/caph1.176.0079" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540907v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Henry" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois P&#233;tiard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Fontaine" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522059v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544790v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923338v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jalgebra.2020.11.020" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866976v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01445340.2020.1752034" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126786v4" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Gamanda" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/mcom/3466" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620863v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01445340.2020.1752040" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521851v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spangle Durac" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Merker" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943079v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Wallet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philosophiascientiae.2080" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427208v4" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1216/RMJ-2019-49-5-1449" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574845v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133291v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pengelley" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Richman" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451399v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Ricard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4153/CJM-2011-053-9" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135804v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11854-008-0028-2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473583v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0024611506015899" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475267v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Banks" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Harcharras" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0024-3795(02)00517-7" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NM931QFK-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519611v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Oleszkiewicz" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1512/iumj.2001.50.1952" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570915v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/aif.1740" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570745v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4064/sm-131-1-19-62" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537937v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537973v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523633v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523488v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523510v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525671v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523683v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523564v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643423v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mac&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523808v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523713v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525746v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523459v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523423v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570948v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04555879v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ferri" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pufc/54961" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.54961" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521758v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ray Mines" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Ruitenburg" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufc.univ-fcomte.fr/un-cours-d-algebre-constructive.html" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523948v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufc.univ-fcomte.fr/collections/sciences/le-scheme-et-le-diagramme.html" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522215v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789811245220_0012" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521670v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104374v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/eureka-laurence-dahan-gaida" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896900v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/book/9783030658236" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-65824-3_9" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418320v2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-65824-3_7" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519471v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Hasse" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Krull" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Egil Aubert" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-65824-3_10" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349250v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571271v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571268v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240504v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.55051" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799576v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571421v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521782v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824928v3" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570934v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00010399v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/tel-02276162v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stefan-neuwirth" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9139-4911" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/177558768" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/neuwirth_s_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/54154074474311742277" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799551v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Lombardi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Neuwirth" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihsen Yengui" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2025.102526" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620945v3" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lorenzen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01445340.2024.2444825" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519146v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Emilia Alonso Garc&#237;a" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jalgebra.2024.12.027" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555331v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenna&#235;lle Vidal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629913v3" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Coquand" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01445340.2024.2439683" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803641v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S021949882650194X" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519595v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludwig Boltzmann" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bourdeau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/caph1.176.0088" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274384v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jalgebra.2024.02.029" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519592v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/caph1.176.0079" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540907v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Henry" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois P&#233;tiard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Fontaine" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522059v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544790v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923338v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jalgebra.2020.11.020" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866976v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01445340.2020.1752034" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126786v4" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Gamanda" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/mcom/3466" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620863v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01445340.2020.1752040" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943079v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Wallet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philosophiascientiae.2080" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521851v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spangle Durac" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Merker" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427208v4" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1216/RMJ-2019-49-5-1449" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574845v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133291v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pengelley" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Richman" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451399v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Ricard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4153/CJM-2011-053-9" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135804v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11854-008-0028-2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473583v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0024611506015899" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475267v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Banks" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Harcharras" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0024-3795(02)00517-7" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NM931QFK-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519611v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Oleszkiewicz" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1512/iumj.2001.50.1952" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570915v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/aif.1740" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570745v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4064/sm-131-1-19-62" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537937v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537973v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523510v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523633v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523488v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525671v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523683v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523564v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643423v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mac&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523713v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523808v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525746v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523459v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523423v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570948v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04555879v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ferri" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pufc/54961" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.54961" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521758v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ray Mines" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Ruitenburg" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufc.univ-fcomte.fr/un-cours-d-algebre-constructive.html" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523948v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufc.univ-fcomte.fr/collections/sciences/le-scheme-et-le-diagramme.html" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522215v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789811245220_0012" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521670v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104374v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/eureka-laurence-dahan-gaida" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896900v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/book/9783030658236" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-65824-3_9" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418320v2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-65824-3_7" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519471v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Hasse" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Krull" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Egil Aubert" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-65824-3_10" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349250v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571271v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571268v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240504v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.55051" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799576v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571421v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521782v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824928v3" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570934v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00010399v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/tel-02276162v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>