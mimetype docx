--- v2 (2026-04-29)
+++ v3 (2026-05-20)
@@ -154,50 +154,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> VIAF : </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">54154074474311742277</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=O2MnMLoAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
@@ -221,2695 +242,2695 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generalised Buchberger and Schreyer algorithms for strongly discrete coherent rings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Lombardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Neuwirth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ihsen Yengui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Symbolic Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 135, pp.102526. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jsc.2025.102526⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04799551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Algebraic and logistic investigations on free lattices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paul Lorenzen</w:t>
+                <w:t xml:space="preserve">An introduction to Lorenzen's ``Algebraic and logistic investigations on free lattices'' (1951)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Coquand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Lombardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Neuwirth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">History and Philosophy of Logic</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 46 (4), pp.546-570. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/01445340.2024.2444825⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 46 (4), pp.525-545. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/01445340.2024.2439683⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01620945v3</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01629913v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multivariate Hensel Lemma for ultrametric fields</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">María Emilia Alonso García</w:t>
+                <w:t xml:space="preserve">Algebraic and logistic investigations on free lattices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Lorenzen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Neuwirth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Algebra</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jalgebra.2024.12.027⟩</w:t>
+              <w:t xml:space="preserve">History and Philosophy of Logic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 46 (4), pp.546-570. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/01445340.2024.2444825⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05519146v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01620945v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’émergence du concept d’idéal chez Richard Dedekind</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gwennaëlle Vidal</w:t>
+                <w:t xml:space="preserve">Multivariate Hensel Lemma for ultrametric fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Emilia Alonso García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Lombardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Neuwirth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathématiques vivantes : bulletin de l'IREM de Besançon</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Algebra</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 667, pp.803-823. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jalgebra.2024.12.027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05555331v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05519146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An introduction to Lorenzen's ``Algebraic and logistic investigations on free lattices'' (1951)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Coquand</w:t>
+                <w:t xml:space="preserve">L’émergence du concept d’idéal chez Richard Dedekind</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwennaëlle Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Neuwirth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">History and Philosophy of Logic</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mathématiques vivantes : bulletin de l'IREM de Besançon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 74, pp.1-80</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/01445340.2024.2439683⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01629913v3</w:t>
+                <w:t xml:space="preserve">hal-05555331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Note on the coincidence of two henselisations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">María Emilia Alonso García</w:t>
+                <w:t xml:space="preserve">Modèle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludwig Boltzmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Henri Lombardi</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bourdeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Neuwirth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Algebra and Its Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cahiers philosophiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 176 (1), pp.86-94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/caph1.176.0088⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1142/S021949882650194X⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04803641v1</w:t>
+                <w:t xml:space="preserve">hal-05519595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ludwig Boltzmann</w:t>
+                <w:t xml:space="preserve">Note on the coincidence of two henselisations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Emilia Alonso García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Bourdeau</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Lombardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Neuwirth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers philosophiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Algebra and Its Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S021949882650194X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/caph1.176.0088⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05519595v1</w:t>
+                <w:t xml:space="preserve">hal-04803641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valuative dimension, constructive points of view</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Neuwirth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefan Neuwirth</w:t>
+                <w:t xml:space="preserve">Henri Lombardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ihsen Yengui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Algebra</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 647, pp.206-229. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jalgebra.2024.02.029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04274384v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation de l’article « modèle » de Ludwig Boltzmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bourdeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Neuwirth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers philosophiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 176 (1), pp.77-85. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/caph1.176.0079⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05519592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditorial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Neuwirth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefan Neuwirth</w:t>
+                <w:t xml:space="preserve">Henri Lombardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Henry</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pétiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Fontaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathématiques vivantes : bulletin de l'IREM de Besançon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 72, pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05540907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathématiques à la Grande Échelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Neuwirth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Repères IREM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Mathématiques en plein air, 124, pp.5-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03522059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Mont d'Or mathématique : post-scriptum aux « Mathématiques à la Grande Échelle »</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On a theorem by de Felipe and Teissier about the comparison of two henselisations in the non-noetherian case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Emilia Alonso García</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Lombardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Neuwirth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Repères IREM</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Algebra</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 570, pp.587-594. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jalgebra.2020.11.020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03544790v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02923338v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On a theorem by de Felipe and Teissier about the comparison of two henselisations in the non-noetherian case</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Le Mont d'Or mathématique : post-scriptum aux « Mathématiques à la Grande Échelle »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Neuwirth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Algebra</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Repères IREM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 125, pp.63-67</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02923338v2</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03544790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzen's proof of consistency for elementary number theory [with an edition and translation of “Ein halbordnungstheoretischer Widerspruchsfreiheitsbeweis”]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Coquand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Neuwirth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">History and Philosophy of Logic</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 41 (3), pp.281-290. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/01445340.2020.1752034⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02866976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The syzygy theorem for Bézout rings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maroua Gamanda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Lombardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Neuwirth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ihsen Yengui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematics of Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 89, pp.941-964. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1090/mcom/3466⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02126786v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ein halbordnungstheoretischer Widerspruchsfreiheitsbeweis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Lorenzen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Neuwirth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">History and Philosophy of Logic</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 41 (3), pp.265-280. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/01445340.2020.1752040⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01620863v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enquête sur les modes d'existence des êtres mathématiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Wallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Neuwirth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Philosophia Scientiae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 23-3, pp.83-108. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/philosophiascientiae.2080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01943079v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un cours Littérature et mathématiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spangle Durac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Merker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Neuwirth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Repères IREM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 115, pp.53-64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03521851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lattice-ordered groups generated by an ordered group and regular systems of ideals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Coquand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Lombardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Neuwirth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rocky Mountain Journal of Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 49 (5), pp.1449-1489. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1216/RMJ-2019-49-5-1449⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01427208v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Apéry, l'humour au service d'une pensée libre et originale sur les mathématiques constructives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Lombardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Neuwirth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Repères IREM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 107, pp.45-56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01574845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Euclide avait-il besoin de l’algorithme d’Euclide pour démontrer l’unicité de la factorisation?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pengelley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fred Richman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Neuwirth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Lombardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Repères IREM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 98, pp.53-64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01133291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transfer of Fourier multipliers into Schur multipliers and sumsets in a discrete group</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Neuwirth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Ricard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Journal of Mathematics = Journal Canadien de Mathématiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 63 (5), pp.1161-1187. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4153/CJM-2011-053-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00451399v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The maximum modulus of a trigonometric trinomial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Neuwirth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal d'analyse mathématique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 104 (1), pp.371-396. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11854-008-0028-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00135804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cycles and 1-unconditional matrices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Neuwirth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the London Mathematical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 93 (3), pp.761-790. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0024611506015899⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00473583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matrix inequalities with applications to the theory of iterated kernels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Ricard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Neuwirth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Banks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asma Harcharras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Linear Algebra and its Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 362, pp.275--286. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0024-3795(02)00517-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00475267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lacunary matrices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asma Harcharras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Neuwirth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krzysztof Oleszkiewicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Indiana University Mathematics Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 50 (4), pp.1675-1690. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1512/iumj.2001.50.1952⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05519611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two random constructions inside lacunary sets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Neuwirth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de l'Institut Fourier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 49 (6), pp.1853-1867. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/aif.1740⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05570915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metric unconditionality and Fourier analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Neuwirth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Studia Mathematica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 131 (1), pp.19-62. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4064/sm-131-1-19-62⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05570745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2919,1090 +2940,1090 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Coquand and Paul Lorenzen</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">The philosophy of dynamical algebra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Neuwirth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop in honour of Thierry Coquand's 60th birthday</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ana Bove; Anders Mörtberg; Andreas Abel; Peter Dybjer; Peter LeFanu Lumsdaine, Aug 2022, Göteborg, Sweden</w:t>
+              <w:t xml:space="preserve">Proof and Computation 2022 (PC22)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Klaus Mainzer; Peter Schuster; Helmut Schwichtenberg, Sep 2022, Fischbachau, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05537937v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05537973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The philosophy of dynamical algebra</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Thierry Coquand and Paul Lorenzen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Neuwirth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proof and Computation 2022 (PC22)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Klaus Mainzer; Peter Schuster; Helmut Schwichtenberg, Sep 2022, Fischbachau, Germany</w:t>
+              <w:t xml:space="preserve">Workshop in honour of Thierry Coquand's 60th birthday</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ana Bove; Anders Mörtberg; Andreas Abel; Peter Dybjer; Peter LeFanu Lumsdaine, Aug 2022, Göteborg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05537973v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05537937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hermann Weyl and Paul Lorenzen on predicative mathematics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Lombardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Neuwirth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Weyl 2021: a workshop dedicated to Hermann Weyl's philosophy of mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Universitetet i Oslo, Dec 2021, Oslo, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03523510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le cours comme improvisation collective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Neuwirth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international « Improviser l’enseignement… Enseigner I’improvisation », IEEI 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Montpellier, Jun 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03523633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Lorenzen's reception of Gödel's incompleteness theorems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Neuwirth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Celebrating 90 Years of Gödel's Incompleteness Theorems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Carl Friedrich von Weizsäcker-Zentrum, Eberhard Karls Universität Tübingen, Jul 2021, Nürtingen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03523488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constructiveness and lattices in Lorenzen's work</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Neuwirth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geometric Logic, Constructivisation, and Automated Theorem Proving</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Schloss Dagstuhl, Nov 2021, Wadern, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03525671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzen’s noncommutative divisibility theories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Neuwirth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference “Algebra and Algorithms”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Università degli studi di Verona; Université de Sfax, Feb 2020, Djerba, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03523683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvisation et mathématiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Ancrages matériels de l’éléatisme II : la sphère de Parménide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Macé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Neuwirth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque du cinquantenaire des IREM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Besançon, France</w:t>
+              <w:t xml:space="preserve">Colloque « Ancrages matériels, imagination diagrammatique et publication encyclopédique »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fabien Ferri; Arnaud Macé; Stefan Neuwirth, Nov 2019, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03523564v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03643423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ancrages matériels de l’éléatisme II : la sphère de Parménide</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Improvisation et mathématiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Neuwirth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque « Ancrages matériels, imagination diagrammatique et publication encyclopédique »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Fabien Ferri; Arnaud Macé; Stefan Neuwirth, Nov 2019, Besançon, France</w:t>
+              <w:t xml:space="preserve">Colloque du cinquantenaire des IREM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03643423v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03523564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Lorenzen et l'effondrement des preuves de non-contradiction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Neuwirth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurêka ! Le récit savant de découverte et/ou d'invention</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre de Recherches Interdisciplinaires et Transculturelles (CRIT), Université de Franche-Comté, Nov 2018, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03523713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philosophie de l’algèbre dynamique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Neuwirth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dixième Rencontre Française de Philosophie des Mathématiques (FPMW10)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03523808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Littérature et mathématiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Neuwirth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum Mathématiques vivantes: mathématiques et langages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Maison des mathématiques et de l’informatique, Mar 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03525746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzen's free semilattices over integral domains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Neuwirth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on rings and polynomials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, TU Graz, Jul 2016, Graz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03523459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les problèmes philologiques posés par les paradoxes de Zénon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Neuwirth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire et philosophie des mathématiques et des disciplines associées, en Méditerranée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aix Marseille Université, Nov 2015, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03523423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the (Fourier analytic) Sidon constant of {0,1,2,3}</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Neuwirth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th Workshop on Fourier Analysis and Related Fields</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Imre Z. Ruzsa; Szilárd Révész; Máté Matolcsi, Aug 2013, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05570948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4012,258 +4033,258 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le schème et le diagramme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Ferri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Macé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Neuwirth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Franche-Comté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.172, 2024, 978-2-84867-994-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pufc.54961⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
-              <w:r>
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04555879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un cours d'algèbre constructive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ray Mines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fred Richman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wim Ruitenburg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Lombardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Neuwirth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Franche-Comté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Pratiques et techniques, série Didactiques, mathématiques, Martin Meyer, 978-2-84867-782-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
-              <w:r>
-[...85 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03521758v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4273,960 +4294,960 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expériences de l’infini et de la généralité dans le premier livre des Éléments d’Euclide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Neuwirth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fabien Ferri; Arnaud Macé; Stefan Neuwirth. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le schème et le diagramme : les ancrages matériels de la pensée et le partage visuel des connaissances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Franche-Comté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.35-48, 2024, Sciences : concepts et problèmes, 978-2-84867-994-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pufc.54961⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
-              <w:r>
-[...30 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03523948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constructive theory of ordinals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Coquand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Lombardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Neuwirth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marco Benini; Olaf Beyersdorff; Michael Rathjen; Peter Michael Schuster. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematics for Computation - M4C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, World Scientific, pp.287-318, 2023, 978-981-124-521-3. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/9789811245220_0012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03522215v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zénon, les philologues et les scientifiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Neuwirth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philippe Abgrall. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire et philosophie des mathématiques en Méditerranée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Provence, pp.51-65, 2023, Epistémè</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03521670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« C'est comme œuf » : Paul Lorenzen et l'effondrement des preuves de non-contradiction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Neuwirth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laurence Dahan-Gaida. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurêka ! Récits savants de découverte et d invention</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.241-258, 2022, Cahiers d'histoire et de philosophie des sciences, 9791037019622</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03104374v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorenzen's reshaping of Krull's Fundamentalsatz for integral domains (1938--1953) [with an edition of Lorenzen's correspondence with Hasse, Krull, and Aubert, together with some relevant documents]</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Lorenzen’s correspondence with Hasse, Krull, and Aubert, together with some relevant documents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Neuwirth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helmut Hasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Lorenzen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolfgang Krull</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl Egil Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gerhard Heinzmann; Gereon Wolters. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paul Lorenzen -- Mathematician and Logician</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 51, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 51, Springer, pp.185-268, 2021, Logic, Epistemology, and the Unity of Science, 978-3-030-65823-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-65824-3_10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Springer</w:t>
-[...31 lines deleted...]
-                <w:t xml:space="preserve">hal-02896900v1</w:t>
+                <w:t xml:space="preserve">hal-05519471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regular entailment relations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Coquand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Lombardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Neuwirth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gerhard Heinzmann; Gereon Wolters. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paul Lorenzen -- Mathematician and Logician</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 51, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.103-114, 2021, Logic, Epistemology, and the Unity of Science, 978-3-030-65823-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-65824-3_7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02418320v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorenzen’s correspondence with Hasse, Krull, and Aubert, together with some relevant documents</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Lorenzen's reshaping of Krull's Fundamentalsatz for integral domains (1938--1953) [with an edition of Lorenzen's correspondence with Hasse, Krull, and Aubert, together with some relevant documents]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Neuwirth</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Karl Egil Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gerhard Heinzmann; Gereon Wolters. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paul Lorenzen -- Mathematician and Logician</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 51, Springer, pp.185-268, 2021, Logic, Epistemology, and the Unity of Science, 978-3-030-65823-6. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 51, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.143-268, 2021, Logic, Epistemology, and the Unity of Science, 978-3-030-65823-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-65824-3_9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-65824-3_10⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05519471v1</w:t>
+                <w:t xml:space="preserve">hal-02896900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un cours “Musique et mathématiques”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Neuwirth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Luis Radford; Fulvia Furinghetti; Thomas Hausberger. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 2016 ICME satellite meeting of the International study group on the relations between the History and Pedagogy of Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IREM de Montpellier, pp.715-725, 2016, 2-909916-51-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01349250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ensembles uniformément répartis et ensembles Λ(p)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Neuwirth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gustave Choquet; Gilles Godefroy; Marc Rogalski; Jean Saint Raymond. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire d'initiation à l'analyse : 37ème et 38ème années : 1997-1999</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Pierre et Marie Curie, 1999, Publications mathématiques de l'Université Pierre et Marie Curie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05571271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inconditionnalité métrique en analyse de Fourier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Neuwirth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gustave Choquet; Gilles Godefroy; Marc Rogalski; Jean Saint Raymond. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire d’initiation à l’analyse : 36ème année : 1996/1997</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Pierre et Marie Curie, 1997, Publications mathématiques de l'Université Pierre et Marie Curie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05571268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5236,133 +5257,133 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Ferri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Macé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Neuwirth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le schème et le diagramme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, pp.9-15. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pufc.55051⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05240504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5372,430 +5393,430 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In 1955, Paul Lorenzen clears the sky in foundations of mathematics for Hermann Weyl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Neuwirth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefan Neuwirth</w:t>
+                <w:t xml:space="preserve">Henri Lombardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Coquand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04799576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azumaya algebras and Barr's Theorem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Coquand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Lombardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Neuwirth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05571421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constructive basic theory of central simple algebras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Coquand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Lombardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Neuwirth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03521782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enquête sur les modes d'existence des êtres mathématiques (version augmentée)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Wallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Neuwirth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01824928v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The size of bipartite graphs with girth eight</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Neuwirth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05570934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5805,100 +5826,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multipliers and functional analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Neuwirth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mathematics [math]. Université Pierre et Marie Curie - Paris VI, 1999. English. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00010399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5908,105 +5929,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative aspects of unconditionality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Neuwirth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Classical Analysis and ODEs [math.CA]. Université de Franche-Comté (UFC), 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02276162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId138"/>
+      <w:footerReference w:type="default" r:id="rId139"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6074,51 +6095,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8B4E1E19"/>
+    <w:nsid w:val="FA155047"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6305,51 +6326,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stefan-neuwirth" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9139-4911" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/177558768" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/neuwirth_s_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/54154074474311742277" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799551v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Lombardi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Neuwirth" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihsen Yengui" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2025.102526" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620945v3" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lorenzen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01445340.2024.2444825" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519146v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Emilia Alonso Garc&#237;a" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jalgebra.2024.12.027" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555331v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenna&#235;lle Vidal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629913v3" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Coquand" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01445340.2024.2439683" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803641v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S021949882650194X" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519595v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludwig Boltzmann" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bourdeau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/caph1.176.0088" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274384v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jalgebra.2024.02.029" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519592v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/caph1.176.0079" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540907v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Henry" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois P&#233;tiard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Fontaine" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522059v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544790v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923338v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jalgebra.2020.11.020" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866976v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01445340.2020.1752034" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126786v4" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Gamanda" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/mcom/3466" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620863v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01445340.2020.1752040" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943079v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Wallet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philosophiascientiae.2080" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521851v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spangle Durac" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Merker" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427208v4" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1216/RMJ-2019-49-5-1449" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574845v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133291v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pengelley" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Richman" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451399v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Ricard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4153/CJM-2011-053-9" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135804v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11854-008-0028-2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473583v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0024611506015899" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475267v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Banks" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Harcharras" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0024-3795(02)00517-7" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NM931QFK-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519611v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Oleszkiewicz" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1512/iumj.2001.50.1952" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570915v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/aif.1740" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570745v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4064/sm-131-1-19-62" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537937v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537973v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523510v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523633v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523488v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525671v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523683v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523564v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643423v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mac&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523713v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523808v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525746v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523459v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523423v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570948v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04555879v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ferri" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pufc/54961" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.54961" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521758v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ray Mines" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Ruitenburg" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufc.univ-fcomte.fr/un-cours-d-algebre-constructive.html" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523948v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufc.univ-fcomte.fr/collections/sciences/le-scheme-et-le-diagramme.html" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522215v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789811245220_0012" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521670v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104374v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/eureka-laurence-dahan-gaida" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896900v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/book/9783030658236" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-65824-3_9" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418320v2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-65824-3_7" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519471v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Hasse" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Krull" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Egil Aubert" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-65824-3_10" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349250v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571271v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571268v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240504v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.55051" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799576v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571421v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521782v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824928v3" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570934v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00010399v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/tel-02276162v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stefan-neuwirth" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9139-4911" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/177558768" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/neuwirth_s_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/54154074474311742277" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=O2MnMLoAAAAJ" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799551v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Lombardi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Neuwirth" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihsen Yengui" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2025.102526" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629913v3" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Coquand" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01445340.2024.2439683" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620945v3" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lorenzen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01445340.2024.2444825" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519146v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Emilia Alonso Garc&#237;a" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jalgebra.2024.12.027" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555331v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenna&#235;lle Vidal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519595v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludwig Boltzmann" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bourdeau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/caph1.176.0088" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803641v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S021949882650194X" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274384v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jalgebra.2024.02.029" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519592v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/caph1.176.0079" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540907v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Henry" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois P&#233;tiard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Fontaine" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522059v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923338v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jalgebra.2020.11.020" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544790v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866976v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01445340.2020.1752034" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126786v4" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Gamanda" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/mcom/3466" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620863v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01445340.2020.1752040" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943079v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Wallet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philosophiascientiae.2080" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521851v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spangle Durac" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Merker" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427208v4" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1216/RMJ-2019-49-5-1449" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574845v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133291v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pengelley" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Richman" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451399v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Ricard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4153/CJM-2011-053-9" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135804v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11854-008-0028-2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473583v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0024611506015899" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475267v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Banks" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Harcharras" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0024-3795(02)00517-7" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NM931QFK-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519611v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Oleszkiewicz" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1512/iumj.2001.50.1952" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570915v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/aif.1740" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570745v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4064/sm-131-1-19-62" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537973v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537937v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523510v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523633v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523488v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525671v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523683v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643423v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mac&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523564v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523713v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523808v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525746v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523459v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523423v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570948v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04555879v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ferri" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pufc/54961" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.54961" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521758v2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ray Mines" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Ruitenburg" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufc.univ-fcomte.fr/un-cours-d-algebre-constructive.html" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523948v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufc.univ-fcomte.fr/collections/sciences/le-scheme-et-le-diagramme.html" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522215v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789811245220_0012" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521670v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104374v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/eureka-laurence-dahan-gaida" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519471v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Hasse" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Krull" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Egil Aubert" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-65824-3_10" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418320v2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/book/9783030658236" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-65824-3_7" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896900v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-65824-3_9" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349250v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571271v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571268v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240504v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.55051" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799576v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571421v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521782v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824928v3" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570934v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00010399v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/tel-02276162v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>