--- v0 (2026-03-15)
+++ v1 (2026-04-30)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:128.42809364548px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Stefan Skupin </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">stefan-skupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9215-1150</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">156126745</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> arXiv : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">skupin_s_1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">62650698</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B-9092-2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (45)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Universal properties of locally generated terahertz waveforms from polarization-controlled two- and multicolor ionizing fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Alirezaee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Skupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Vaicaitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Demircan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Babushkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 7 (3), pp.033057. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/dj4k-q4x2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05247779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymmetric polarization gating for spectral tuning and temporal confinement of high-order harmonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Picot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Vábek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Němec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Skupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Constant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 111 (2), pp.023110. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.111.023110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04953390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of oblique reflections on the generation of isolated attosecond pulses by polarization gating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Picot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Diaz Rivas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ouahioune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Hoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 50 (21), pp.6738. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.572691⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05336305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waveshape of THz radiation produced by two-color laser-induced air plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Stathopulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Skupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binbin Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter U. Jepsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bergé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 6, pp.043274. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevResearch.6.043274⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04625038v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THz to far-infrared spectra of the known crystal polymorphs of Phenylalanine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Niehaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Loriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 26 (9), pp.7329-7334. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D3CP05805K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04400026v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical Probing of Ultrafast Laser-Induced Solid-to-Overdense-Plasma Transitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmina Azamoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georg Alexander Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Keppler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Skupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Light: Science and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 13, pp.109. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41377-024-01444-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254777v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Air-photonics based terahertz source and detection system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Loriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Constant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Compagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 232 (13), pp.2157-2166. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjs/s11734-022-00748-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03920159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All-round: combining laser cutting and edge shaping of glass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Ulrich Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Skupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 232 (13), pp.2253-2264. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjs/s11734-022-00672-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03813873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Raman-delayed nonlinearity for elliptically polarized ultrashort optical pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Stathopulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Skupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bergé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 232 (13), pp.2285-2292. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjs/s11734-022-00671-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03872394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terahertz pulse generation by multi-color laser fields with linear versus circular polarization: erratum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Stathopulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Skupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bergé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 48 (24), pp.6524. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.511920⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04485350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency-resolved characterization of broadband two-color air-plasma terahertz beam profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattias Rasmussen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Nagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Skupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Stathopulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 31 (6), pp.9287. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.482995⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04009606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote terahertz spectroscopy from extended two-color plasma filaments: The ALTESSE 2 project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Talbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Jepsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Skupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Courjaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPL - Europhysics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 143 (1), pp.10001. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1209/0295-5075/acdc4c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Air-photonics terahertz platform with versatile micro-controller based interface and data acquisition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Loriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Constant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Compagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Scientific Instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 93, pp.033004. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0082593⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03494880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase-matched high-order harmonic generation in pre-ionized noble gases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Finke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Vábek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Nevrkla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Bobrova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Hort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12, pp.7715. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-022-11313-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03583906v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All-optical attoclock for imaging tunnelling wavepackets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ihar Babushkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Álvaro Jiménez Galán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ricardo Cardoso de Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Husakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Morales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 18, pp.417-422. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41567-022-01505-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03588677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaping convex edges in borosilicate glass by single pass perforation with an Airy beam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Ulrich Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Skupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 46, pp.2529-2532. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.423788⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03155712v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terahertz pulse generation by multi-color laser fields with linear versus circular polarization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Stathopulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Skupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bergé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 46 (23), pp.5906. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.442519⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03442239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualization of relativistic laser pulses in underdense plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. B. Schwab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Siminos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Heinemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ullmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Karbstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Accelerators and Beams</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 23 (3), pp.032801. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevAccelBeams.23.032801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02503521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terahertz pulse generation by two-color laser fields with circular polarization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Tailliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Stathopulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Skupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Buožius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Babushkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 22 (10), pp.103038. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1367-2630/abb863⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02901363v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intensity modulated terahertz vortex wave generation in air plasma by two-color femtosecond laser pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maksym Ivanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illia Thiele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Skupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danas Buožius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 44, pp.3889. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.44.003889⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wavelength scaling of terahertz pulse energies delivered by two-color air plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. J Kaltenecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Delagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cormier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 44 (6), pp.1488. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.44.001488⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02071167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terahertz spectroscopy from air plasmas created by two-color femtosecond laser pulses: The ALTESSE project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. J Kaltenecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Engelbrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Skupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPL - Europhysics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 126, pp.24001. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1209/0295-5075/126/24001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02148520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An intuitive approach to structuring the three polarization components of light</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Maucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Skupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. A. Gardiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. G. G Hughes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 21 (1), pp.013032. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1367-2630/aaf711⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01886649v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terahertz emission from laser-driven gas-plasmas: a plasmonic point of view</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Thiele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Smetanina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Nuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 5 (12), pp.1617. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/optica.5.001617⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737961v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broadband terahertz radiation from two-color mid- and far-infrared laser filaments in air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alisée Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro González de Alaiza Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illia Thiele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Skupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bergé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 97 (6), </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.97.063839⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01818373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THz field engineering in two-color femtosecond filaments using chirped and delayed laser pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P González de Alaiza Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Thiele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Skupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Bergé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 20 (3), pp.033026. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1367-2630/aaa470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01754802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxwell-consistent, symmetry-and energy-preserving solutions for ultrashort laser pulse propagation beyond the paraxial approximation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. González de Alaiza Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chimier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Nuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Thiele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 98, pp.043849. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.98.043849⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01848825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creating Complex Optical Longitudinal Polarization Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Maucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Skupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. A. Gardiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. G. G Hughes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 120, pp.163903. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.120.163903⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01690619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pattern formation in the nonlinear Schrödinger equation with competing nonlocal nonlinearities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Maucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Pohl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Krolikowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Skupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Data Processing and Storage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 3, pp.13 - 19. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/odps-2017-0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01560999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral dynamics of THz pulses generated by two-color laser filaments in air: the role of Kerr nonlinearities and pump wavelength</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro González de Alaiza Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Déchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illia Thiele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ihar Babushkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 25 (5), pp.4720-4740. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.25.004720⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01545413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved laser glass cutting by spatio-temporal control of energy deposition using bursts of femtosecond pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Mishchik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Beuton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Dematteo Caulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Skupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chimier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 25 (26), </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.25.033271⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01671239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validity of the unidirectional propagation model: application to laser-driven terahertz emission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Déchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P González de Alaiza Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Thiele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Skupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1 (5), pp.55009 - 55009. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2399-6528/aa8cfe⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01671235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broadband terahertz emission from two-color femtosecond-laser-induced microplasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illia Thiele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro González de Alaiza Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Nuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Bergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 96, pp.053814. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.96.053814⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01545465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-organization of light in optical media with competing nonlinearities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Maucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Pohl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Skupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Krolikowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 116, pp.163902. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.116.163902⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01223133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Picosecond laser filamentation in air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Schmitt-Sody</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Kurz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Bergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Skupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Polynkin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18 (9), pp.093005. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1367-2630/18/9/093005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01254377v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boundary conditions for arbitrarily shaped and tightly focused laser pulses in electromagnetic codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illia Thiele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Skupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Nuter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 321, pp.1110. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcp.2016.06.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01235351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theory of terahertz emission from femtosecond-laser-induced micro-plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Thiele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Nuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Tikhonchuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Skupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.94.063202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01365543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrashort Pulse Laser Cutting of Glass by Controlled Fracture Propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantin Mishchik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Javaux Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Dematteo Caulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Skupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Chimier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Laser Micro/Nanoengineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11 (1), pp.12. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2961/jlmn.2016.01.0012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling ultrafast shadowgraphy in laser-plasma interaction experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Siminos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Skupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Sävert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason M. Cole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.P.D Mangles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 58, pp.065004. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0741-3335/58/6/065004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01207059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct Observation of the Injection Dynamics of a Laser Wakefield Accelerator Using Few-Femtosecond Shadowgraphy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Sävert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.P.D Mangles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Schnell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Siminos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason M. Cole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 115, pp.055002. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.115.055002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01182327v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boosting terahertz generation in laser-field ionized gases using a sawtooth wave shape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P González de Alaiza Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Babushkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Bergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Skupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Cabrera-Granado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 114, pp.183901. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.114.183901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01152213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femtosecond laser pulse train interaction with dielectric materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Dematteo Caulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Mishchik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Chimier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Skupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bourgeade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 107, pp.181110. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4935119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral self-action of THz emission from ionizing two-color laser pulses in gases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Cabrera-Granado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yxing Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ihar Babushkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Skupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 17 (2), pp.023060. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1367-2630/17/2/023060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01119163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filamentation of ultrashort laser pulses in silica glass and KDP crystals: A comparative study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Rolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Skupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 90, pp.023834. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.90.023834⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01076943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing precision in fs-laser material processing by simultaneous spatial and temporal focusing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Kammel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Götte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Skupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Light: Science and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 3, pp.e169. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/lsa.2014.50⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01076900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (65)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Update on the Modular Multiscale Approach (MMA) to simulate high harmonic generation in gases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Vábek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamas Nemec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Skupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Catoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Attosecond Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Lund, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05247806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-Color Laser-Induced Microplasma THz Radiation at MHz Repetition Rate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takumi Fukuda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David R Bacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Skupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JSAP-Optica Joint Symposia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Nagoya, Japan. pp.9a_N204_5, </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JSAPO.2025.9a_N204_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05444181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra-broadband THz emission from one- and two-Color laser-induced microplasmas at high repetition rate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Skupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.R. Bacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatsunosuke Hanano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRMMW-THz 2025 - 50th International Conference on Infrared, Millimeter and Terahertz Waves</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Helsinki, Finland. pp.1-2, </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IRMMW-THz61557.2025.11319695⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05457557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlling the Polarization State of Plasma-Induced THz Waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Babushkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Vaičaitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Demircan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Skupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 Conference on Lasers and Electro-Optics Europe & European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Munich, Germany. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEO/Europe-EQEC65582.2025.11111565⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05247771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Updates on multiscale modular approach to modelling high-harmonic generation in gases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Vabek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Skupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Catoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tadeáš Němec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compact Radiation Sources from EUV to Gamma-rays: Development and Applications II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Prague, Czech Republic. pp.7, </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.3056581⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05247751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionization-induced THz emission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Skupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajar Alirazaee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ihar Babushkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bergé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MTSA 2024 - 6th International Symposium on Microwave/THz Science and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04625039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Air Photonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Skupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 Conference on Lasers and Electro-Optics Europe &amp; European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Munich, Germany. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEO/Europe-EQEC57999.2023.10232768⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying Terahertz Conical Emission by a Two-color Laser-based Air Plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Stathopulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rasmussen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Nagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Skupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO: Science and Innovations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, San Jose, United States. pp.SF3I.6, </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/CLEO_SI.2023.SF3I.6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04485046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale modelling of HHG and its applications for phase-matching optimisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Vábek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Catoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Skupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ondrej Finke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Jurkovicova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATTO 9 - 9th International Conference on Attosecond Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Jeju, South Korea. pp.TuP-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04431311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect Of A Deformable Mirror On THz Wave Production By Laser-Created Air Plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Stathopulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Skupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bergé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Infrared, Millimeter, and Terahertz Waves (IRMMW-THz)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Delft, Netherlands. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IRMMW-THz50927.2022.9896003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03771686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale model of HHG in gases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Vabek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Skupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Catoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Annual Workshop of the COST Action Attosecond Chemistry 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03872352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Absorption-limited XUV generation in noble gases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Finke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Vabek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Nevrkla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Bobrova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Hort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COFIL 2022 - 8th International Conference on Laser Filamentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Chania, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03771681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using airy beams for combined glass cutting and edge shaping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Ulrich Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Skupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE LASE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, San Francisco, United States. pp.5, </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2609576⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03630450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase-matched absorption-limited HHG using preionization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Finke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Vabek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Nevrkla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Bobrova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Hort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UP2022 - International Conference on Ultrafast Phenomena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Montreal, Canada. pp.Th4A.21, </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/UP.2022.Th4A.21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency-resolved Focal Spot Size Of A Two-color Air-plasma THz Beam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattias Rasmussen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Nagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Skupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Uhd Jepsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binbin Zhou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Infrared, Millimeter, and Terahertz Waves (IRMMW-THz)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Delft, Netherlands. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IRMMW-THz50927.2022.9938140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03771702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terahertz pulse generation by multi-color laser fields with linear vs. circular polarization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Stathopulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Tailliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Buožius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Babushkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Vaičaitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 Conference on Lasers and Electro-Optics Europe &amp; European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Munich (virtual), Germany. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEO/Europe-EQEC52157.2021.9542046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03363504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining glass cutting and edge shaping by using optical Airy beams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Ulrich Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Skupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laser Applications Conference (LAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Optica Virtual Event, United States. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/LAC.2021.LW3B.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03372782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cutting of glass with an Airy Beam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J U Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Skupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Advanced Laser Technologies (ALT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Moscow, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03363488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Airy beam enables single pass curved in-volume modifications and cutting of borosilicate glass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Ulrich Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Skupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 Conference on Lasers and Electro-Optics Europe &amp; European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Munich (virtual), Germany. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEO/Europe-EQEC52157.2021.9542323⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03363500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas Plasma based THz sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Skupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference Foundations &amp; Advances in Nonlinear Science and 5th International Symposium Advances in Nonlinear Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Minsk, Belarus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02989671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broadband THz radiation from fs laser induced gas plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Skupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Optics and Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02989789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structuring the three electric field components of light</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Maucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Skupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gardiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. G Hughes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 Conference on Lasers and Electro-Optics Europe &amp; European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Munich, Germany. pp.1-1, </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEOE-EQEC.2019.8871683⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02327610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaping the longitudinal electric field component of light</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Maucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Skupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gardiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ifan Hughes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complex Light and Optical Forces XIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, San Francisco, United States. pp.1093502, </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2512112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02083158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vortex terahertz wave generation in air by femtosecond optical vortex pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maksym Ivanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illia Thiele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Skupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danas Buožius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terahertz Emitters, Receivers, and Applications X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, San Diego, United States. pp.9, </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2529247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02282663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terahertz Wave Generation in Air by Femtosecond Optical Vortex Pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maksym Ivanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illia Thiele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Skupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danas Buozius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgilijus Vaicaitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 Conference on Lasers and Electro-Optics Europe &amp; European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Munich, Germany. pp.1-1, </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEOE-EQEC.2019.8873063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02327613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Air Laser-based TErahertz SpectroScopy of Explosives (ALTESSE) (Conference Presentation)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alisée Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Skupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Engelbrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Merlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electro-Optical Remote Sensing XIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Strasbourg, France. pp.11, </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2532306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02327552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THz emissions by two-color filaments in air: Revisiting the wavelength scaling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. J Kaltenecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C Delagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Waikoloa Beach, United States. pp.NTu2B.1, </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/NLO.2019.NTu2B.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating the Interaction of fs Laser Pulses with Glass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Skupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Third International Computational Science and Engineering Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Doha, Qatar</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02400659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wavelength scaling of THz emissions by two-color filaments in air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. J Kaltenecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C Delagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 Conference on Lasers and Electro-Optics Europe &amp; European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Munich, Germany. pp.1-1, </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEOE-EQEC.2019.8872607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02327608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THz Emissions from Air-Plasmas Created by Mid-and Far-Infrared Two-Color Femtosecond Pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. González de Alaiza Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Thiele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Skupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO: Applications and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, San Jose, United States. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/CLEO_AT.2018.JTu2A.121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01795124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of THz Radiation from Mid-and Far-Infrared Two-Color Femtosecond Pulses in Air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alisée Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro González de Alaiza Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illia Thiele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Skupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Laser Physics Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Nottingham, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Plasmonic View on THz Emission from fs Laser induced Microplasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Skupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIT’s 4th Annual World Congress of Smart Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Osaka, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THz to far-IR supercontinua from laser driven gas plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Skupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Forum Lasers et Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Saint-Pierre d'Oléron France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01818378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resonant Effects in Terahertz Generation with Laser-Induced Gas Plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Thiele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Smetanina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Nuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TERA - 2018 3rd International Conference Terahertz and Microwave Radiation: Generation, Detection and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Nizhny Novgorod, Russia. pp.03011, </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/201819503011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01924407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasmonic Resonances Affecting Terahertz Generation in Laser-Induced Gas-Plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. J. J Kaltenecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Thiele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binbin Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alisée Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgeniya Smetanina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 43rd International Conference on Infrared, Millimeter, and Terahertz Waves (IRMMW-THz)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Nagoya, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01924405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Terahertz radiation from laser-induced Micro-plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illia Thiele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Nuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Tikhonchuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 8ème Forum Lasers et Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fs-laser-induced microplasmas as efficient broadband terahertz sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illia Thiele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro González de Alaiza Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Nuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Skupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 9th International Workshop on Microplasmas (IWM 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Garmisch-Partenkirchen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01545540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Higher Order Kerr Terms vs. Plasma: Saturation of the Nonlinear Refractive Index</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Koehler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Lorin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chelkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Plasma Physics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, York, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-organization of light in media with competing nonlocal nonlinearities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Maucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pohl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Skupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wieslaw Krolikowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 12th Conference Integrated Optics-Sensors, Sensing Structures and Methods – IOS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Szczyrk, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01545533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the pump wavelength in THz emissions by two-color femtosecond laser filaments in air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P González de Alaiza Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Déchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Thiele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Babushkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lasers and Electro-Optics Europe &amp; European Quantum Electronics Conference (CLEO/Europe-EQEC, 2017 Conference on)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Munich, Germany. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEOE-EQEC.2017.8087494⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01671258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-Color fs-Laser-Induced Microplasmas: From Point-Like THz Sources to Forward Emission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illia Thiele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Nuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro González de Alaiza Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Skupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Laser Physics Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Kazan, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01738733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suitability of the unidirectional approach for describing laser-driven terahertz emission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Déchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P González de Alaiza Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Thiele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Skupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lasers and Electro-Optics Europe &amp; European Quantum Electronics Conference (CLEO/Europe-EQEC, 2017 Conference on)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Munich, Germany. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEOE-EQEC.2017.8087725⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01671285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THz Emission from Laser Induced Gas Plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Skupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Nonlinear Phenomena in Strong Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Hannover, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01545529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating THz Emission from fs Laser Induced Gas Plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Skupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Second International Computational Science and Engineering Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Doha, Qatar</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards compact efficient fs-laser-induced THz sources from microplasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Thiele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Nuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P González de Alaiza Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Skupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lasers and Electro-Optics Europe &amp; European Quantum Electronics Conference (CLEO/Europe-EQEC, 2017 Conference on)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Munich, Germany. pp.235002 - 605, </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEOE-EQEC.2017.8086435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01671276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structured light as a versatile photonic tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Skupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 6th International Conference on Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Kuching, Malaysia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01291936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terahertz Radiation from Laser Induced Plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illia Thiele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Skupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Nuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Davoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Optics, Photonics and its Applications (ICOPA4)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Pessac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01545493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling Laser Matter Interaction with Tightly Focused Laser Pulses in Electromagnetic Codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illia Thiele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Skupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Nuter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High-Intensity Lasers and High-Field Phenomena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Long Beach, CA, United States. pp.HS2B.3, </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/HILAS.2016.HS2B.3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01291934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous spatial and temporal focusing: A route towards confined nonlinear materials processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Kammel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus Bergner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Skupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laser-based Micro- and Nanoprocessing X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, San Francisco, CA, United States. pp.97360T, </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2209540⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01291931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of burst mode on transparent materials processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Javaux Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Mishchik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Dematteo-Caulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Skupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Chimier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laser-based Micro- and Nanoprocessing IX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, San Francisco, United States. pp.93510M, </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2079677⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01133734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrabroadband spectroscopy for security applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Engelbrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Bergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Skupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. U. Jepsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Infrared, Millimeter, and Terahertz Waves</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Hong Kong, China. pp.FS-62, </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IRMMW-THz.2015.7327469⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrashort pulse laser cutting of glass by controlled fracture propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Mishchik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Javaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Dematteo-Caulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Skupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Chimier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 7th International Congress on Laser Advanced Materials Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Kitakyushu, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01182098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Material Processing by fs Laser Pulse Trains: Experiments vs. Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Dematteo Caulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Chimier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Skupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bourgeade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Mishchik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th ANNUAL INTERNATIONAL LASER PHYSICS WORKSHOP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Shanghai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01183006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increasing laser-driven THz emission with sawtooth pulse profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P González de Alaiza Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Babushkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Bergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Skupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Cabrera-Granado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Quantum Electronics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Munich, Germany. pp.EE_2_5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transient waveguiding effects during glass processing by bursts of ultrashort laser pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Mishchik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Javaux Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Dematteo Caulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Skupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Chimier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Lasers and Electro-Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Munich, Germany. pp.CM_P_21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Organisation in Optical Media with Competing Nonlinearities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Maucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Gardiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I G Hughes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Krolikowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Pohl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th ANNUAL INTERNATIONAL LASER PHYSICS WORKSHOP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Shanghai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01183007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling few-cycle shadowgraphy of laser-wakefield accelerators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Siminos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Skupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Sävert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason M. Cole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.P.D Mangles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europhys. Conf. Abstr.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01182315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling dielectric material modifications by trains of fs laser pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Dematteo Caulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Chimier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Skupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bourgeade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Mishchik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Lasers and Electro-Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Munich, Germany. pp.CM_5a_1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Picosecond laser filamentation in air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Schmitt-Sody</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heiko Kurz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Bergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Skupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Polynkin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Quantum Electronics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Munich, Germany. pp.EE_P_1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femtosecond laser cutting of glass by controlled fracture propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Mishchik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Javaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Dematteo-Caulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Skupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Chimier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers and Electro-Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, San Jose, United States. </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/CLEO_AT.2015.AM1K.3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01182090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser structuration of dielectric materials by a train of femtosecond pulses through cumulative effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Smetanina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Caulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Chimier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Skupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bourgeade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COLA 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Cairns, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Picosecond Laser Filamentation in Air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Polynkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Schmitt-Sody</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heiko Kurz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Skupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Kauai, Hawaii, United States. </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/NLO.2015.NTh1A.6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01182319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THz and far-infrared radiation from ionizing multi-color pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Cabrera-Granado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yxing Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Koehler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ihar Babushkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Laser Physics Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Sofia, Bulgaria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01077137v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-intensity laser matter interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Skupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Methods and Models in Laser Filamentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01077134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlocal nonlinear dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Skupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Frontiers in Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Doha, Qatar</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01077135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modular multiscale approach to modelling high-harmonic generation in gases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Vábek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tadeáš Němec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Skupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Catoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05247834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Universal properties of locally generated terahertz waveforms from polarization-controlled two- and multi-color ionizing fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Alirezaee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Skupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Vaicaitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Demircan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Babushkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04625037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId371"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:128.42809364548px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Stefan Skupin </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">stefan-skupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9215-1150</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">156126745</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> arXiv : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">skupin_s_1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">62650698</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B-9092-2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (45)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymmetric polarization gating for spectral tuning and temporal confinement of high-order harmonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Picot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Vábek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Němec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Skupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Constant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 111 (2), pp.023110. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.111.023110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04953390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Universal properties of locally generated terahertz waveforms from polarization-controlled two- and multicolor ionizing fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Alirezaee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Skupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Vaicaitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Demircan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Babushkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 7 (3), pp.033057. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/dj4k-q4x2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05247779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of oblique reflections on the generation of isolated attosecond pulses by polarization gating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Picot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Diaz Rivas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ouahioune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Hoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 50 (21), pp.6738. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.572691⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05336305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical Probing of Ultrafast Laser-Induced Solid-to-Overdense-Plasma Transitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmina Azamoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georg Alexander Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Keppler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Skupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Light: Science and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 13, pp.109. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41377-024-01444-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254777v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waveshape of THz radiation produced by two-color laser-induced air plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Stathopulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Skupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binbin Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter U. Jepsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bergé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 6, pp.043274. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevResearch.6.043274⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04625038v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THz to far-infrared spectra of the known crystal polymorphs of Phenylalanine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Niehaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Loriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 26 (9), pp.7329-7334. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D3CP05805K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04400026v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote terahertz spectroscopy from extended two-color plasma filaments: The ALTESSE 2 project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Talbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Jepsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Skupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Courjaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPL - Europhysics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 143 (1), pp.10001. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1209/0295-5075/acdc4c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Air-photonics based terahertz source and detection system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Loriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Constant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Compagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 232 (13), pp.2157-2166. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjs/s11734-022-00748-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03920159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All-round: combining laser cutting and edge shaping of glass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Ulrich Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Skupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 232 (13), pp.2253-2264. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjs/s11734-022-00672-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03813873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Raman-delayed nonlinearity for elliptically polarized ultrashort optical pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Stathopulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Skupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bergé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 232 (13), pp.2285-2292. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjs/s11734-022-00671-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03872394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terahertz pulse generation by multi-color laser fields with linear versus circular polarization: erratum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Stathopulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Skupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bergé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 48 (24), pp.6524. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.511920⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04485350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency-resolved characterization of broadband two-color air-plasma terahertz beam profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattias Rasmussen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Nagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Skupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Stathopulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 31 (6), pp.9287. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.482995⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04009606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All-optical attoclock for imaging tunnelling wavepackets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ihar Babushkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Álvaro Jiménez Galán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ricardo Cardoso de Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Husakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Morales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 18, pp.417-422. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41567-022-01505-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03588677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Air-photonics terahertz platform with versatile micro-controller based interface and data acquisition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Loriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Constant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Compagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Scientific Instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 93, pp.033004. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0082593⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03494880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase-matched high-order harmonic generation in pre-ionized noble gases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Finke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Vábek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Nevrkla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Bobrova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Hort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12, pp.7715. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-022-11313-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03583906v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaping convex edges in borosilicate glass by single pass perforation with an Airy beam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Ulrich Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Skupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 46, pp.2529-2532. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.423788⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03155712v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terahertz pulse generation by multi-color laser fields with linear versus circular polarization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Stathopulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Skupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bergé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 46 (23), pp.5906. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.442519⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03442239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualization of relativistic laser pulses in underdense plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. B. Schwab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Siminos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Heinemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ullmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Karbstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Accelerators and Beams</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 23 (3), pp.032801. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevAccelBeams.23.032801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02503521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terahertz pulse generation by two-color laser fields with circular polarization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Tailliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Stathopulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Skupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Buožius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Babushkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 22 (10), pp.103038. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1367-2630/abb863⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02901363v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An intuitive approach to structuring the three polarization components of light</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Maucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Skupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. A. Gardiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. G. G Hughes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 21 (1), pp.013032. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1367-2630/aaf711⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01886649v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intensity modulated terahertz vortex wave generation in air plasma by two-color femtosecond laser pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maksym Ivanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illia Thiele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Skupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danas Buožius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 44, pp.3889. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.44.003889⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wavelength scaling of terahertz pulse energies delivered by two-color air plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. J Kaltenecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Delagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cormier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 44 (6), pp.1488. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.44.001488⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02071167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terahertz spectroscopy from air plasmas created by two-color femtosecond laser pulses: The ALTESSE project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. J Kaltenecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Engelbrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Skupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPL - Europhysics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 126, pp.24001. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1209/0295-5075/126/24001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02148520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creating Complex Optical Longitudinal Polarization Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Maucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Skupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. A. Gardiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. G. G Hughes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 120, pp.163903. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.120.163903⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01690619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terahertz emission from laser-driven gas-plasmas: a plasmonic point of view</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Thiele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Smetanina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Nuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 5 (12), pp.1617. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/optica.5.001617⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737961v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THz field engineering in two-color femtosecond filaments using chirped and delayed laser pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P González de Alaiza Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Thiele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Skupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Bergé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 20 (3), pp.033026. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1367-2630/aaa470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01754802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broadband terahertz radiation from two-color mid- and far-infrared laser filaments in air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alisée Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro González de Alaiza Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illia Thiele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Skupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bergé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 97 (6), </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.97.063839⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01818373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxwell-consistent, symmetry-and energy-preserving solutions for ultrashort laser pulse propagation beyond the paraxial approximation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. González de Alaiza Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chimier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Nuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Thiele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 98, pp.043849. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.98.043849⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01848825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pattern formation in the nonlinear Schrödinger equation with competing nonlocal nonlinearities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Maucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Pohl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Krolikowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Skupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Data Processing and Storage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 3, pp.13 - 19. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/odps-2017-0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01560999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral dynamics of THz pulses generated by two-color laser filaments in air: the role of Kerr nonlinearities and pump wavelength</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro González de Alaiza Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Déchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illia Thiele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ihar Babushkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 25 (5), pp.4720-4740. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.25.004720⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01545413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved laser glass cutting by spatio-temporal control of energy deposition using bursts of femtosecond pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Mishchik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Beuton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Dematteo Caulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Skupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chimier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 25 (26), </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.25.033271⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01671239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validity of the unidirectional propagation model: application to laser-driven terahertz emission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Déchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P González de Alaiza Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Thiele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Skupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1 (5), pp.55009 - 55009. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2399-6528/aa8cfe⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01671235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broadband terahertz emission from two-color femtosecond-laser-induced microplasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illia Thiele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro González de Alaiza Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Nuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Bergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 96, pp.053814. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.96.053814⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01545465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrashort Pulse Laser Cutting of Glass by Controlled Fracture Propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantin Mishchik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Javaux Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Dematteo Caulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Skupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Chimier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Laser Micro/Nanoengineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11 (1), pp.12. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2961/jlmn.2016.01.0012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling ultrafast shadowgraphy in laser-plasma interaction experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Siminos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Skupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Sävert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason M. Cole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.P.D Mangles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 58, pp.065004. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0741-3335/58/6/065004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01207059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-organization of light in optical media with competing nonlinearities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Maucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Pohl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Skupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Krolikowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 116, pp.163902. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.116.163902⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01223133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Picosecond laser filamentation in air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Schmitt-Sody</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Kurz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Bergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Skupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Polynkin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18 (9), pp.093005. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1367-2630/18/9/093005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01254377v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boundary conditions for arbitrarily shaped and tightly focused laser pulses in electromagnetic codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illia Thiele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Skupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Nuter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 321, pp.1110. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcp.2016.06.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01235351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theory of terahertz emission from femtosecond-laser-induced micro-plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Thiele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Nuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Tikhonchuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Skupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.94.063202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01365543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct Observation of the Injection Dynamics of a Laser Wakefield Accelerator Using Few-Femtosecond Shadowgraphy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Sävert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.P.D Mangles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Schnell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Siminos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason M. Cole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 115, pp.055002. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.115.055002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01182327v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boosting terahertz generation in laser-field ionized gases using a sawtooth wave shape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P González de Alaiza Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Babushkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Bergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Skupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Cabrera-Granado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 114, pp.183901. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.114.183901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01152213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femtosecond laser pulse train interaction with dielectric materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Dematteo Caulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Mishchik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Chimier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Skupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bourgeade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 107, pp.181110. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4935119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral self-action of THz emission from ionizing two-color laser pulses in gases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Cabrera-Granado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yxing Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ihar Babushkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Skupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 17 (2), pp.023060. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1367-2630/17/2/023060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01119163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filamentation of ultrashort laser pulses in silica glass and KDP crystals: A comparative study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Rolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Skupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 90, pp.023834. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.90.023834⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01076943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing precision in fs-laser material processing by simultaneous spatial and temporal focusing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Kammel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Götte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Skupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Light: Science and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 3, pp.e169. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/lsa.2014.50⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01076900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (65)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Updates on multiscale modular approach to modelling high-harmonic generation in gases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Vabek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Skupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Catoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tadeáš Němec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compact Radiation Sources from EUV to Gamma-rays: Development and Applications II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Prague, Czech Republic. pp.7, </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.3056581⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05247751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Update on the Modular Multiscale Approach (MMA) to simulate high harmonic generation in gases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Vábek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamas Nemec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Skupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Catoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Attosecond Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Lund, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05247806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra-broadband THz emission from one- and two-Color laser-induced microplasmas at high repetition rate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Skupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.R. Bacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatsunosuke Hanano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRMMW-THz 2025 - 50th International Conference on Infrared, Millimeter and Terahertz Waves</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Helsinki, Finland. pp.1-2, </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IRMMW-THz61557.2025.11319695⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05457557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-Color Laser-Induced Microplasma THz Radiation at MHz Repetition Rate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takumi Fukuda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David R Bacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Skupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JSAP-Optica Joint Symposia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Nagoya, Japan. pp.9a_N204_5, </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JSAPO.2025.9a_N204_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05444181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlling the Polarization State of Plasma-Induced THz Waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Babushkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Vaičaitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Demircan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Skupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 Conference on Lasers and Electro-Optics Europe & European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Munich, Germany. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEO/Europe-EQEC65582.2025.11111565⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05247771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionization-induced THz emission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Skupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajar Alirazaee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ihar Babushkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bergé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MTSA 2024 - 6th International Symposium on Microwave/THz Science and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04625039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Air Photonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Skupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 Conference on Lasers and Electro-Optics Europe &amp; European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Munich, Germany. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEO/Europe-EQEC57999.2023.10232768⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying Terahertz Conical Emission by a Two-color Laser-based Air Plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Stathopulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rasmussen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Nagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Skupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO: Science and Innovations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, San Jose, United States. pp.SF3I.6, </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/CLEO_SI.2023.SF3I.6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04485046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale modelling of HHG and its applications for phase-matching optimisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Vábek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Catoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Skupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ondrej Finke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Jurkovicova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATTO 9 - 9th International Conference on Attosecond Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Jeju, South Korea. pp.TuP-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04431311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect Of A Deformable Mirror On THz Wave Production By Laser-Created Air Plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Stathopulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Skupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bergé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Infrared, Millimeter, and Terahertz Waves (IRMMW-THz)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Delft, Netherlands. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IRMMW-THz50927.2022.9896003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03771686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale model of HHG in gases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Vabek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Skupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Catoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Annual Workshop of the COST Action Attosecond Chemistry 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03872352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Absorption-limited XUV generation in noble gases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Finke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Vabek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Nevrkla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Bobrova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Hort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COFIL 2022 - 8th International Conference on Laser Filamentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Chania, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03771681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase-matched absorption-limited HHG using preionization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Finke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Vabek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Nevrkla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Bobrova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Hort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UP2022 - International Conference on Ultrafast Phenomena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Montreal, Canada. pp.Th4A.21, </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/UP.2022.Th4A.21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using airy beams for combined glass cutting and edge shaping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Ulrich Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Skupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE LASE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, San Francisco, United States. pp.5, </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2609576⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03630450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency-resolved Focal Spot Size Of A Two-color Air-plasma THz Beam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattias Rasmussen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Nagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Skupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Uhd Jepsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binbin Zhou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Infrared, Millimeter, and Terahertz Waves (IRMMW-THz)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Delft, Netherlands. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IRMMW-THz50927.2022.9938140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03771702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terahertz pulse generation by multi-color laser fields with linear vs. circular polarization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Stathopulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Tailliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Buožius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Babushkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Vaičaitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 Conference on Lasers and Electro-Optics Europe &amp; European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Munich (virtual), Germany. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEO/Europe-EQEC52157.2021.9542046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03363504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining glass cutting and edge shaping by using optical Airy beams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Ulrich Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Skupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laser Applications Conference (LAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Optica Virtual Event, United States. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/LAC.2021.LW3B.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03372782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cutting of glass with an Airy Beam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J U Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Skupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Advanced Laser Technologies (ALT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Moscow, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03363488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Airy beam enables single pass curved in-volume modifications and cutting of borosilicate glass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Ulrich Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Skupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 Conference on Lasers and Electro-Optics Europe &amp; European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Munich (virtual), Germany. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEO/Europe-EQEC52157.2021.9542323⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03363500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broadband THz radiation from fs laser induced gas plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Skupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Optics and Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02989789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas Plasma based THz sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Skupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference Foundations &amp; Advances in Nonlinear Science and 5th International Symposium Advances in Nonlinear Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Minsk, Belarus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02989671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THz emissions by two-color filaments in air: Revisiting the wavelength scaling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. J Kaltenecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C Delagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Waikoloa Beach, United States. pp.NTu2B.1, </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/NLO.2019.NTu2B.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terahertz Wave Generation in Air by Femtosecond Optical Vortex Pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maksym Ivanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illia Thiele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Skupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danas Buozius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgilijus Vaicaitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 Conference on Lasers and Electro-Optics Europe &amp; European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Munich, Germany. pp.1-1, </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEOE-EQEC.2019.8873063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02327613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Air Laser-based TErahertz SpectroScopy of Explosives (ALTESSE) (Conference Presentation)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alisée Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Skupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Engelbrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Merlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electro-Optical Remote Sensing XIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Strasbourg, France. pp.11, </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2532306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02327552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vortex terahertz wave generation in air by femtosecond optical vortex pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maksym Ivanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illia Thiele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Skupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danas Buožius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terahertz Emitters, Receivers, and Applications X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, San Diego, United States. pp.9, </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2529247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02282663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structuring the three electric field components of light</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Maucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Skupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gardiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. G Hughes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 Conference on Lasers and Electro-Optics Europe &amp; European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Munich, Germany. pp.1-1, </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEOE-EQEC.2019.8871683⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02327610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaping the longitudinal electric field component of light</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Maucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Skupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gardiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ifan Hughes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complex Light and Optical Forces XIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, San Francisco, United States. pp.1093502, </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2512112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02083158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating the Interaction of fs Laser Pulses with Glass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Skupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Third International Computational Science and Engineering Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Doha, Qatar</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02400659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wavelength scaling of THz emissions by two-color filaments in air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. J Kaltenecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C Delagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 Conference on Lasers and Electro-Optics Europe &amp; European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Munich, Germany. pp.1-1, </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEOE-EQEC.2019.8872607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02327608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasmonic Resonances Affecting Terahertz Generation in Laser-Induced Gas-Plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. J. J Kaltenecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Thiele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binbin Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alisée Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgeniya Smetanina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 43rd International Conference on Infrared, Millimeter, and Terahertz Waves (IRMMW-THz)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Nagoya, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01924405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THz Emissions from Air-Plasmas Created by Mid-and Far-Infrared Two-Color Femtosecond Pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. González de Alaiza Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Thiele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Skupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO: Applications and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, San Jose, United States. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/CLEO_AT.2018.JTu2A.121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01795124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Plasmonic View on THz Emission from fs Laser induced Microplasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Skupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIT’s 4th Annual World Congress of Smart Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Osaka, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of THz Radiation from Mid-and Far-Infrared Two-Color Femtosecond Pulses in Air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alisée Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro González de Alaiza Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illia Thiele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Skupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Laser Physics Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Nottingham, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THz to far-IR supercontinua from laser driven gas plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Skupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Forum Lasers et Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Saint-Pierre d'Oléron France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01818378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resonant Effects in Terahertz Generation with Laser-Induced Gas Plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Thiele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Smetanina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Nuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TERA - 2018 3rd International Conference Terahertz and Microwave Radiation: Generation, Detection and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Nizhny Novgorod, Russia. pp.03011, </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/201819503011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01924407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards compact efficient fs-laser-induced THz sources from microplasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Thiele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Nuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P González de Alaiza Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Skupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lasers and Electro-Optics Europe &amp; European Quantum Electronics Conference (CLEO/Europe-EQEC, 2017 Conference on)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Munich, Germany. pp.235002 - 605, </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEOE-EQEC.2017.8086435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01671276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Terahertz radiation from laser-induced Micro-plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illia Thiele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Nuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Tikhonchuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 8ème Forum Lasers et Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fs-laser-induced microplasmas as efficient broadband terahertz sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illia Thiele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro González de Alaiza Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Nuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Skupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 9th International Workshop on Microplasmas (IWM 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Garmisch-Partenkirchen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01545540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the pump wavelength in THz emissions by two-color femtosecond laser filaments in air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P González de Alaiza Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Déchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Thiele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Babushkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lasers and Electro-Optics Europe &amp; European Quantum Electronics Conference (CLEO/Europe-EQEC, 2017 Conference on)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Munich, Germany. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEOE-EQEC.2017.8087494⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01671258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-organization of light in media with competing nonlocal nonlinearities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Maucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pohl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Skupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wieslaw Krolikowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 12th Conference Integrated Optics-Sensors, Sensing Structures and Methods – IOS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Szczyrk, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01545533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Higher Order Kerr Terms vs. Plasma: Saturation of the Nonlinear Refractive Index</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Koehler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Lorin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chelkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Plasma Physics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, York, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-Color fs-Laser-Induced Microplasmas: From Point-Like THz Sources to Forward Emission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illia Thiele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Nuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro González de Alaiza Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Skupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Laser Physics Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Kazan, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01738733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suitability of the unidirectional approach for describing laser-driven terahertz emission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Déchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P González de Alaiza Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Thiele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Skupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lasers and Electro-Optics Europe &amp; European Quantum Electronics Conference (CLEO/Europe-EQEC, 2017 Conference on)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Munich, Germany. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEOE-EQEC.2017.8087725⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01671285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THz Emission from Laser Induced Gas Plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Skupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Nonlinear Phenomena in Strong Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Hannover, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01545529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating THz Emission from fs Laser Induced Gas Plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Skupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Second International Computational Science and Engineering Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Doha, Qatar</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structured light as a versatile photonic tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Skupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 6th International Conference on Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Kuching, Malaysia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01291936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous spatial and temporal focusing: A route towards confined nonlinear materials processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Kammel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus Bergner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Skupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laser-based Micro- and Nanoprocessing X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, San Francisco, CA, United States. pp.97360T, </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2209540⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01291931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terahertz Radiation from Laser Induced Plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illia Thiele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Skupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Nuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Davoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Optics, Photonics and its Applications (ICOPA4)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Pessac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01545493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling Laser Matter Interaction with Tightly Focused Laser Pulses in Electromagnetic Codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illia Thiele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Skupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Nuter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High-Intensity Lasers and High-Field Phenomena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Long Beach, CA, United States. pp.HS2B.3, </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/HILAS.2016.HS2B.3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01291934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser structuration of dielectric materials by a train of femtosecond pulses through cumulative effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Smetanina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Caulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Chimier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Skupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bourgeade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COLA 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Cairns, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Picosecond Laser Filamentation in Air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Polynkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Schmitt-Sody</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heiko Kurz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Skupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Kauai, Hawaii, United States. </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/NLO.2015.NTh1A.6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01182319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrabroadband spectroscopy for security applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Engelbrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Bergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Skupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. U. Jepsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Infrared, Millimeter, and Terahertz Waves</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Hong Kong, China. pp.FS-62, </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IRMMW-THz.2015.7327469⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of burst mode on transparent materials processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Javaux Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Mishchik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Dematteo-Caulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Skupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Chimier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laser-based Micro- and Nanoprocessing IX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, San Francisco, United States. pp.93510M, </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2079677⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01133734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrashort pulse laser cutting of glass by controlled fracture propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Mishchik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Javaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Dematteo-Caulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Skupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Chimier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 7th International Congress on Laser Advanced Materials Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Kitakyushu, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01182098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Material Processing by fs Laser Pulse Trains: Experiments vs. Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Dematteo Caulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Chimier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Skupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bourgeade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Mishchik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th ANNUAL INTERNATIONAL LASER PHYSICS WORKSHOP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Shanghai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01183006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Organisation in Optical Media with Competing Nonlinearities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Maucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Gardiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I G Hughes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Krolikowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Pohl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th ANNUAL INTERNATIONAL LASER PHYSICS WORKSHOP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Shanghai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01183007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increasing laser-driven THz emission with sawtooth pulse profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P González de Alaiza Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Babushkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Bergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Skupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Cabrera-Granado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Quantum Electronics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Munich, Germany. pp.EE_2_5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transient waveguiding effects during glass processing by bursts of ultrashort laser pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Mishchik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Javaux Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Dematteo Caulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Skupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Chimier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Lasers and Electro-Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Munich, Germany. pp.CM_P_21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling dielectric material modifications by trains of fs laser pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Dematteo Caulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Chimier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Skupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bourgeade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Mishchik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Lasers and Electro-Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Munich, Germany. pp.CM_5a_1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling few-cycle shadowgraphy of laser-wakefield accelerators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Siminos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Skupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Sävert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason M. Cole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.P.D Mangles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europhys. Conf. Abstr.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01182315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Picosecond laser filamentation in air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Schmitt-Sody</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heiko Kurz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Bergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Skupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Polynkin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Quantum Electronics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Munich, Germany. pp.EE_P_1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femtosecond laser cutting of glass by controlled fracture propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Mishchik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Javaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Dematteo-Caulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Skupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Chimier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers and Electro-Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, San Jose, United States. </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/CLEO_AT.2015.AM1K.3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01182090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlocal nonlinear dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Skupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Frontiers in Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Doha, Qatar</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01077135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-intensity laser matter interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Skupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Methods and Models in Laser Filamentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01077134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THz and far-infrared radiation from ionizing multi-color pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Cabrera-Granado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yxing Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Koehler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ihar Babushkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Laser Physics Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Sofia, Bulgaria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01077137v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modular multiscale approach to modelling high-harmonic generation in gases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Vábek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tadeáš Němec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Skupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Catoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05247834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Universal properties of locally generated terahertz waveforms from polarization-controlled two- and multi-color ionizing fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Alirezaee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Skupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Vaicaitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Demircan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Babushkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04625037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId371"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CDF1F5B3"/>
+    <w:nsid w:val="104B8CC1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stefan-skupin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9215-1150" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/156126745" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/skupin_s_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/62650698" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/B-9092-2009" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05247779v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Alirezaee" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Skupin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vaicaitis" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Demircan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Babushkin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/dj4k-q4x2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953390v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Picot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. V&#225;bek" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. N&#283;mec" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Constant" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.111.023110" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336305v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Diaz Rivas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ouahioune" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hoff" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Perez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.572691" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625038v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Stathopulos" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binbin Zhou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter U. Jepsen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Berg&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.6.043274" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400026v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Niehaus" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Prost" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Loriot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck L&#233;pine" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3CP05805K" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254777v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Azamoum" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Alexander Becker" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Keppler" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Duchateau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41377-024-01444-y" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920159v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Constant" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Compagnon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjs/s11734-022-00748-7" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813873v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sohr" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Ulrich Thomas" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjs/s11734-022-00672-w" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872394v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjs/s11734-022-00671-x" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485350v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berg&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.511920" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009606v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattias Rasmussen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Nagy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.482995" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148440v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Talbi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Zhou" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jepsen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Courjaud" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/acdc4c" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494880v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Prost" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Loriot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Compagnon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0082593" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583906v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Finke" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J V&#225;bek" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Nevrkla" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Bobrova" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Hort" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-11313-6" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588677v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihar Babushkin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;lvaro Jim&#233;nez Gal&#225;n" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ricardo Cardoso de Andrade" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Husakou" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Morales" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41567-022-01505-2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155712v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.423788" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442239v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.442519" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503521v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. B. Schwab" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Siminos" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Heinemann" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ullmann" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Karbstein" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevAccelBeams.23.032801" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901363v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tailliez" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Stathopulos" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Buo&#382;ius" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/abb863" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157525v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maksym Ivanov" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Illia Thiele" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danas Buo&#382;ius" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.44.003889" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071167v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nguyen" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. J Kaltenecker" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Delagnes" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cormier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.44.001488" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148520v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Engelbrecht" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Nguyen" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/126/24001" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886649v2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Maucher" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. A. Gardiner" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. G. G Hughes" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/aaf711" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737961v2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Thiele" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Smetanina" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Nuter" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/optica.5.001617" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818373v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alis&#233;e Nguyen" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Gonz&#225;lez de Alaiza Mart&#237;nez" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.97.063839" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01754802v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Gonz&#225;lez de Alaiza Mart&#237;nez" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Thiele" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Berg&#233;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/aaa470" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848825v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gonz&#225;lez de Alaiza Mart&#237;nez" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Duchateau" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chimier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.98.043849" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690619v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.120.163903" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560999v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Maucher" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Pohl" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Krolikowski" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/odps-2017-0003" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545413v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J D&#233;chard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.25.004720" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671239v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mishchik" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Beuton" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dematteo Caulier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.25.033271" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671235v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2399-6528/aa8cfe" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545465v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Nuter" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.96.053814" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223133v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.116.163902" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254377v2" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Schmitt-Sody" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kurz" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Polynkin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/18/9/093005" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235351v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2016.06.004" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365543v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Nuter" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Bousquet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Tikhonchuk" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.94.063202" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321979v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Mishchik" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Javaux L&#233;ger" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Dematteo Caulier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Chimier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2961/jlmn.2016.01.0012" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207059v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Siminos" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A S&#228;vert" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason M. Cole" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.P.D Mangles" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0741-3335/58/6/065004" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182327v2" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Schnell" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.115.055002" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152213v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Babushkin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Cabrera-Granado" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.114.183901" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186699v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Dematteo Caulier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Mishchik" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Chimier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bourgeade" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4935119" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119163v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Cabrera-Granado" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yxing Chen" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/17/2/023060" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076943v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Rolle" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.90.023834" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076900v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Kammel" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Ackermann" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Thomas" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg G&#246;tte" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/lsa.2014.50" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05247806v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan V&#225;bek" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamas Nemec" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Catoire" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05444181v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takumi Fukuda" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R Bacon" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Cardi" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JSAPO.2025.9a_N204_5" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457557v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.R. Bacon" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatsunosuke Hanano" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz61557.2025.11319695" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05247771v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vai&#269;aitis" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC65582.2025.11111565" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05247751v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Vabek" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tade&#225;&#353; N&#283;mec" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3056581" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625039v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar Alirazaee" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254769v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC57999.2023.10232768" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485046v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rasmussen" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Nagy" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_SI.2023.SF3I.6" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431311v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ondrej Finke" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Jurkovicova" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771686v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz50927.2022.9896003" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872352v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vabek" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771681v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Hort" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630450v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2609576" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778325v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/UP.2022.Th4A.21" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771702v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Uhd Jepsen" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz50927.2022.9938140" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363504v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC52157.2021.9542046" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372782v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Hoppe" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/LAC.2021.LW3B.1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363488v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J U Thomas" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363500v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC52157.2021.9542323" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989671v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989789v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327610v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gardiner" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. G Hughes" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-EQEC.2019.8871683" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083158v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Maucher" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gardiner" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ifan Hughes" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2512112" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282663v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2529247" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327613v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danas Buozius" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgilijus Vaicaitis" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-EQEC.2019.8873063" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327552v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Engelbrecht" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Merlat" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2532306" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265557v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C Delagnes" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/NLO.2019.NTu2B.1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400659v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327608v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-EQEC.2019.8872607" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795124v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_AT.2018.JTu2A.121" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882284v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739615v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818378v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924407v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201819503011" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924405v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. J. J Kaltenecker" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeniya Smetanina" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739004v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bousquet" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Tikhonchuk" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545540v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739607v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Guichard" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Koehler" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Lorin" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chelkowski" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545533v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pohl" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wieslaw Krolikowski" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671258v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-EQEC.2017.8087494" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738733v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671285v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-EQEC.2017.8087725" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545529v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739507v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671276v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-EQEC.2017.8086435" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291936v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545493v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Davoine" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291934v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/HILAS.2016.HS2B.3" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291931v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Bergner" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2209540" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133734v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Javaux L&#233;ger" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Dematteo-Caulier" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2079677" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205552v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wang" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. U. Jepsen" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz.2015.7327469" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182098v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Javaux" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183006v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205532v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205522v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183007v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Gardiner" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I G Hughes" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182315v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205517v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205539v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heiko Kurz" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182090v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_AT.2015.AM1K.3" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199899v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Smetanina" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Caulier" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182319v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/NLO.2015.NTh1A.6" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077137v2" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077134v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077135v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05247834v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625037v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stefan-skupin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9215-1150" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/156126745" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/skupin_s_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/62650698" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/B-9092-2009" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953390v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Picot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. V&#225;bek" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. N&#283;mec" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Skupin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Constant" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.111.023110" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05247779v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Alirezaee" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vaicaitis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Demircan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Babushkin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/dj4k-q4x2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336305v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Diaz Rivas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ouahioune" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hoff" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Perez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.572691" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254777v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Azamoum" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Alexander Becker" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Keppler" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Duchateau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41377-024-01444-y" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625038v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Stathopulos" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binbin Zhou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter U. Jepsen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Berg&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.6.043274" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400026v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Niehaus" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Prost" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Loriot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck L&#233;pine" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3CP05805K" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148440v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Talbi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Zhou" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jepsen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Courjaud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/acdc4c" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920159v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Constant" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Compagnon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjs/s11734-022-00748-7" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813873v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sohr" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Ulrich Thomas" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjs/s11734-022-00672-w" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872394v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjs/s11734-022-00671-x" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485350v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berg&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.511920" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009606v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattias Rasmussen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Nagy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.482995" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588677v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihar Babushkin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;lvaro Jim&#233;nez Gal&#225;n" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ricardo Cardoso de Andrade" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Husakou" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Morales" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41567-022-01505-2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494880v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Prost" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Loriot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Compagnon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0082593" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583906v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Finke" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J V&#225;bek" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Nevrkla" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Bobrova" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Hort" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-11313-6" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155712v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.423788" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442239v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.442519" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503521v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. B. Schwab" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Siminos" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Heinemann" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ullmann" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Karbstein" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevAccelBeams.23.032801" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901363v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tailliez" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Stathopulos" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Buo&#382;ius" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/abb863" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886649v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Maucher" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. A. Gardiner" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. G. G Hughes" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/aaf711" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157525v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maksym Ivanov" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Illia Thiele" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danas Buo&#382;ius" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.44.003889" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071167v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nguyen" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. J Kaltenecker" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Delagnes" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cormier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.44.001488" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148520v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Engelbrecht" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Nguyen" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/126/24001" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690619v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.120.163903" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737961v2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Thiele" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Smetanina" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Nuter" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/optica.5.001617" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01754802v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Gonz&#225;lez de Alaiza Mart&#237;nez" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Thiele" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Berg&#233;" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/aaa470" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818373v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alis&#233;e Nguyen" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Gonz&#225;lez de Alaiza Mart&#237;nez" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.97.063839" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848825v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gonz&#225;lez de Alaiza Mart&#237;nez" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Duchateau" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chimier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.98.043849" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560999v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Maucher" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Pohl" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Krolikowski" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/odps-2017-0003" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545413v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J D&#233;chard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.25.004720" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671239v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mishchik" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Beuton" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dematteo Caulier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.25.033271" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671235v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2399-6528/aa8cfe" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545465v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Nuter" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.96.053814" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321979v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Mishchik" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Javaux L&#233;ger" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Dematteo Caulier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Chimier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2961/jlmn.2016.01.0012" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207059v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Siminos" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A S&#228;vert" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason M. Cole" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.P.D Mangles" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0741-3335/58/6/065004" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223133v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.116.163902" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254377v2" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Schmitt-Sody" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kurz" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Polynkin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/18/9/093005" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235351v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2016.06.004" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365543v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Nuter" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Bousquet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Tikhonchuk" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.94.063202" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182327v2" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Schnell" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.115.055002" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152213v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Babushkin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Cabrera-Granado" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.114.183901" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186699v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Dematteo Caulier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Mishchik" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Chimier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bourgeade" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4935119" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119163v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Cabrera-Granado" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yxing Chen" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/17/2/023060" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076943v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Rolle" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.90.023834" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076900v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Kammel" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Ackermann" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Thomas" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg G&#246;tte" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/lsa.2014.50" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05247751v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Vabek" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Catoire" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tade&#225;&#353; N&#283;mec" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3056581" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05247806v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan V&#225;bek" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamas Nemec" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457557v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Cardi" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.R. Bacon" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatsunosuke Hanano" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz61557.2025.11319695" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05444181v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takumi Fukuda" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R Bacon" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JSAPO.2025.9a_N204_5" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05247771v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vai&#269;aitis" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC65582.2025.11111565" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625039v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar Alirazaee" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254769v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC57999.2023.10232768" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485046v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rasmussen" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Nagy" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_SI.2023.SF3I.6" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431311v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ondrej Finke" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Jurkovicova" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771686v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz50927.2022.9896003" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872352v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vabek" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771681v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Hort" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778325v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/UP.2022.Th4A.21" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630450v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2609576" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771702v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Uhd Jepsen" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz50927.2022.9938140" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363504v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC52157.2021.9542046" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372782v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Hoppe" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/LAC.2021.LW3B.1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363488v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J U Thomas" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363500v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC52157.2021.9542323" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989789v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989671v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265557v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C Delagnes" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/NLO.2019.NTu2B.1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327613v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danas Buozius" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgilijus Vaicaitis" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-EQEC.2019.8873063" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327552v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Engelbrecht" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Merlat" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2532306" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282663v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2529247" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327610v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gardiner" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. G Hughes" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-EQEC.2019.8871683" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083158v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Maucher" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gardiner" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ifan Hughes" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2512112" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400659v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327608v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-EQEC.2019.8872607" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924405v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. J. J Kaltenecker" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeniya Smetanina" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795124v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_AT.2018.JTu2A.121" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739615v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882284v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818378v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924407v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201819503011" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671276v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-EQEC.2017.8086435" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739004v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bousquet" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Tikhonchuk" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545540v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671258v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-EQEC.2017.8087494" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545533v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pohl" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wieslaw Krolikowski" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739607v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Guichard" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Koehler" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Lorin" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chelkowski" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738733v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671285v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-EQEC.2017.8087725" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545529v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739507v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291936v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291931v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Bergner" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2209540" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545493v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Davoine" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291934v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/HILAS.2016.HS2B.3" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199899v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Smetanina" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Caulier" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182319v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heiko Kurz" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/NLO.2015.NTh1A.6" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205552v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wang" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. U. Jepsen" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz.2015.7327469" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133734v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Javaux L&#233;ger" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Dematteo-Caulier" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2079677" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182098v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Javaux" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183006v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183007v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Gardiner" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I G Hughes" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205532v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205522v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205517v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182315v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205539v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182090v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_AT.2015.AM1K.3" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077135v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077134v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077137v2" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05247834v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625037v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>