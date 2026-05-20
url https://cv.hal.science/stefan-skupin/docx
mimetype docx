--- v1 (2026-04-30)
+++ v2 (2026-05-20)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:128.42809364548px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Stefan Skupin </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">stefan-skupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9215-1150</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">156126745</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> arXiv : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">skupin_s_1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">62650698</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B-9092-2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (45)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymmetric polarization gating for spectral tuning and temporal confinement of high-order harmonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Picot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Vábek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Němec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Skupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Constant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 111 (2), pp.023110. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.111.023110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04953390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Universal properties of locally generated terahertz waveforms from polarization-controlled two- and multicolor ionizing fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Alirezaee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Skupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Vaicaitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Demircan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Babushkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 7 (3), pp.033057. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/dj4k-q4x2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05247779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of oblique reflections on the generation of isolated attosecond pulses by polarization gating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Picot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Diaz Rivas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ouahioune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Hoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 50 (21), pp.6738. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.572691⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05336305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical Probing of Ultrafast Laser-Induced Solid-to-Overdense-Plasma Transitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmina Azamoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georg Alexander Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Keppler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Skupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Light: Science and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 13, pp.109. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41377-024-01444-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254777v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waveshape of THz radiation produced by two-color laser-induced air plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Stathopulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Skupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binbin Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter U. Jepsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bergé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 6, pp.043274. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevResearch.6.043274⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04625038v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THz to far-infrared spectra of the known crystal polymorphs of Phenylalanine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Niehaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Loriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 26 (9), pp.7329-7334. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D3CP05805K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04400026v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote terahertz spectroscopy from extended two-color plasma filaments: The ALTESSE 2 project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Talbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Jepsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Skupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Courjaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPL - Europhysics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 143 (1), pp.10001. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1209/0295-5075/acdc4c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Air-photonics based terahertz source and detection system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Loriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Constant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Compagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 232 (13), pp.2157-2166. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjs/s11734-022-00748-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03920159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All-round: combining laser cutting and edge shaping of glass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Ulrich Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Skupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 232 (13), pp.2253-2264. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjs/s11734-022-00672-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03813873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Raman-delayed nonlinearity for elliptically polarized ultrashort optical pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Stathopulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Skupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bergé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 232 (13), pp.2285-2292. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjs/s11734-022-00671-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03872394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terahertz pulse generation by multi-color laser fields with linear versus circular polarization: erratum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Stathopulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Skupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bergé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 48 (24), pp.6524. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.511920⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04485350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency-resolved characterization of broadband two-color air-plasma terahertz beam profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattias Rasmussen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Nagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Skupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Stathopulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 31 (6), pp.9287. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.482995⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04009606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All-optical attoclock for imaging tunnelling wavepackets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ihar Babushkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Álvaro Jiménez Galán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ricardo Cardoso de Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Husakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Morales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 18, pp.417-422. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41567-022-01505-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03588677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Air-photonics terahertz platform with versatile micro-controller based interface and data acquisition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Loriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Constant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Compagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Scientific Instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 93, pp.033004. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0082593⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03494880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase-matched high-order harmonic generation in pre-ionized noble gases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Finke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Vábek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Nevrkla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Bobrova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Hort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12, pp.7715. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-022-11313-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03583906v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaping convex edges in borosilicate glass by single pass perforation with an Airy beam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Ulrich Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Skupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 46, pp.2529-2532. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.423788⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03155712v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terahertz pulse generation by multi-color laser fields with linear versus circular polarization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Stathopulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Skupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bergé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 46 (23), pp.5906. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.442519⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03442239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualization of relativistic laser pulses in underdense plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. B. Schwab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Siminos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Heinemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ullmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Karbstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Accelerators and Beams</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 23 (3), pp.032801. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevAccelBeams.23.032801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02503521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terahertz pulse generation by two-color laser fields with circular polarization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Tailliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Stathopulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Skupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Buožius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Babushkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 22 (10), pp.103038. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1367-2630/abb863⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02901363v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An intuitive approach to structuring the three polarization components of light</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Maucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Skupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. A. Gardiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. G. G Hughes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 21 (1), pp.013032. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1367-2630/aaf711⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01886649v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intensity modulated terahertz vortex wave generation in air plasma by two-color femtosecond laser pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maksym Ivanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illia Thiele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Skupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danas Buožius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 44, pp.3889. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.44.003889⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wavelength scaling of terahertz pulse energies delivered by two-color air plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. J Kaltenecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Delagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cormier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 44 (6), pp.1488. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.44.001488⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02071167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terahertz spectroscopy from air plasmas created by two-color femtosecond laser pulses: The ALTESSE project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. J Kaltenecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Engelbrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Skupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPL - Europhysics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 126, pp.24001. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1209/0295-5075/126/24001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02148520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creating Complex Optical Longitudinal Polarization Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Maucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Skupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. A. Gardiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. G. G Hughes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 120, pp.163903. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.120.163903⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01690619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terahertz emission from laser-driven gas-plasmas: a plasmonic point of view</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Thiele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Smetanina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Nuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 5 (12), pp.1617. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/optica.5.001617⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737961v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THz field engineering in two-color femtosecond filaments using chirped and delayed laser pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P González de Alaiza Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Thiele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Skupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Bergé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 20 (3), pp.033026. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1367-2630/aaa470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01754802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broadband terahertz radiation from two-color mid- and far-infrared laser filaments in air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alisée Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro González de Alaiza Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illia Thiele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Skupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bergé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 97 (6), </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.97.063839⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01818373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxwell-consistent, symmetry-and energy-preserving solutions for ultrashort laser pulse propagation beyond the paraxial approximation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. González de Alaiza Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chimier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Nuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Thiele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 98, pp.043849. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.98.043849⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01848825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pattern formation in the nonlinear Schrödinger equation with competing nonlocal nonlinearities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Maucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Pohl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Krolikowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Skupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Data Processing and Storage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 3, pp.13 - 19. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/odps-2017-0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01560999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral dynamics of THz pulses generated by two-color laser filaments in air: the role of Kerr nonlinearities and pump wavelength</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro González de Alaiza Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Déchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illia Thiele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ihar Babushkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 25 (5), pp.4720-4740. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.25.004720⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01545413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved laser glass cutting by spatio-temporal control of energy deposition using bursts of femtosecond pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Mishchik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Beuton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Dematteo Caulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Skupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chimier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 25 (26), </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.25.033271⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01671239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validity of the unidirectional propagation model: application to laser-driven terahertz emission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Déchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P González de Alaiza Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Thiele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Skupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1 (5), pp.55009 - 55009. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2399-6528/aa8cfe⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01671235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broadband terahertz emission from two-color femtosecond-laser-induced microplasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illia Thiele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro González de Alaiza Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Nuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Bergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 96, pp.053814. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.96.053814⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01545465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrashort Pulse Laser Cutting of Glass by Controlled Fracture Propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantin Mishchik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Javaux Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Dematteo Caulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Skupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Chimier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Laser Micro/Nanoengineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11 (1), pp.12. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2961/jlmn.2016.01.0012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling ultrafast shadowgraphy in laser-plasma interaction experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Siminos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Skupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Sävert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason M. Cole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.P.D Mangles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 58, pp.065004. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0741-3335/58/6/065004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01207059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-organization of light in optical media with competing nonlinearities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Maucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Pohl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Skupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Krolikowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 116, pp.163902. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.116.163902⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01223133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Picosecond laser filamentation in air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Schmitt-Sody</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Kurz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Bergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Skupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Polynkin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18 (9), pp.093005. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1367-2630/18/9/093005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01254377v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boundary conditions for arbitrarily shaped and tightly focused laser pulses in electromagnetic codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illia Thiele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Skupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Nuter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 321, pp.1110. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcp.2016.06.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01235351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theory of terahertz emission from femtosecond-laser-induced micro-plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Thiele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Nuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Tikhonchuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Skupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.94.063202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01365543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct Observation of the Injection Dynamics of a Laser Wakefield Accelerator Using Few-Femtosecond Shadowgraphy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Sävert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.P.D Mangles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Schnell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Siminos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason M. Cole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 115, pp.055002. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.115.055002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01182327v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boosting terahertz generation in laser-field ionized gases using a sawtooth wave shape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P González de Alaiza Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Babushkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Bergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Skupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Cabrera-Granado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 114, pp.183901. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.114.183901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01152213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femtosecond laser pulse train interaction with dielectric materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Dematteo Caulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Mishchik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Chimier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Skupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bourgeade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 107, pp.181110. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4935119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral self-action of THz emission from ionizing two-color laser pulses in gases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Cabrera-Granado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yxing Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ihar Babushkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Skupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 17 (2), pp.023060. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1367-2630/17/2/023060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01119163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filamentation of ultrashort laser pulses in silica glass and KDP crystals: A comparative study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Rolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Skupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 90, pp.023834. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.90.023834⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01076943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing precision in fs-laser material processing by simultaneous spatial and temporal focusing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Kammel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Götte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Skupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Light: Science and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 3, pp.e169. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/lsa.2014.50⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01076900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (65)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Updates on multiscale modular approach to modelling high-harmonic generation in gases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Vabek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Skupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Catoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tadeáš Němec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compact Radiation Sources from EUV to Gamma-rays: Development and Applications II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Prague, Czech Republic. pp.7, </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.3056581⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05247751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Update on the Modular Multiscale Approach (MMA) to simulate high harmonic generation in gases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Vábek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamas Nemec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Skupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Catoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Attosecond Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Lund, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05247806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra-broadband THz emission from one- and two-Color laser-induced microplasmas at high repetition rate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Skupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.R. Bacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatsunosuke Hanano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRMMW-THz 2025 - 50th International Conference on Infrared, Millimeter and Terahertz Waves</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Helsinki, Finland. pp.1-2, </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IRMMW-THz61557.2025.11319695⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05457557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-Color Laser-Induced Microplasma THz Radiation at MHz Repetition Rate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takumi Fukuda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David R Bacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Skupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JSAP-Optica Joint Symposia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Nagoya, Japan. pp.9a_N204_5, </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JSAPO.2025.9a_N204_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05444181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlling the Polarization State of Plasma-Induced THz Waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Babushkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Vaičaitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Demircan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Skupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 Conference on Lasers and Electro-Optics Europe & European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Munich, Germany. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEO/Europe-EQEC65582.2025.11111565⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05247771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionization-induced THz emission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Skupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajar Alirazaee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ihar Babushkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bergé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MTSA 2024 - 6th International Symposium on Microwave/THz Science and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04625039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Air Photonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Skupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 Conference on Lasers and Electro-Optics Europe &amp; European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Munich, Germany. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEO/Europe-EQEC57999.2023.10232768⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying Terahertz Conical Emission by a Two-color Laser-based Air Plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Stathopulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rasmussen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Nagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Skupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO: Science and Innovations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, San Jose, United States. pp.SF3I.6, </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/CLEO_SI.2023.SF3I.6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04485046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale modelling of HHG and its applications for phase-matching optimisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Vábek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Catoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Skupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ondrej Finke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Jurkovicova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATTO 9 - 9th International Conference on Attosecond Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Jeju, South Korea. pp.TuP-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04431311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect Of A Deformable Mirror On THz Wave Production By Laser-Created Air Plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Stathopulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Skupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bergé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Infrared, Millimeter, and Terahertz Waves (IRMMW-THz)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Delft, Netherlands. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IRMMW-THz50927.2022.9896003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03771686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale model of HHG in gases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Vabek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Skupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Catoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Annual Workshop of the COST Action Attosecond Chemistry 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03872352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Absorption-limited XUV generation in noble gases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Finke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Vabek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Nevrkla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Bobrova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Hort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COFIL 2022 - 8th International Conference on Laser Filamentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Chania, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03771681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase-matched absorption-limited HHG using preionization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Finke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Vabek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Nevrkla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Bobrova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Hort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UP2022 - International Conference on Ultrafast Phenomena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Montreal, Canada. pp.Th4A.21, </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/UP.2022.Th4A.21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using airy beams for combined glass cutting and edge shaping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Ulrich Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Skupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE LASE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, San Francisco, United States. pp.5, </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2609576⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03630450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency-resolved Focal Spot Size Of A Two-color Air-plasma THz Beam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattias Rasmussen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Nagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Skupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Uhd Jepsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binbin Zhou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Infrared, Millimeter, and Terahertz Waves (IRMMW-THz)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Delft, Netherlands. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IRMMW-THz50927.2022.9938140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03771702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terahertz pulse generation by multi-color laser fields with linear vs. circular polarization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Stathopulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Tailliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Buožius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Babushkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Vaičaitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 Conference on Lasers and Electro-Optics Europe &amp; European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Munich (virtual), Germany. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEO/Europe-EQEC52157.2021.9542046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03363504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining glass cutting and edge shaping by using optical Airy beams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Ulrich Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Skupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laser Applications Conference (LAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Optica Virtual Event, United States. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/LAC.2021.LW3B.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03372782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cutting of glass with an Airy Beam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J U Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Skupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Advanced Laser Technologies (ALT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Moscow, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03363488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Airy beam enables single pass curved in-volume modifications and cutting of borosilicate glass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Ulrich Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Skupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 Conference on Lasers and Electro-Optics Europe &amp; European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Munich (virtual), Germany. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEO/Europe-EQEC52157.2021.9542323⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03363500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broadband THz radiation from fs laser induced gas plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Skupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Optics and Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02989789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas Plasma based THz sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Skupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference Foundations &amp; Advances in Nonlinear Science and 5th International Symposium Advances in Nonlinear Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Minsk, Belarus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02989671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THz emissions by two-color filaments in air: Revisiting the wavelength scaling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. J Kaltenecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C Delagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Waikoloa Beach, United States. pp.NTu2B.1, </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/NLO.2019.NTu2B.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terahertz Wave Generation in Air by Femtosecond Optical Vortex Pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maksym Ivanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illia Thiele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Skupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danas Buozius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgilijus Vaicaitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 Conference on Lasers and Electro-Optics Europe &amp; European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Munich, Germany. pp.1-1, </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEOE-EQEC.2019.8873063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02327613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Air Laser-based TErahertz SpectroScopy of Explosives (ALTESSE) (Conference Presentation)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alisée Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Skupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Engelbrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Merlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electro-Optical Remote Sensing XIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Strasbourg, France. pp.11, </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2532306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02327552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vortex terahertz wave generation in air by femtosecond optical vortex pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maksym Ivanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illia Thiele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Skupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danas Buožius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terahertz Emitters, Receivers, and Applications X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, San Diego, United States. pp.9, </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2529247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02282663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structuring the three electric field components of light</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Maucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Skupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gardiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. G Hughes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 Conference on Lasers and Electro-Optics Europe &amp; European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Munich, Germany. pp.1-1, </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEOE-EQEC.2019.8871683⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02327610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaping the longitudinal electric field component of light</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Maucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Skupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gardiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ifan Hughes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complex Light and Optical Forces XIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, San Francisco, United States. pp.1093502, </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2512112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02083158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating the Interaction of fs Laser Pulses with Glass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Skupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Third International Computational Science and Engineering Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Doha, Qatar</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02400659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wavelength scaling of THz emissions by two-color filaments in air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. J Kaltenecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C Delagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 Conference on Lasers and Electro-Optics Europe &amp; European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Munich, Germany. pp.1-1, </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEOE-EQEC.2019.8872607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02327608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasmonic Resonances Affecting Terahertz Generation in Laser-Induced Gas-Plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. J. J Kaltenecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Thiele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binbin Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alisée Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgeniya Smetanina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 43rd International Conference on Infrared, Millimeter, and Terahertz Waves (IRMMW-THz)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Nagoya, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01924405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THz Emissions from Air-Plasmas Created by Mid-and Far-Infrared Two-Color Femtosecond Pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. González de Alaiza Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Thiele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Skupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO: Applications and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, San Jose, United States. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/CLEO_AT.2018.JTu2A.121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01795124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Plasmonic View on THz Emission from fs Laser induced Microplasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Skupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIT’s 4th Annual World Congress of Smart Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Osaka, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of THz Radiation from Mid-and Far-Infrared Two-Color Femtosecond Pulses in Air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alisée Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro González de Alaiza Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illia Thiele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Skupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Laser Physics Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Nottingham, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THz to far-IR supercontinua from laser driven gas plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Skupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Forum Lasers et Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Saint-Pierre d'Oléron France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01818378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resonant Effects in Terahertz Generation with Laser-Induced Gas Plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Thiele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Smetanina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Nuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TERA - 2018 3rd International Conference Terahertz and Microwave Radiation: Generation, Detection and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Nizhny Novgorod, Russia. pp.03011, </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/201819503011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01924407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards compact efficient fs-laser-induced THz sources from microplasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Thiele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Nuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P González de Alaiza Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Skupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lasers and Electro-Optics Europe &amp; European Quantum Electronics Conference (CLEO/Europe-EQEC, 2017 Conference on)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Munich, Germany. pp.235002 - 605, </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEOE-EQEC.2017.8086435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01671276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Terahertz radiation from laser-induced Micro-plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illia Thiele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Nuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Tikhonchuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 8ème Forum Lasers et Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fs-laser-induced microplasmas as efficient broadband terahertz sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illia Thiele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro González de Alaiza Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Nuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Skupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 9th International Workshop on Microplasmas (IWM 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Garmisch-Partenkirchen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01545540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the pump wavelength in THz emissions by two-color femtosecond laser filaments in air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P González de Alaiza Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Déchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Thiele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Babushkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lasers and Electro-Optics Europe &amp; European Quantum Electronics Conference (CLEO/Europe-EQEC, 2017 Conference on)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Munich, Germany. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEOE-EQEC.2017.8087494⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01671258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-organization of light in media with competing nonlocal nonlinearities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Maucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pohl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Skupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wieslaw Krolikowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 12th Conference Integrated Optics-Sensors, Sensing Structures and Methods – IOS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Szczyrk, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01545533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Higher Order Kerr Terms vs. Plasma: Saturation of the Nonlinear Refractive Index</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Koehler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Lorin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chelkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Plasma Physics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, York, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-Color fs-Laser-Induced Microplasmas: From Point-Like THz Sources to Forward Emission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illia Thiele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Nuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro González de Alaiza Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Skupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Laser Physics Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Kazan, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01738733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suitability of the unidirectional approach for describing laser-driven terahertz emission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Déchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P González de Alaiza Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Thiele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Skupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lasers and Electro-Optics Europe &amp; European Quantum Electronics Conference (CLEO/Europe-EQEC, 2017 Conference on)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Munich, Germany. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEOE-EQEC.2017.8087725⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01671285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THz Emission from Laser Induced Gas Plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Skupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Nonlinear Phenomena in Strong Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Hannover, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01545529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating THz Emission from fs Laser Induced Gas Plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Skupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Second International Computational Science and Engineering Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Doha, Qatar</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structured light as a versatile photonic tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Skupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 6th International Conference on Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Kuching, Malaysia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01291936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous spatial and temporal focusing: A route towards confined nonlinear materials processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Kammel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus Bergner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Skupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laser-based Micro- and Nanoprocessing X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, San Francisco, CA, United States. pp.97360T, </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2209540⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01291931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terahertz Radiation from Laser Induced Plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illia Thiele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Skupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Nuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Davoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Optics, Photonics and its Applications (ICOPA4)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Pessac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01545493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling Laser Matter Interaction with Tightly Focused Laser Pulses in Electromagnetic Codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illia Thiele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Skupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Nuter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High-Intensity Lasers and High-Field Phenomena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Long Beach, CA, United States. pp.HS2B.3, </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/HILAS.2016.HS2B.3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01291934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser structuration of dielectric materials by a train of femtosecond pulses through cumulative effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Smetanina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Caulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Chimier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Skupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bourgeade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COLA 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Cairns, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Picosecond Laser Filamentation in Air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Polynkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Schmitt-Sody</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heiko Kurz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Skupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Kauai, Hawaii, United States. </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/NLO.2015.NTh1A.6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01182319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrabroadband spectroscopy for security applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Engelbrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Bergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Skupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. U. Jepsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Infrared, Millimeter, and Terahertz Waves</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Hong Kong, China. pp.FS-62, </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IRMMW-THz.2015.7327469⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of burst mode on transparent materials processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Javaux Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Mishchik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Dematteo-Caulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Skupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Chimier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laser-based Micro- and Nanoprocessing IX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, San Francisco, United States. pp.93510M, </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2079677⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01133734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrashort pulse laser cutting of glass by controlled fracture propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Mishchik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Javaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Dematteo-Caulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Skupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Chimier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 7th International Congress on Laser Advanced Materials Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Kitakyushu, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01182098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Material Processing by fs Laser Pulse Trains: Experiments vs. Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Dematteo Caulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Chimier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Skupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bourgeade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Mishchik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th ANNUAL INTERNATIONAL LASER PHYSICS WORKSHOP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Shanghai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01183006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Organisation in Optical Media with Competing Nonlinearities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Maucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Gardiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I G Hughes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Krolikowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Pohl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th ANNUAL INTERNATIONAL LASER PHYSICS WORKSHOP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Shanghai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01183007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increasing laser-driven THz emission with sawtooth pulse profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P González de Alaiza Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Babushkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Bergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Skupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Cabrera-Granado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Quantum Electronics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Munich, Germany. pp.EE_2_5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transient waveguiding effects during glass processing by bursts of ultrashort laser pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Mishchik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Javaux Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Dematteo Caulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Skupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Chimier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Lasers and Electro-Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Munich, Germany. pp.CM_P_21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling dielectric material modifications by trains of fs laser pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Dematteo Caulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Chimier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Skupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bourgeade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Mishchik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Lasers and Electro-Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Munich, Germany. pp.CM_5a_1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling few-cycle shadowgraphy of laser-wakefield accelerators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Siminos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Skupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Sävert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason M. Cole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.P.D Mangles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europhys. Conf. Abstr.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01182315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Picosecond laser filamentation in air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Schmitt-Sody</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heiko Kurz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Bergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Skupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Polynkin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Quantum Electronics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Munich, Germany. pp.EE_P_1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femtosecond laser cutting of glass by controlled fracture propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Mishchik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Javaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Dematteo-Caulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Skupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Chimier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers and Electro-Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, San Jose, United States. </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/CLEO_AT.2015.AM1K.3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01182090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlocal nonlinear dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Skupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Frontiers in Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Doha, Qatar</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01077135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-intensity laser matter interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Skupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Methods and Models in Laser Filamentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01077134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THz and far-infrared radiation from ionizing multi-color pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Cabrera-Granado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yxing Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Koehler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ihar Babushkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Laser Physics Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Sofia, Bulgaria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01077137v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modular multiscale approach to modelling high-harmonic generation in gases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Vábek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tadeáš Němec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Skupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Catoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05247834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Universal properties of locally generated terahertz waveforms from polarization-controlled two- and multi-color ionizing fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Alirezaee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Skupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Vaicaitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Demircan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Babushkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04625037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId371"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:128.42809364548px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Stefan Skupin </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">stefan-skupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9215-1150</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">156126745</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> arXiv : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">skupin_s_1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">62650698</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=lEQtcuEAAAAJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B-9092-2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (45)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymmetric polarization gating for spectral tuning and temporal confinement of high-order harmonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Picot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Vábek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Němec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Skupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Constant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 111 (2), pp.023110. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.111.023110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04953390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Universal properties of locally generated terahertz waveforms from polarization-controlled two- and multicolor ionizing fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Alirezaee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Skupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Vaicaitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Demircan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Babushkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 7 (3), pp.033057. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/dj4k-q4x2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05247779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of oblique reflections on the generation of isolated attosecond pulses by polarization gating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Picot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Diaz Rivas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ouahioune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Hoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 50 (21), pp.6738. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.572691⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05336305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waveshape of THz radiation produced by two-color laser-induced air plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Stathopulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Skupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binbin Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter U. Jepsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bergé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 6, pp.043274. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevResearch.6.043274⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04625038v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THz to far-infrared spectra of the known crystal polymorphs of Phenylalanine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Niehaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Loriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 26 (9), pp.7329-7334. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D3CP05805K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04400026v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical Probing of Ultrafast Laser-Induced Solid-to-Overdense-Plasma Transitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmina Azamoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georg Alexander Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Keppler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Skupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Light: Science and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 13, pp.109. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41377-024-01444-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254777v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Air-photonics based terahertz source and detection system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Loriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Constant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Compagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 232 (13), pp.2157-2166. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjs/s11734-022-00748-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03920159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All-round: combining laser cutting and edge shaping of glass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Ulrich Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Skupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 232 (13), pp.2253-2264. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjs/s11734-022-00672-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03813873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Raman-delayed nonlinearity for elliptically polarized ultrashort optical pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Stathopulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Skupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bergé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 232 (13), pp.2285-2292. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjs/s11734-022-00671-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03872394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terahertz pulse generation by multi-color laser fields with linear versus circular polarization: erratum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Stathopulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Skupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bergé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 48 (24), pp.6524. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.511920⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04485350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency-resolved characterization of broadband two-color air-plasma terahertz beam profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattias Rasmussen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Nagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Skupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Stathopulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 31 (6), pp.9287. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.482995⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04009606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote terahertz spectroscopy from extended two-color plasma filaments: The ALTESSE 2 project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Talbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Jepsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Skupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Courjaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPL - Europhysics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 143 (1), pp.10001. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1209/0295-5075/acdc4c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Air-photonics terahertz platform with versatile micro-controller based interface and data acquisition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Loriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Constant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Compagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Scientific Instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 93, pp.033004. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0082593⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03494880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase-matched high-order harmonic generation in pre-ionized noble gases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Finke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Vábek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Nevrkla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Bobrova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Hort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12, pp.7715. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-022-11313-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03583906v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All-optical attoclock for imaging tunnelling wavepackets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ihar Babushkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Álvaro Jiménez Galán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ricardo Cardoso de Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Husakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Morales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 18, pp.417-422. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41567-022-01505-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03588677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaping convex edges in borosilicate glass by single pass perforation with an Airy beam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Ulrich Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Skupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 46, pp.2529-2532. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.423788⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03155712v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terahertz pulse generation by multi-color laser fields with linear versus circular polarization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Stathopulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Skupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bergé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 46 (23), pp.5906. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.442519⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03442239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualization of relativistic laser pulses in underdense plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. B. Schwab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Siminos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Heinemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ullmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Karbstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Accelerators and Beams</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 23 (3), pp.032801. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevAccelBeams.23.032801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02503521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terahertz pulse generation by two-color laser fields with circular polarization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Tailliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Stathopulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Skupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Buožius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Babushkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 22 (10), pp.103038. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1367-2630/abb863⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02901363v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intensity modulated terahertz vortex wave generation in air plasma by two-color femtosecond laser pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maksym Ivanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illia Thiele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Skupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danas Buožius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 44, pp.3889. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.44.003889⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wavelength scaling of terahertz pulse energies delivered by two-color air plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. J Kaltenecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Delagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cormier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 44 (6), pp.1488. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.44.001488⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02071167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terahertz spectroscopy from air plasmas created by two-color femtosecond laser pulses: The ALTESSE project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. J Kaltenecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Engelbrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Skupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPL - Europhysics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 126, pp.24001. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1209/0295-5075/126/24001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02148520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An intuitive approach to structuring the three polarization components of light</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Maucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Skupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. A. Gardiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. G. G Hughes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 21 (1), pp.013032. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1367-2630/aaf711⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01886649v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broadband terahertz radiation from two-color mid- and far-infrared laser filaments in air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alisée Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro González de Alaiza Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illia Thiele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Skupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bergé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 97 (6), </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.97.063839⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01818373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terahertz emission from laser-driven gas-plasmas: a plasmonic point of view</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Thiele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Smetanina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Nuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 5 (12), pp.1617. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/optica.5.001617⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737961v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THz field engineering in two-color femtosecond filaments using chirped and delayed laser pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P González de Alaiza Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Thiele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Skupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Bergé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 20 (3), pp.033026. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1367-2630/aaa470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01754802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxwell-consistent, symmetry-and energy-preserving solutions for ultrashort laser pulse propagation beyond the paraxial approximation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. González de Alaiza Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chimier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Nuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Thiele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 98, pp.043849. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.98.043849⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01848825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creating Complex Optical Longitudinal Polarization Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Maucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Skupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. A. Gardiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. G. G Hughes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 120, pp.163903. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.120.163903⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01690619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pattern formation in the nonlinear Schrödinger equation with competing nonlocal nonlinearities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Maucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Pohl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Krolikowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Skupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Data Processing and Storage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 3, pp.13 - 19. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/odps-2017-0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01560999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral dynamics of THz pulses generated by two-color laser filaments in air: the role of Kerr nonlinearities and pump wavelength</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro González de Alaiza Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Déchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illia Thiele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ihar Babushkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 25 (5), pp.4720-4740. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.25.004720⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01545413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved laser glass cutting by spatio-temporal control of energy deposition using bursts of femtosecond pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Mishchik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Beuton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Dematteo Caulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Skupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chimier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 25 (26), </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.25.033271⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01671239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validity of the unidirectional propagation model: application to laser-driven terahertz emission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Déchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P González de Alaiza Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Thiele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Skupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1 (5), pp.55009 - 55009. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2399-6528/aa8cfe⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01671235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broadband terahertz emission from two-color femtosecond-laser-induced microplasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illia Thiele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro González de Alaiza Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Nuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Bergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 96, pp.053814. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.96.053814⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01545465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-organization of light in optical media with competing nonlinearities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Maucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Pohl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Skupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Krolikowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 116, pp.163902. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.116.163902⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01223133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Picosecond laser filamentation in air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Schmitt-Sody</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Kurz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Bergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Skupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Polynkin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18 (9), pp.093005. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1367-2630/18/9/093005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01254377v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boundary conditions for arbitrarily shaped and tightly focused laser pulses in electromagnetic codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illia Thiele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Skupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Nuter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 321, pp.1110. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcp.2016.06.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01235351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theory of terahertz emission from femtosecond-laser-induced micro-plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Thiele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Nuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Tikhonchuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Skupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.94.063202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01365543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrashort Pulse Laser Cutting of Glass by Controlled Fracture Propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantin Mishchik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Javaux Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Dematteo Caulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Skupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Chimier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Laser Micro/Nanoengineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11 (1), pp.12. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2961/jlmn.2016.01.0012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling ultrafast shadowgraphy in laser-plasma interaction experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Siminos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Skupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Sävert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason M. Cole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.P.D Mangles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 58, pp.065004. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0741-3335/58/6/065004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01207059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boosting terahertz generation in laser-field ionized gases using a sawtooth wave shape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P González de Alaiza Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Babushkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Bergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Skupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Cabrera-Granado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 114, pp.183901. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.114.183901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01152213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct Observation of the Injection Dynamics of a Laser Wakefield Accelerator Using Few-Femtosecond Shadowgraphy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Sävert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.P.D Mangles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Schnell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Siminos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason M. Cole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 115, pp.055002. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.115.055002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01182327v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femtosecond laser pulse train interaction with dielectric materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Dematteo Caulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Mishchik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Chimier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Skupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bourgeade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 107, pp.181110. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4935119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral self-action of THz emission from ionizing two-color laser pulses in gases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Cabrera-Granado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yxing Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ihar Babushkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Skupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 17 (2), pp.023060. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1367-2630/17/2/023060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01119163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filamentation of ultrashort laser pulses in silica glass and KDP crystals: A comparative study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Rolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Skupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 90, pp.023834. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.90.023834⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01076943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing precision in fs-laser material processing by simultaneous spatial and temporal focusing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Kammel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Götte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Skupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Light: Science and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 3, pp.e169. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/lsa.2014.50⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01076900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (65)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Update on the Modular Multiscale Approach (MMA) to simulate high harmonic generation in gases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Vábek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamas Nemec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Skupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Catoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Attosecond Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Lund, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05247806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-Color Laser-Induced Microplasma THz Radiation at MHz Repetition Rate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takumi Fukuda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David R Bacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Skupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JSAP-Optica Joint Symposia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Nagoya, Japan. pp.9a_N204_5, </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JSAPO.2025.9a_N204_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05444181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra-broadband THz emission from one- and two-Color laser-induced microplasmas at high repetition rate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Skupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.R. Bacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatsunosuke Hanano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRMMW-THz 2025 - 50th International Conference on Infrared, Millimeter and Terahertz Waves</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Helsinki, Finland. pp.1-2, </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IRMMW-THz61557.2025.11319695⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05457557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlling the Polarization State of Plasma-Induced THz Waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Babushkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Vaičaitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Demircan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Skupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 Conference on Lasers and Electro-Optics Europe & European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Munich, Germany. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEO/Europe-EQEC65582.2025.11111565⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05247771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Updates on multiscale modular approach to modelling high-harmonic generation in gases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Vabek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Skupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Catoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tadeáš Němec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compact Radiation Sources from EUV to Gamma-rays: Development and Applications II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Prague, Czech Republic. pp.7, </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.3056581⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05247751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionization-induced THz emission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Skupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajar Alirazaee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ihar Babushkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bergé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MTSA 2024 - 6th International Symposium on Microwave/THz Science and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04625039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Air Photonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Skupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 Conference on Lasers and Electro-Optics Europe &amp; European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Munich, Germany. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEO/Europe-EQEC57999.2023.10232768⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying Terahertz Conical Emission by a Two-color Laser-based Air Plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Stathopulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rasmussen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Nagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Skupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO: Science and Innovations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, San Jose, United States. pp.SF3I.6, </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/CLEO_SI.2023.SF3I.6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04485046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale modelling of HHG and its applications for phase-matching optimisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Vábek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Catoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Skupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ondrej Finke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Jurkovicova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATTO 9 - 9th International Conference on Attosecond Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Jeju, South Korea. pp.TuP-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04431311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect Of A Deformable Mirror On THz Wave Production By Laser-Created Air Plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Stathopulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Skupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bergé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Infrared, Millimeter, and Terahertz Waves (IRMMW-THz)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Delft, Netherlands. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IRMMW-THz50927.2022.9896003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03771686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale model of HHG in gases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Vabek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Skupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Catoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Annual Workshop of the COST Action Attosecond Chemistry 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03872352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Absorption-limited XUV generation in noble gases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Finke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Vabek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Nevrkla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Bobrova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Hort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COFIL 2022 - 8th International Conference on Laser Filamentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Chania, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03771681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase-matched absorption-limited HHG using preionization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Finke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Vabek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Nevrkla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Bobrova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Hort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UP2022 - International Conference on Ultrafast Phenomena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Montreal, Canada. pp.Th4A.21, </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/UP.2022.Th4A.21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using airy beams for combined glass cutting and edge shaping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Ulrich Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Skupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE LASE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, San Francisco, United States. pp.5, </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2609576⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03630450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency-resolved Focal Spot Size Of A Two-color Air-plasma THz Beam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattias Rasmussen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Nagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Skupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Uhd Jepsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binbin Zhou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Infrared, Millimeter, and Terahertz Waves (IRMMW-THz)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Delft, Netherlands. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IRMMW-THz50927.2022.9938140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03771702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terahertz pulse generation by multi-color laser fields with linear vs. circular polarization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Stathopulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Tailliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Buožius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Babushkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Vaičaitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 Conference on Lasers and Electro-Optics Europe &amp; European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Munich (virtual), Germany. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEO/Europe-EQEC52157.2021.9542046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03363504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining glass cutting and edge shaping by using optical Airy beams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Ulrich Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Skupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laser Applications Conference (LAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Optica Virtual Event, United States. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/LAC.2021.LW3B.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03372782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cutting of glass with an Airy Beam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J U Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Skupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Advanced Laser Technologies (ALT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Moscow, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03363488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Airy beam enables single pass curved in-volume modifications and cutting of borosilicate glass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Ulrich Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Skupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 Conference on Lasers and Electro-Optics Europe &amp; European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Munich (virtual), Germany. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEO/Europe-EQEC52157.2021.9542323⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03363500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas Plasma based THz sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Skupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference Foundations &amp; Advances in Nonlinear Science and 5th International Symposium Advances in Nonlinear Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Minsk, Belarus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02989671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broadband THz radiation from fs laser induced gas plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Skupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Optics and Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02989789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structuring the three electric field components of light</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Maucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Skupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gardiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. G Hughes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 Conference on Lasers and Electro-Optics Europe &amp; European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Munich, Germany. pp.1-1, </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEOE-EQEC.2019.8871683⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02327610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaping the longitudinal electric field component of light</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Maucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Skupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gardiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ifan Hughes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complex Light and Optical Forces XIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, San Francisco, United States. pp.1093502, </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2512112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02083158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THz emissions by two-color filaments in air: Revisiting the wavelength scaling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. J Kaltenecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C Delagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Waikoloa Beach, United States. pp.NTu2B.1, </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/NLO.2019.NTu2B.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terahertz Wave Generation in Air by Femtosecond Optical Vortex Pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maksym Ivanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illia Thiele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Skupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danas Buozius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgilijus Vaicaitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 Conference on Lasers and Electro-Optics Europe &amp; European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Munich, Germany. pp.1-1, </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEOE-EQEC.2019.8873063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02327613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Air Laser-based TErahertz SpectroScopy of Explosives (ALTESSE) (Conference Presentation)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alisée Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Skupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Engelbrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Merlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electro-Optical Remote Sensing XIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Strasbourg, France. pp.11, </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2532306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02327552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vortex terahertz wave generation in air by femtosecond optical vortex pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maksym Ivanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illia Thiele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Skupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danas Buožius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terahertz Emitters, Receivers, and Applications X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, San Diego, United States. pp.9, </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2529247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02282663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating the Interaction of fs Laser Pulses with Glass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Skupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Third International Computational Science and Engineering Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Doha, Qatar</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02400659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wavelength scaling of THz emissions by two-color filaments in air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. J Kaltenecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C Delagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 Conference on Lasers and Electro-Optics Europe &amp; European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Munich, Germany. pp.1-1, </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEOE-EQEC.2019.8872607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02327608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THz Emissions from Air-Plasmas Created by Mid-and Far-Infrared Two-Color Femtosecond Pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. González de Alaiza Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Thiele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Skupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO: Applications and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, San Jose, United States. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/CLEO_AT.2018.JTu2A.121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01795124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of THz Radiation from Mid-and Far-Infrared Two-Color Femtosecond Pulses in Air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alisée Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro González de Alaiza Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illia Thiele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Skupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Laser Physics Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Nottingham, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Plasmonic View on THz Emission from fs Laser induced Microplasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Skupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIT’s 4th Annual World Congress of Smart Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Osaka, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THz to far-IR supercontinua from laser driven gas plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Skupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Forum Lasers et Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Saint-Pierre d'Oléron France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01818378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resonant Effects in Terahertz Generation with Laser-Induced Gas Plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Thiele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Smetanina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Nuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TERA - 2018 3rd International Conference Terahertz and Microwave Radiation: Generation, Detection and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Nizhny Novgorod, Russia. pp.03011, </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/201819503011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01924407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasmonic Resonances Affecting Terahertz Generation in Laser-Induced Gas-Plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. J. J Kaltenecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Thiele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binbin Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alisée Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgeniya Smetanina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 43rd International Conference on Infrared, Millimeter, and Terahertz Waves (IRMMW-THz)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Nagoya, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01924405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Terahertz radiation from laser-induced Micro-plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illia Thiele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Nuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Tikhonchuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 8ème Forum Lasers et Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fs-laser-induced microplasmas as efficient broadband terahertz sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illia Thiele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro González de Alaiza Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Nuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Skupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 9th International Workshop on Microplasmas (IWM 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Garmisch-Partenkirchen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01545540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the pump wavelength in THz emissions by two-color femtosecond laser filaments in air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P González de Alaiza Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Déchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Thiele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Babushkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lasers and Electro-Optics Europe &amp; European Quantum Electronics Conference (CLEO/Europe-EQEC, 2017 Conference on)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Munich, Germany. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEOE-EQEC.2017.8087494⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01671258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-organization of light in media with competing nonlocal nonlinearities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Maucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pohl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Skupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wieslaw Krolikowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 12th Conference Integrated Optics-Sensors, Sensing Structures and Methods – IOS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Szczyrk, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01545533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Higher Order Kerr Terms vs. Plasma: Saturation of the Nonlinear Refractive Index</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Koehler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Lorin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chelkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Plasma Physics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, York, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-Color fs-Laser-Induced Microplasmas: From Point-Like THz Sources to Forward Emission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illia Thiele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Nuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro González de Alaiza Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Skupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Laser Physics Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Kazan, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01738733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suitability of the unidirectional approach for describing laser-driven terahertz emission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Déchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P González de Alaiza Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Thiele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Skupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lasers and Electro-Optics Europe &amp; European Quantum Electronics Conference (CLEO/Europe-EQEC, 2017 Conference on)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Munich, Germany. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEOE-EQEC.2017.8087725⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01671285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THz Emission from Laser Induced Gas Plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Skupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Nonlinear Phenomena in Strong Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Hannover, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01545529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating THz Emission from fs Laser Induced Gas Plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Skupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Second International Computational Science and Engineering Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Doha, Qatar</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards compact efficient fs-laser-induced THz sources from microplasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Thiele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Nuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P González de Alaiza Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Skupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lasers and Electro-Optics Europe &amp; European Quantum Electronics Conference (CLEO/Europe-EQEC, 2017 Conference on)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Munich, Germany. pp.235002 - 605, </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEOE-EQEC.2017.8086435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01671276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structured light as a versatile photonic tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Skupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 6th International Conference on Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Kuching, Malaysia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01291936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terahertz Radiation from Laser Induced Plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illia Thiele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Skupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Nuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Davoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Optics, Photonics and its Applications (ICOPA4)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Pessac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01545493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling Laser Matter Interaction with Tightly Focused Laser Pulses in Electromagnetic Codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illia Thiele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Skupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Nuter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High-Intensity Lasers and High-Field Phenomena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Long Beach, CA, United States. pp.HS2B.3, </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/HILAS.2016.HS2B.3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01291934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous spatial and temporal focusing: A route towards confined nonlinear materials processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Kammel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus Bergner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Skupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laser-based Micro- and Nanoprocessing X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, San Francisco, CA, United States. pp.97360T, </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2209540⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01291931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrabroadband spectroscopy for security applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Engelbrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Bergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Skupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. U. Jepsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Infrared, Millimeter, and Terahertz Waves</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Hong Kong, China. pp.FS-62, </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IRMMW-THz.2015.7327469⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrashort pulse laser cutting of glass by controlled fracture propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Mishchik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Javaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Dematteo-Caulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Skupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Chimier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 7th International Congress on Laser Advanced Materials Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Kitakyushu, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01182098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of burst mode on transparent materials processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Javaux Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Mishchik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Dematteo-Caulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Skupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Chimier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laser-based Micro- and Nanoprocessing IX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, San Francisco, United States. pp.93510M, </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2079677⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01133734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increasing laser-driven THz emission with sawtooth pulse profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P González de Alaiza Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Babushkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Bergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Skupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Cabrera-Granado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Quantum Electronics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Munich, Germany. pp.EE_2_5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transient waveguiding effects during glass processing by bursts of ultrashort laser pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Mishchik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Javaux Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Dematteo Caulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Skupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Chimier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Lasers and Electro-Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Munich, Germany. pp.CM_P_21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Material Processing by fs Laser Pulse Trains: Experiments vs. Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Dematteo Caulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Chimier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Skupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bourgeade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Mishchik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th ANNUAL INTERNATIONAL LASER PHYSICS WORKSHOP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Shanghai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01183006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Organisation in Optical Media with Competing Nonlinearities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Maucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Gardiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I G Hughes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Krolikowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Pohl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th ANNUAL INTERNATIONAL LASER PHYSICS WORKSHOP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Shanghai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01183007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling dielectric material modifications by trains of fs laser pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Dematteo Caulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Chimier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Skupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bourgeade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Mishchik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Lasers and Electro-Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Munich, Germany. pp.CM_5a_1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling few-cycle shadowgraphy of laser-wakefield accelerators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Siminos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Skupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Sävert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason M. Cole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.P.D Mangles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europhys. Conf. Abstr.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01182315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Picosecond laser filamentation in air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Schmitt-Sody</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heiko Kurz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Bergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Skupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Polynkin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Quantum Electronics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Munich, Germany. pp.EE_P_1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femtosecond laser cutting of glass by controlled fracture propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Mishchik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Javaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Dematteo-Caulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Skupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Chimier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers and Electro-Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, San Jose, United States. </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/CLEO_AT.2015.AM1K.3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01182090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser structuration of dielectric materials by a train of femtosecond pulses through cumulative effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Smetanina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Caulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Chimier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Skupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bourgeade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COLA 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Cairns, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Picosecond Laser Filamentation in Air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Polynkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Schmitt-Sody</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heiko Kurz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Skupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Kauai, Hawaii, United States. </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/NLO.2015.NTh1A.6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01182319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THz and far-infrared radiation from ionizing multi-color pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Cabrera-Granado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yxing Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Koehler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ihar Babushkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Laser Physics Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Sofia, Bulgaria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01077137v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-intensity laser matter interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Skupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Methods and Models in Laser Filamentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01077134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlocal nonlinear dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Skupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Frontiers in Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Doha, Qatar</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01077135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modular multiscale approach to modelling high-harmonic generation in gases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Vábek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tadeáš Němec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Skupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Catoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05247834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Universal properties of locally generated terahertz waveforms from polarization-controlled two- and multi-color ionizing fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Alirezaee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Skupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Vaicaitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Demircan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Babushkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04625037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId372"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="104B8CC1"/>
+    <w:nsid w:val="5B576E6A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stefan-skupin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9215-1150" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/156126745" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/skupin_s_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/62650698" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/B-9092-2009" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953390v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Picot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. V&#225;bek" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. N&#283;mec" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Skupin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Constant" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.111.023110" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05247779v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Alirezaee" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vaicaitis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Demircan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Babushkin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/dj4k-q4x2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336305v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Diaz Rivas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ouahioune" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hoff" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Perez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.572691" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254777v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Azamoum" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Alexander Becker" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Keppler" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Duchateau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41377-024-01444-y" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625038v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Stathopulos" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binbin Zhou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter U. Jepsen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Berg&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.6.043274" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400026v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Niehaus" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Prost" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Loriot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck L&#233;pine" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3CP05805K" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148440v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Talbi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Zhou" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jepsen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Courjaud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/acdc4c" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920159v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Constant" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Compagnon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjs/s11734-022-00748-7" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813873v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sohr" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Ulrich Thomas" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjs/s11734-022-00672-w" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872394v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjs/s11734-022-00671-x" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485350v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berg&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.511920" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009606v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattias Rasmussen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Nagy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.482995" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588677v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihar Babushkin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;lvaro Jim&#233;nez Gal&#225;n" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ricardo Cardoso de Andrade" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Husakou" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Morales" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41567-022-01505-2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494880v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Prost" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Loriot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Compagnon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0082593" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583906v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Finke" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J V&#225;bek" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Nevrkla" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Bobrova" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Hort" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-11313-6" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155712v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.423788" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442239v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.442519" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503521v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. B. Schwab" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Siminos" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Heinemann" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ullmann" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Karbstein" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevAccelBeams.23.032801" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901363v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tailliez" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Stathopulos" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Buo&#382;ius" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/abb863" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886649v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Maucher" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. A. Gardiner" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. G. G Hughes" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/aaf711" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157525v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maksym Ivanov" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Illia Thiele" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danas Buo&#382;ius" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.44.003889" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071167v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nguyen" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. J Kaltenecker" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Delagnes" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cormier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.44.001488" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148520v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Engelbrecht" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Nguyen" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/126/24001" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690619v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.120.163903" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737961v2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Thiele" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Smetanina" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Nuter" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/optica.5.001617" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01754802v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Gonz&#225;lez de Alaiza Mart&#237;nez" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Thiele" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Berg&#233;" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/aaa470" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818373v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alis&#233;e Nguyen" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Gonz&#225;lez de Alaiza Mart&#237;nez" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.97.063839" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848825v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gonz&#225;lez de Alaiza Mart&#237;nez" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Duchateau" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chimier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.98.043849" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560999v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Maucher" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Pohl" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Krolikowski" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/odps-2017-0003" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545413v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J D&#233;chard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.25.004720" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671239v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mishchik" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Beuton" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dematteo Caulier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.25.033271" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671235v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2399-6528/aa8cfe" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545465v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Nuter" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.96.053814" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321979v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Mishchik" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Javaux L&#233;ger" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Dematteo Caulier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Chimier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2961/jlmn.2016.01.0012" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207059v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Siminos" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A S&#228;vert" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason M. Cole" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.P.D Mangles" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0741-3335/58/6/065004" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223133v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.116.163902" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254377v2" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Schmitt-Sody" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kurz" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Polynkin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/18/9/093005" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235351v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2016.06.004" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365543v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Nuter" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Bousquet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Tikhonchuk" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.94.063202" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182327v2" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Schnell" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.115.055002" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152213v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Babushkin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Cabrera-Granado" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.114.183901" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186699v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Dematteo Caulier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Mishchik" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Chimier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bourgeade" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4935119" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119163v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Cabrera-Granado" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yxing Chen" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/17/2/023060" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076943v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Rolle" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.90.023834" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076900v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Kammel" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Ackermann" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Thomas" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg G&#246;tte" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/lsa.2014.50" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05247751v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Vabek" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Catoire" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tade&#225;&#353; N&#283;mec" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3056581" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05247806v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan V&#225;bek" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamas Nemec" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457557v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Cardi" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.R. Bacon" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatsunosuke Hanano" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz61557.2025.11319695" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05444181v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takumi Fukuda" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R Bacon" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JSAPO.2025.9a_N204_5" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05247771v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vai&#269;aitis" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC65582.2025.11111565" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625039v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar Alirazaee" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254769v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC57999.2023.10232768" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485046v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rasmussen" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Nagy" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_SI.2023.SF3I.6" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431311v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ondrej Finke" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Jurkovicova" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771686v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz50927.2022.9896003" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872352v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vabek" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771681v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Hort" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778325v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/UP.2022.Th4A.21" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630450v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2609576" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771702v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Uhd Jepsen" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz50927.2022.9938140" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363504v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC52157.2021.9542046" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372782v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Hoppe" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/LAC.2021.LW3B.1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363488v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J U Thomas" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363500v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC52157.2021.9542323" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989789v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989671v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265557v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C Delagnes" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/NLO.2019.NTu2B.1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327613v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danas Buozius" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgilijus Vaicaitis" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-EQEC.2019.8873063" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327552v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Engelbrecht" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Merlat" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2532306" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282663v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2529247" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327610v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gardiner" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. G Hughes" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-EQEC.2019.8871683" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083158v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Maucher" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gardiner" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ifan Hughes" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2512112" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400659v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327608v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-EQEC.2019.8872607" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924405v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. J. J Kaltenecker" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeniya Smetanina" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795124v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_AT.2018.JTu2A.121" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739615v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882284v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818378v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924407v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201819503011" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671276v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-EQEC.2017.8086435" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739004v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bousquet" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Tikhonchuk" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545540v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671258v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-EQEC.2017.8087494" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545533v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pohl" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wieslaw Krolikowski" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739607v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Guichard" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Koehler" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Lorin" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chelkowski" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738733v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671285v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-EQEC.2017.8087725" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545529v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739507v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291936v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291931v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Bergner" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2209540" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545493v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Davoine" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291934v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/HILAS.2016.HS2B.3" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199899v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Smetanina" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Caulier" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182319v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heiko Kurz" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/NLO.2015.NTh1A.6" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205552v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wang" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. U. Jepsen" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz.2015.7327469" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133734v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Javaux L&#233;ger" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Dematteo-Caulier" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2079677" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182098v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Javaux" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183006v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183007v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Gardiner" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I G Hughes" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205532v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205522v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205517v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182315v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205539v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182090v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_AT.2015.AM1K.3" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077135v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077134v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077137v2" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05247834v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625037v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stefan-skupin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9215-1150" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/156126745" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/skupin_s_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/62650698" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=lEQtcuEAAAAJ" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/B-9092-2009" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953390v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Picot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. V&#225;bek" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. N&#283;mec" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Skupin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Constant" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.111.023110" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05247779v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Alirezaee" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vaicaitis" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Demircan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Babushkin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/dj4k-q4x2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336305v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Diaz Rivas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ouahioune" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hoff" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Perez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.572691" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625038v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Stathopulos" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binbin Zhou" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter U. Jepsen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Berg&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.6.043274" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400026v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Niehaus" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Prost" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Loriot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck L&#233;pine" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3CP05805K" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254777v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Azamoum" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Alexander Becker" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Keppler" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Duchateau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41377-024-01444-y" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920159v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Constant" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Compagnon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjs/s11734-022-00748-7" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813873v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sohr" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Ulrich Thomas" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjs/s11734-022-00672-w" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872394v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjs/s11734-022-00671-x" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485350v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berg&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.511920" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009606v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattias Rasmussen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Nagy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.482995" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148440v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Talbi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Zhou" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jepsen" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Courjaud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/acdc4c" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494880v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Prost" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Loriot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Compagnon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0082593" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583906v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Finke" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J V&#225;bek" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Nevrkla" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Bobrova" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Hort" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-11313-6" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588677v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihar Babushkin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;lvaro Jim&#233;nez Gal&#225;n" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ricardo Cardoso de Andrade" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Husakou" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Morales" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41567-022-01505-2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155712v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.423788" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442239v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.442519" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503521v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. B. Schwab" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Siminos" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Heinemann" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ullmann" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Karbstein" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevAccelBeams.23.032801" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901363v2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tailliez" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Stathopulos" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Buo&#382;ius" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/abb863" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157525v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maksym Ivanov" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Illia Thiele" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danas Buo&#382;ius" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.44.003889" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071167v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nguyen" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. J Kaltenecker" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Delagnes" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cormier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.44.001488" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148520v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Engelbrecht" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Nguyen" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/126/24001" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886649v2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Maucher" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. A. Gardiner" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. G. G Hughes" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/aaf711" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818373v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alis&#233;e Nguyen" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Gonz&#225;lez de Alaiza Mart&#237;nez" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.97.063839" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737961v2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Thiele" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Smetanina" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Nuter" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/optica.5.001617" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01754802v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Gonz&#225;lez de Alaiza Mart&#237;nez" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Thiele" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Berg&#233;" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/aaa470" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848825v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gonz&#225;lez de Alaiza Mart&#237;nez" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Duchateau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chimier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.98.043849" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690619v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.120.163903" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560999v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Maucher" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Pohl" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Krolikowski" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/odps-2017-0003" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545413v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J D&#233;chard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.25.004720" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671239v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mishchik" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Beuton" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dematteo Caulier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.25.033271" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671235v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2399-6528/aa8cfe" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545465v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Nuter" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.96.053814" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223133v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.116.163902" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254377v2" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Schmitt-Sody" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kurz" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Polynkin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/18/9/093005" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235351v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2016.06.004" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365543v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Nuter" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Bousquet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Tikhonchuk" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.94.063202" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321979v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Mishchik" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Javaux L&#233;ger" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Dematteo Caulier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Chimier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2961/jlmn.2016.01.0012" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207059v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Siminos" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A S&#228;vert" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason M. Cole" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.P.D Mangles" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0741-3335/58/6/065004" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152213v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Babushkin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Cabrera-Granado" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.114.183901" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182327v2" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Schnell" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.115.055002" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186699v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Dematteo Caulier" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Mishchik" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Chimier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bourgeade" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4935119" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119163v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Cabrera-Granado" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yxing Chen" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/17/2/023060" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076943v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Rolle" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.90.023834" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076900v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Kammel" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Ackermann" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Thomas" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg G&#246;tte" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/lsa.2014.50" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05247806v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan V&#225;bek" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamas Nemec" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Catoire" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05444181v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takumi Fukuda" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R Bacon" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Cardi" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JSAPO.2025.9a_N204_5" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457557v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.R. Bacon" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatsunosuke Hanano" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz61557.2025.11319695" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05247771v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vai&#269;aitis" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC65582.2025.11111565" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05247751v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Vabek" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tade&#225;&#353; N&#283;mec" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3056581" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625039v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar Alirazaee" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254769v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC57999.2023.10232768" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485046v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rasmussen" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Nagy" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_SI.2023.SF3I.6" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431311v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ondrej Finke" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Jurkovicova" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771686v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz50927.2022.9896003" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872352v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vabek" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771681v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Hort" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778325v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/UP.2022.Th4A.21" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630450v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2609576" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771702v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Uhd Jepsen" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz50927.2022.9938140" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363504v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC52157.2021.9542046" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372782v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Hoppe" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/LAC.2021.LW3B.1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363488v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J U Thomas" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363500v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC52157.2021.9542323" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989671v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989789v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327610v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gardiner" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. G Hughes" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-EQEC.2019.8871683" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083158v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Maucher" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gardiner" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ifan Hughes" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2512112" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265557v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C Delagnes" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/NLO.2019.NTu2B.1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327613v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danas Buozius" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgilijus Vaicaitis" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-EQEC.2019.8873063" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327552v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Engelbrecht" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Merlat" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2532306" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282663v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2529247" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400659v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327608v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-EQEC.2019.8872607" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795124v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_AT.2018.JTu2A.121" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882284v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739615v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818378v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924407v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201819503011" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924405v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. J. J Kaltenecker" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeniya Smetanina" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739004v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bousquet" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Tikhonchuk" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545540v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671258v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-EQEC.2017.8087494" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545533v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pohl" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wieslaw Krolikowski" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739607v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Guichard" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Koehler" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Lorin" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chelkowski" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738733v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671285v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-EQEC.2017.8087725" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545529v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739507v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671276v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-EQEC.2017.8086435" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291936v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545493v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Davoine" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291934v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/HILAS.2016.HS2B.3" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291931v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Bergner" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2209540" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205552v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wang" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. U. Jepsen" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz.2015.7327469" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182098v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Javaux" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Dematteo-Caulier" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133734v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Javaux L&#233;ger" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2079677" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205532v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205522v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183006v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183007v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Gardiner" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I G Hughes" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205517v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182315v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205539v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heiko Kurz" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182090v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_AT.2015.AM1K.3" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199899v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Smetanina" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Caulier" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182319v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/NLO.2015.NTh1A.6" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077137v2" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077134v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077135v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05247834v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625037v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>