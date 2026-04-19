--- v1 (2026-03-28)
+++ v2 (2026-04-19)
@@ -584,85 +584,94 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Douillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISTC 2025: International Symposium on Topics in Coding</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2025, Los angeles, CA, United States</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Aug 2025, Los angeles, CA, United States. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISTC65386.2025.11154626⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05168400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Novel Parallel Concatenated Convolutional Code Structure Based on Frame Decomposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Bazzal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -717,100 +726,100 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISTC 2025: International Symposium on Topics in Coding</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2025, Los angeles, CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05168399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Perspectives on Convolutional Coding/Decoding for 6G</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Jabour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Nadal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Weithoffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -828,106 +837,106 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Douillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASILOMAR 2024: 58th Conference on Signals, Systems, and Computers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Pacific Grove, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IEEECONF60004.2024.10942983⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04810787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advanced Iteration Overlap for Low-Latency Turbo Decoding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Nadal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Weithoffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -945,526 +954,526 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Douillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISWCS 2024: 19th International Symposium on Wireless Communication Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Rio de Janeiro (BRAZIL), Brazil. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISWCS61526.2024.10639085⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04608337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification d'un entrelaceur de type ARP d'un turbo-code inconnu.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilias Elfryakh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Houcke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Weithoffer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRETSI 2023: XXIXème Colloque Francophone de Traitement du Signal et des Images</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04196583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction of Symbol Transformations for Non-Binary Turbo Codes with Lowered Error Floor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Wilking</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Weithoffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISTC 2023: 12th International Symposium on Topics in Coding</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Brest, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ISTC57237.2023.10273516⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04168146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iteration Overlap for Low-Latency Turbo Decoding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Weithoffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghazi Aousaji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Nadal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISTC 2023: 12th International Symposium on Topics in Coding</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Brest, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ISTC57237.2023.10273532⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04168135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved Non-Uniform Constellations for Non-Binary Codes Through Deep Reinforcement Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Klaimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Weithoffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPAWC 2022: IEEE 23rd International Workshop on Signal Processing Advances in Wireless Communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Oulu, Finland. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/SPAWC51304.2022.9834022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03668962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simplified recursion units for Max-Log-MAP: New trade-offs through variants of Local-SOVA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Klaimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Weithoffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1482,317 +1491,317 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Douillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISTC 2021: 11th International Symposium on Topics in Coding</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Montreal, Canada. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISTC49272.2021.9594265⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03279583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low Complexity Non-binary Turbo Decoding based on the Local-SOVA Algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Le Blevec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Klaimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Weithoffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amer Baghdadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISTC 2021: 11th International Symposium on Topics in Coding</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Montreal, Canada. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ISTC49272.2021.9594236⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03279861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitigating Blind Detection Through Protograph Based Interleaving for Turbo Codes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Weithoffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Klaimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Military Communications Conference 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03520539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Fully Pipelined Decoding of Spatially Coupled Serially Concatenated Codes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mojtaba Mahdavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1801,747 +1810,747 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liang Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ove Edfors</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Lentmaier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Wehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISTC 2021: 11th International Symposium on Topics in Coding</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Montréal, Canada. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ISTC49272.2021.9594185⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03280057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fully Pipelined Iteration Unrolled Decoders -The Road to Tb/s Turbo Decoding</w:t>
+                <w:t xml:space="preserve">Low-complexity Computational Units for the Local-SOVA Decoding Algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Weithoffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Klaimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Wehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Douillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP 2020: 45th International Conference on Acoustics, Speech, and Signal Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PIMRC 2020: IEEE International Symposium on Personal, Indoor and Mobile Radio Communications - ETTCOM Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2020, London (Virtual), United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PIMRC48278.2020.9217318⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICASSP40776.2020.9053453⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02430254v1</w:t>
+                <w:t xml:space="preserve">hal-02545582v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced Hardware Architectures for Turbo Code Decoding Beyond 100 Gb/s</w:t>
+                <w:t xml:space="preserve">Fully Pipelined Iteration Unrolled Decoders -The Road to Tb/s Turbo Decoding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Weithoffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Klaimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Wehn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Douillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WCNC 2020 : IEEE Wireless Communications and Networking Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2020, Seoul, South Korea. </w:t>
+              <w:t xml:space="preserve">ICASSP 2020: 45th International Conference on Acoustics, Speech, and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Barcelona, Spain. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/WCNC45663.2020.9120779⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP40776.2020.9053453⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02319732v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02430254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-complexity Computational Units for the Local-SOVA Decoding Algorithm</w:t>
+                <w:t xml:space="preserve">Advanced Hardware Architectures for Turbo Code Decoding Beyond 100 Gb/s</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Weithoffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliver Griebel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Klaimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Wehn</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Douillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PIMRC 2020: IEEE International Symposium on Personal, Indoor and Mobile Radio Communications - ETTCOM Workshop</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/PIMRC48278.2020.9217318⟩</w:t>
+              <w:t xml:space="preserve">WCNC 2020 : IEEE Wireless Communications and Networking Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Seoul, South Korea. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WCNC45663.2020.9120779⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02545582v4</w:t>
+                <w:t xml:space="preserve">hal-02319732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">25 Years of Turbo Codes: From Mb/s to beyond 100 Gb/s</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Weithoffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Wehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Berrou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Symposium on Turbo Codes &amp; Iterative Information Processing (ISTC 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Hong Kong, Hong Kong SAR China. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ISTC.2018.8625377⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01869012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advanced Wireless Digital Baseband Signal Processing Beyond 100 Gbit/s</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Weithoffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Herrmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claus Kestel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Wehn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SiPS 2017 : IEEE International Workshop on Signal Processing Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Lorient, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/SiPS.2017.8109974⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02325554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2551,51 +2560,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Method of decoding recursive convolutional codes, and corresponding decoder and computer program product</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Nadal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2643,51 +2652,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Weithoffer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : EP25305553. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05045838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2697,169 +2706,169 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AI4CODE Technical Report - Deliverable D2.2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Weithoffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Leonardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">IMT ATLANTIQUE. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05333771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ARP Interleavers for Decomposed Parallel Concatenated Convolutional Codes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Bazzal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2911,65 +2920,65 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Douillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">IMT Atlantique. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05166912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId72"/>
+      <w:footerReference w:type="default" r:id="rId73"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3116,51 +3125,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05178523v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Weithoffer" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Abdel Nour" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2025.3590986" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068412v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojtaba Mahdavi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Herrmann" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Liu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ove Edfors" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tcsi.2022.3149718" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05045788v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Bazzal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Nadal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Douillard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05168400v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Jabour" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05168399v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810787v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Nadal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEECONF60004.2024.10942983" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608337v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISWCS61526.2024.10639085" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196583v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilias Elfryakh" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Houcke" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168146v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Wilking" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTC57237.2023.10273516" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168135v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghazi Aousaji" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTC57237.2023.10273532" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668962v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Klaimi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SPAWC51304.2022.9834022" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03279583v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTC49272.2021.9594265" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03279861v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Le Blevec" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amer Baghdadi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTC49272.2021.9594236" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520539v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03280057v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Lentmaier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Wehn" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTC49272.2021.9594185" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02430254v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP40776.2020.9053453" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319732v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Griebel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC45663.2020.9120779" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545582v4" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC48278.2020.9217318" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01869012v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Berrou" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTC.2018.8625377" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325554v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claus Kestel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SiPS.2017.8109974" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05045838v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05333771v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Leonardon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jego" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Leroux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05166912v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05178523v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Weithoffer" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Abdel Nour" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2025.3590986" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068412v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojtaba Mahdavi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Herrmann" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Liu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ove Edfors" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tcsi.2022.3149718" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05045788v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Bazzal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Nadal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Douillard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05168400v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Jabour" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTC65386.2025.11154626" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05168399v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810787v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Nadal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEECONF60004.2024.10942983" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608337v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISWCS61526.2024.10639085" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196583v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilias Elfryakh" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Houcke" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168146v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Wilking" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTC57237.2023.10273516" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168135v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghazi Aousaji" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTC57237.2023.10273532" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668962v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Klaimi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SPAWC51304.2022.9834022" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03279583v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTC49272.2021.9594265" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03279861v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Le Blevec" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amer Baghdadi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTC49272.2021.9594236" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520539v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03280057v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Lentmaier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Wehn" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTC49272.2021.9594185" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545582v4" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC48278.2020.9217318" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02430254v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP40776.2020.9053453" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319732v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Griebel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC45663.2020.9120779" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01869012v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Berrou" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTC.2018.8625377" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325554v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claus Kestel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SiPS.2017.8109974" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05045838v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05333771v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Leonardon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jego" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Leroux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05166912v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>