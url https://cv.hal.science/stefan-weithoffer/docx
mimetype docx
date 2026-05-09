--- v2 (2026-04-19)
+++ v3 (2026-05-09)
@@ -459,116 +459,125 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Douillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VTC Spring 2025 : IEEE 101st Vehicular Technology Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">VTC2025-Spring: IEEE 101st Vehicular Technology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Oslo (Norway), Norway. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/VTC2025-Spring65109.2025.11174884⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05045788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simplified Syndrome-based Decoding of Punctured Convolutional Codes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Nadal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Jabour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Weithoffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -586,92 +595,92 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Douillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISTC 2025: International Symposium on Topics in Coding</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2025, Los angeles, CA, United States. pp.1-5, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ISTC65386.2025.11154626⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05168400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Novel Parallel Concatenated Convolutional Code Structure Based on Frame Decomposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Bazzal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -726,100 +735,100 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISTC 2025: International Symposium on Topics in Coding</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2025, Los angeles, CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05168399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Perspectives on Convolutional Coding/Decoding for 6G</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Jabour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Nadal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Weithoffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -837,106 +846,106 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Douillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASILOMAR 2024: 58th Conference on Signals, Systems, and Computers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Pacific Grove, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IEEECONF60004.2024.10942983⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04810787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advanced Iteration Overlap for Low-Latency Turbo Decoding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Nadal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Weithoffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -954,526 +963,526 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Douillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISWCS 2024: 19th International Symposium on Wireless Communication Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Rio de Janeiro (BRAZIL), Brazil. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISWCS61526.2024.10639085⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04608337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification d'un entrelaceur de type ARP d'un turbo-code inconnu.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilias Elfryakh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Houcke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Weithoffer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRETSI 2023: XXIXème Colloque Francophone de Traitement du Signal et des Images</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04196583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction of Symbol Transformations for Non-Binary Turbo Codes with Lowered Error Floor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Wilking</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Weithoffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISTC 2023: 12th International Symposium on Topics in Coding</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Brest, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ISTC57237.2023.10273516⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04168146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iteration Overlap for Low-Latency Turbo Decoding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Weithoffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghazi Aousaji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Nadal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISTC 2023: 12th International Symposium on Topics in Coding</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Brest, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ISTC57237.2023.10273532⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04168135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved Non-Uniform Constellations for Non-Binary Codes Through Deep Reinforcement Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Klaimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Weithoffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPAWC 2022: IEEE 23rd International Workshop on Signal Processing Advances in Wireless Communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Oulu, Finland. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/SPAWC51304.2022.9834022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03668962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simplified recursion units for Max-Log-MAP: New trade-offs through variants of Local-SOVA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Klaimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Weithoffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1491,317 +1500,317 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Douillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISTC 2021: 11th International Symposium on Topics in Coding</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Montreal, Canada. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISTC49272.2021.9594265⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03279583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low Complexity Non-binary Turbo Decoding based on the Local-SOVA Algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Le Blevec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Klaimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Weithoffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amer Baghdadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISTC 2021: 11th International Symposium on Topics in Coding</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Montreal, Canada. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ISTC49272.2021.9594236⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03279861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitigating Blind Detection Through Protograph Based Interleaving for Turbo Codes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Weithoffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Klaimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Military Communications Conference 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03520539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Fully Pipelined Decoding of Spatially Coupled Serially Concatenated Codes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mojtaba Mahdavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1810,747 +1819,747 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liang Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ove Edfors</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Lentmaier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Wehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISTC 2021: 11th International Symposium on Topics in Coding</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Montréal, Canada. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ISTC49272.2021.9594185⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03280057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-complexity Computational Units for the Local-SOVA Decoding Algorithm</w:t>
+                <w:t xml:space="preserve">Fully Pipelined Iteration Unrolled Decoders -The Road to Tb/s Turbo Decoding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Weithoffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Klaimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Wehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Douillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PIMRC 2020: IEEE International Symposium on Personal, Indoor and Mobile Radio Communications - ETTCOM Workshop</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICASSP 2020: 45th International Conference on Acoustics, Speech, and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Barcelona, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP40776.2020.9053453⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/PIMRC48278.2020.9217318⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02545582v4</w:t>
+                <w:t xml:space="preserve">hal-02430254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fully Pipelined Iteration Unrolled Decoders -The Road to Tb/s Turbo Decoding</w:t>
+                <w:t xml:space="preserve">Advanced Hardware Architectures for Turbo Code Decoding Beyond 100 Gb/s</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Weithoffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliver Griebel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Klaimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Wehn</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Douillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP 2020: 45th International Conference on Acoustics, Speech, and Signal Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">WCNC 2020 : IEEE Wireless Communications and Networking Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Seoul, South Korea. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WCNC45663.2020.9120779⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICASSP40776.2020.9053453⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02430254v1</w:t>
+                <w:t xml:space="preserve">hal-02319732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced Hardware Architectures for Turbo Code Decoding Beyond 100 Gb/s</w:t>
+                <w:t xml:space="preserve">Low-complexity Computational Units for the Local-SOVA Decoding Algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Weithoffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Klaimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Wehn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Douillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WCNC 2020 : IEEE Wireless Communications and Networking Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PIMRC 2020: IEEE International Symposium on Personal, Indoor and Mobile Radio Communications - ETTCOM Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2020, London (Virtual), United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PIMRC48278.2020.9217318⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/WCNC45663.2020.9120779⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02319732v1</w:t>
+                <w:t xml:space="preserve">hal-02545582v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">25 Years of Turbo Codes: From Mb/s to beyond 100 Gb/s</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Weithoffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Wehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Berrou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Symposium on Turbo Codes &amp; Iterative Information Processing (ISTC 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Hong Kong, Hong Kong SAR China. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ISTC.2018.8625377⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01869012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advanced Wireless Digital Baseband Signal Processing Beyond 100 Gbit/s</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Weithoffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Herrmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claus Kestel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Wehn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SiPS 2017 : IEEE International Workshop on Signal Processing Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Lorient, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/SiPS.2017.8109974⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02325554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2560,91 +2569,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Method of decoding recursive convolutional codes, and corresponding decoder and computer program product</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Nadal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Jabour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2652,51 +2661,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Weithoffer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : EP25305553. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05045838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2706,169 +2715,169 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AI4CODE Technical Report - Deliverable D2.2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Weithoffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Leonardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">IMT ATLANTIQUE. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05333771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ARP Interleavers for Decomposed Parallel Concatenated Convolutional Codes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Bazzal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2920,65 +2929,65 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Douillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">IMT Atlantique. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05166912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId73"/>
+      <w:footerReference w:type="default" r:id="rId74"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3125,51 +3134,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05178523v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Weithoffer" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Abdel Nour" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2025.3590986" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068412v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojtaba Mahdavi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Herrmann" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Liu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ove Edfors" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tcsi.2022.3149718" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05045788v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Bazzal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Nadal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Douillard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05168400v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Jabour" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTC65386.2025.11154626" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05168399v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810787v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Nadal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEECONF60004.2024.10942983" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608337v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISWCS61526.2024.10639085" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196583v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilias Elfryakh" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Houcke" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168146v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Wilking" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTC57237.2023.10273516" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168135v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghazi Aousaji" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTC57237.2023.10273532" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668962v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Klaimi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SPAWC51304.2022.9834022" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03279583v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTC49272.2021.9594265" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03279861v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Le Blevec" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amer Baghdadi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTC49272.2021.9594236" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520539v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03280057v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Lentmaier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Wehn" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTC49272.2021.9594185" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545582v4" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC48278.2020.9217318" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02430254v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP40776.2020.9053453" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319732v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Griebel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC45663.2020.9120779" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01869012v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Berrou" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTC.2018.8625377" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325554v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claus Kestel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SiPS.2017.8109974" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05045838v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05333771v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Leonardon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jego" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Leroux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05166912v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05178523v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Weithoffer" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Abdel Nour" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2025.3590986" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068412v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojtaba Mahdavi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Herrmann" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Liu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ove Edfors" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tcsi.2022.3149718" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05045788v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Bazzal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Nadal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Douillard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTC2025-Spring65109.2025.11174884" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05168400v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Jabour" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTC65386.2025.11154626" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05168399v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810787v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Nadal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEECONF60004.2024.10942983" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608337v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISWCS61526.2024.10639085" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196583v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilias Elfryakh" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Houcke" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168146v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Wilking" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTC57237.2023.10273516" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168135v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghazi Aousaji" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTC57237.2023.10273532" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668962v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Klaimi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SPAWC51304.2022.9834022" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03279583v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTC49272.2021.9594265" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03279861v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Le Blevec" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amer Baghdadi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTC49272.2021.9594236" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520539v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03280057v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Lentmaier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Wehn" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTC49272.2021.9594185" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02430254v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP40776.2020.9053453" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319732v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Griebel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC45663.2020.9120779" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545582v4" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC48278.2020.9217318" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01869012v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Berrou" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTC.2018.8625377" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325554v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claus Kestel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SiPS.2017.8109974" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05045838v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05333771v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Leonardon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jego" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Leroux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05166912v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>