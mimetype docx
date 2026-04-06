--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -210,345 +210,345 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réanimer la viande, redevenir animal : Petr Davydtchenko</w:t>
+                <w:t xml:space="preserve">Morphodynamiques à l’œuvre. La vibration : de l’esthétique à l’esthésie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Caliandro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Bertrand, Denis; Costantini, Michel; Alonso Aldama, Juan. </w:t>
+              <w:t xml:space="preserve">Giovanna Citti; Alessandro Sarti. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Viande(s). Stéréotypies sémiotiques et inquiétude culturelle</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.135-144, 2024, Sémioses, 978-2-336-43670-8</w:t>
+              <w:t xml:space="preserve">Dynamiques post-structurelles. Formes mutantes, corps sensibles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Edizioni Spartaco, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04609780v1</w:t>
+                <w:t xml:space="preserve">hal-04450473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphodynamiques à l’œuvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Caliandro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alessandro Sarti; Giovanna Citti. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dynamiques post-structurelles. Essais sur le devenir des formes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spartacus-idh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.39, 2024, 978-2-36693-122-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04558501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réanimer la viande, redevenir animal : Petr Davydtchenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Caliandro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Denis Bertrand; Michel Costantini; Juan Alonso Aldama. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Viande(s). Stéréotypies sémiotiques et inquiétude culturelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L’Harmattan, pp.135-144, 2024, 978-2-336-43670-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04703196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphodynamiques à l’œuvre. La vibration : de l’esthétique à l’esthésie</w:t>
+                <w:t xml:space="preserve">Réanimer la viande, redevenir animal : Petr Davydtchenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Caliandro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Giovanna Citti; Alessandro Sarti. </w:t>
+              <w:t xml:space="preserve">Bertrand, Denis; Costantini, Michel; Alonso Aldama, Juan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dynamiques post-structurelles. Formes mutantes, corps sensibles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Edizioni Spartaco, A paraître</w:t>
+              <w:t xml:space="preserve">Viande(s). Stéréotypies sémiotiques et inquiétude culturelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.135-144, 2024, Sémioses, 978-2-336-43670-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04450473v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04609780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasticity and Aesthesia: Towards a Semiotics of Art Encompassing the Sensitive Dynamics</w:t>
               </w:r>
@@ -610,587 +610,579 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04604157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le silence dans l’art</w:t>
+                <w:t xml:space="preserve">Instability and aesthesia: art, semiotics and science edging catastrophe [theory]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Caliandro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Sémir Badir; Nathalie Kremer; Vlad Ionescu. </w:t>
+              <w:t xml:space="preserve">Amir Biglari. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Felix aestheticus. Hommage à Herman Parret</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Peteers, 2023, 978-90-429-5054-2</w:t>
+              <w:t xml:space="preserve">Open semiotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 3, L’Harmattan, pp.241-250, 2023, 978-2-14-030528-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04450446v1</w:t>
+                <w:t xml:space="preserve">hal-04450443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Instability and aesthesia: art, semiotics and science edging catastrophe [theory]</w:t>
+                <w:t xml:space="preserve">Le silence dans l’art</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Caliandro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Amir Biglari. </w:t>
+              <w:t xml:space="preserve">Sémir Badir; Nathalie Kremer; Vlad Ionescu. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open semiotics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 3, L’Harmattan, pp.241-250, 2023, 978-2-14-030528-3</w:t>
+              <w:t xml:space="preserve">Felix aestheticus. Hommage à Herman Parret</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peteers, 2023, 978-90-429-5054-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04450443v1</w:t>
+                <w:t xml:space="preserve">hal-04450446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La vibration au tournant du XXe siècle et l’émergence de cette notion dans l’art</w:t>
+                <w:t xml:space="preserve">Pour une écologie perceptive complexe: l'art de Tomás Saraceno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Caliandro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Sarah Nancy; Nathalie Kramer. </w:t>
+              <w:t xml:space="preserve">Alessandro Zinna. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les cordes vibrantes de l’art. La relation esthétique comme résonance</w:t>
+              <w:t xml:space="preserve">Les vivants et leur environnement. Milieu, habitat, territoire, espace familier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presses Universitaires de Rennes</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.75-84, 2021</w:t>
+                <w:t xml:space="preserve">CAMS/O</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.229-236, 2021, 979-10-96436-05-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04450452v1</w:t>
+                <w:t xml:space="preserve">hal-04278921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour une écologie perceptive complexe: l'art de Tomás Saraceno</w:t>
+                <w:t xml:space="preserve">La vibration au tournant du XXe siècle et l’émergence de cette notion dans l’art</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Caliandro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Alessandro Zinna. </w:t>
+              <w:t xml:space="preserve">Sarah Nancy; Nathalie Kramer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les vivants et leur environnement. Milieu, habitat, territoire, espace familier</w:t>
+              <w:t xml:space="preserve">Les cordes vibrantes de l’art. La relation esthétique comme résonance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CAMS/O</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.229-236, 2021, 979-10-96436-05-7</w:t>
+                <w:t xml:space="preserve">Presses Universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.75-84, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04278921v1</w:t>
+                <w:t xml:space="preserve">hal-04450452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Klee’s Grey Point</w:t>
+                <w:t xml:space="preserve">Feeling the Complexity, Saying the Inconsistent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Caliandro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Morphodynamics in Aesthetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Springer International Publishing, pp.13-47, 2019, Lecture Notes in Morphogenesis, </w:t>
+              <w:t xml:space="preserve">, Springer International Publishing, pp.127-137, 2019, Lecture Notes in Morphogenesis, </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-29631-5_2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-29631-5_9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04450410v1</w:t>
+                <w:t xml:space="preserve">hal-04450425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moscow I by Wassili Kandinsky (or, The Psychophysics of Perception in Art)</w:t>
+                <w:t xml:space="preserve">Vibration as a Morphogenetic Force of Creation. Architectonic Dynamics in the Work of Peter Eisenman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Caliandro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Morphodynamics in Aesthetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Springer International Publishing, pp.89-102, 2019, Lecture Notes in Morphogenesis, </w:t>
+              <w:t xml:space="preserve">, Springer International Publishing, pp.49-60, 2019, Lecture Notes in Morphogenesis, </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-29631-5_6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-29631-5_3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04450419v1</w:t>
+                <w:t xml:space="preserve">hal-04450411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sémiose esthétique : structuration et logos de l’art. L’anti-sculpture de Fausto Melotti</w:t>
+                <w:t xml:space="preserve">The Singularity of the Work of Art. Enquiry for a Morphodynamic Semiotics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Caliandro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Greimas aujourd’hui : l'avenir de la structure. Actes du congès de l’Association Française de Sémiotique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, </w:t>
+              <w:t xml:space="preserve">Morphodynamics in Aesthetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer International Publishing, pp.1-12, 2019, Lecture Notes in Morphogenesis, </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AFS Éditions</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-29631-5_1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04450469v1</w:t>
+                <w:t xml:space="preserve">hal-04450403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interlocking Spaces in Art</w:t>
               </w:r>
@@ -1248,261 +1240,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04450418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Singularity of the Work of Art. Enquiry for a Morphodynamic Semiotics</w:t>
+                <w:t xml:space="preserve">Moscow I by Wassili Kandinsky (or, The Psychophysics of Perception in Art)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Caliandro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Morphodynamics in Aesthetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Springer International Publishing, pp.1-12, 2019, Lecture Notes in Morphogenesis, </w:t>
+              <w:t xml:space="preserve">, Springer International Publishing, pp.89-102, 2019, Lecture Notes in Morphogenesis, </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-29631-5_1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-29631-5_6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04450403v1</w:t>
+                <w:t xml:space="preserve">hal-04450419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vibration as a Morphogenetic Force of Creation. Architectonic Dynamics in the Work of Peter Eisenman</w:t>
+                <w:t xml:space="preserve">Sémiose esthétique : structuration et logos de l’art. L’anti-sculpture de Fausto Melotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Caliandro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Denis Bertrand; Ivan Darrault; Jacques Fontanille. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Morphodynamics in Aesthetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Springer International Publishing, pp.49-60, 2019, Lecture Notes in Morphogenesis, </w:t>
+              <w:t xml:space="preserve">Greimas aujourd’hui : l'avenir de la structure. Actes du congès de l’Association Française de Sémiotique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-29631-5_3⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">AFS Éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.777-781, 2019</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04450411v1</w:t>
+                <w:t xml:space="preserve">hal-04450469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feeling the Complexity, Saying the Inconsistent</w:t>
+                <w:t xml:space="preserve">Empathy, Meaning and Abstract Art</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Caliandro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Morphodynamics in Aesthetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Springer International Publishing, pp.127-137, 2019, Lecture Notes in Morphogenesis, </w:t>
+              <w:t xml:space="preserve">, Springer International Publishing, pp.61-74, 2019, Lecture Notes in Morphogenesis, </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-29631-5_9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-29631-5_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04450425v1</w:t>
+                <w:t xml:space="preserve">hal-04450417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eight Theses for (or against?) a Semiotics of Colour</w:t>
               </w:r>
@@ -1560,256 +1560,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04450420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Empathy, Meaning and Abstract Art</w:t>
+                <w:t xml:space="preserve">Le seuil de l’affect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Caliandro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michel Costantini. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Morphodynamics in Aesthetics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bornes &amp; traversées. Sémiotique des frontières, I</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L’Harmattan, 2019</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04450417v1</w:t>
+                <w:t xml:space="preserve">hal-04450453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le seuil de l’affect</w:t>
+                <w:t xml:space="preserve">Art as Crystallisation of Life. Considerations on a Work of Art by Edvard Munch ( From Nordstrand, 1892)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Caliandro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bornes &amp; traversées. Sémiotique des frontières, I</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Morphodynamics in Aesthetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer International Publishing, pp.115-126, 2019, Lecture Notes in Morphogenesis, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-29631-5_8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04450453v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04450422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Art as Crystallisation of Life. Considerations on a Work of Art by Edvard Munch ( From Nordstrand, 1892)</w:t>
+                <w:t xml:space="preserve">Paul Klee’s Grey Point</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Caliandro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Morphodynamics in Aesthetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Springer International Publishing, pp.115-126, 2019, Lecture Notes in Morphogenesis, </w:t>
+              <w:t xml:space="preserve">, Springer International Publishing, pp.13-47, 2019, Lecture Notes in Morphogenesis, </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-29631-5_8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-29631-5_2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04450422v1</w:t>
+                <w:t xml:space="preserve">hal-04450410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la vibration à l'image dédoublée : recherches en théorie de l'art. Quel apport de Magritte à ce sujet ?</w:t>
               </w:r>
@@ -2042,265 +2042,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04278942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entretien avec Francis Édeline</w:t>
+                <w:t xml:space="preserve">Sémiotique de l’art. L’épaisseur à l’œuvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Caliandro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Mengoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes Sémiotiques </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 2022 (127), </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2022, 2022 (127)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04278790v1</w:t>
+                <w:t xml:space="preserve">hal-04278864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sémiotique de l’art. L’épaisseur à l’œuvre</w:t>
+                <w:t xml:space="preserve">Fake Art, entre le contrefait et le contrefactuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Caliandro</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Angela Mengoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes Sémiotiques </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Interfaces numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25965/interfaces-numeriques.4889⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04278864v1</w:t>
+                <w:t xml:space="preserve">hal-04278811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fake Art, entre le contrefait et le contrefactuel</w:t>
+                <w:t xml:space="preserve">Entretien avec Francis Édeline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Caliandro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interfaces numériques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 11 (2), </w:t>
+              <w:t xml:space="preserve">Actes Sémiotiques </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2022 (127), </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.25965/interfaces-numeriques.4889⟩</w:t>
+                <w:t xml:space="preserve">⟨10.25965/as.7706⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04278811v1</w:t>
+                <w:t xml:space="preserve">hal-04278790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Net Art : le potentiel sémiotique du médium en ligne</w:t>
               </w:r>
@@ -2907,51 +2907,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unilim.fr/actes-semiotiques/7695" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609780v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Caliandro" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-viande_s_stereotypies_semiotiques_et_inquietude_culturelle_denis_bertrand_michel_costantini_juan_alonso_aldama-9782336436708-80195.html" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558501v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.spartacus-idh.com" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703196v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450473v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604157v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-51993-2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450446v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450443v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450452v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/5392/les-cordes-vibrantes-de-l-art" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278921v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://mediationsemiotiques.com/caliandro" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450410v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29631-5_2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450419v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29631-5_6" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450469v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://afsemio.fr/wp-content/uploads/AFS_Actes.2017.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450418v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29631-5_5" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450403v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29631-5_1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450411v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29631-5_3" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450425v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29631-5_9" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450420v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29631-5_7" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450417v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29631-5_4" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450453v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450422v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29631-5_8" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450456v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450472v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278942v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11606/issn.1980-4016.esse.2023.207982" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278790v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/as.7706" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278864v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Mengoni" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278811v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/interfaces-numeriques.4889" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450430v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278893v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450437v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450438v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450441v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450399v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29631-5" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unilim.fr/actes-semiotiques/7695" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450473v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Caliandro" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558501v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.spartacus-idh.com" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703196v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609780v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-viande_s_stereotypies_semiotiques_et_inquietude_culturelle_denis_bertrand_michel_costantini_juan_alonso_aldama-9782336436708-80195.html" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604157v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-51993-2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450443v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450446v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278921v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://mediationsemiotiques.com/caliandro" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450452v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/5392/les-cordes-vibrantes-de-l-art" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450425v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29631-5_9" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450411v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29631-5_3" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450403v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29631-5_1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450418v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29631-5_5" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450419v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29631-5_6" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450469v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://afsemio.fr/wp-content/uploads/AFS_Actes.2017.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450417v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29631-5_4" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450420v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29631-5_7" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450453v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450422v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29631-5_8" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450410v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29631-5_2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450456v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450472v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278942v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11606/issn.1980-4016.esse.2023.207982" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278864v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Mengoni" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278811v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/interfaces-numeriques.4889" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278790v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/as.7706" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450430v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278893v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450437v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450438v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450441v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450399v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29631-5" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>