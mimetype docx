--- v1 (2026-04-06)
+++ v2 (2026-05-17)
@@ -210,345 +210,345 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphodynamiques à l’œuvre. La vibration : de l’esthétique à l’esthésie</w:t>
+                <w:t xml:space="preserve">Réanimer la viande, redevenir animal : Petr Davydtchenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Caliandro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Giovanna Citti; Alessandro Sarti. </w:t>
+              <w:t xml:space="preserve">Bertrand, Denis; Costantini, Michel; Alonso Aldama, Juan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dynamiques post-structurelles. Formes mutantes, corps sensibles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Edizioni Spartaco, A paraître</w:t>
+              <w:t xml:space="preserve">Viande(s). Stéréotypies sémiotiques et inquiétude culturelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.135-144, 2024, Sémioses, 978-2-336-43670-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04450473v1</w:t>
+                <w:t xml:space="preserve">hal-04609780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphodynamiques à l’œuvre</w:t>
+                <w:t xml:space="preserve">Réanimer la viande, redevenir animal : Petr Davydtchenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Caliandro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Alessandro Sarti; Giovanna Citti. </w:t>
+              <w:t xml:space="preserve">Denis Bertrand; Michel Costantini; Juan Alonso Aldama. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dynamiques post-structurelles. Essais sur le devenir des formes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Viande(s). Stéréotypies sémiotiques et inquiétude culturelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L’Harmattan, pp.135-144, 2024, 978-2-336-43670-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spartacus-idh</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-04558501v1</w:t>
+                <w:t xml:space="preserve">hal-04703196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réanimer la viande, redevenir animal : Petr Davydtchenko</w:t>
+                <w:t xml:space="preserve">Morphodynamiques à l’œuvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Caliandro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Denis Bertrand; Michel Costantini; Juan Alonso Aldama. </w:t>
+              <w:t xml:space="preserve">Alessandro Sarti; Giovanna Citti. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Viande(s). Stéréotypies sémiotiques et inquiétude culturelle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, L’Harmattan, pp.135-144, 2024, 978-2-336-43670-8</w:t>
+              <w:t xml:space="preserve">Dynamiques post-structurelles. Essais sur le devenir des formes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spartacus-idh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.39, 2024, 978-2-36693-122-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04703196v1</w:t>
+                <w:t xml:space="preserve">hal-04558501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réanimer la viande, redevenir animal : Petr Davydtchenko</w:t>
+                <w:t xml:space="preserve">Morphodynamiques à l’œuvre. La vibration : de l’esthétique à l’esthésie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Caliandro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Bertrand, Denis; Costantini, Michel; Alonso Aldama, Juan. </w:t>
+              <w:t xml:space="preserve">Giovanna Citti; Alessandro Sarti. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Viande(s). Stéréotypies sémiotiques et inquiétude culturelle</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Dynamiques post-structurelles. Formes mutantes, corps sensibles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Edizioni Spartaco, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'Harmattan</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-04609780v1</w:t>
+                <w:t xml:space="preserve">hal-04450473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasticity and Aesthesia: Towards a Semiotics of Art Encompassing the Sensitive Dynamics</w:t>
               </w:r>
@@ -610,501 +610,509 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04604157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Instability and aesthesia: art, semiotics and science edging catastrophe [theory]</w:t>
+                <w:t xml:space="preserve">Le silence dans l’art</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Caliandro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Amir Biglari. </w:t>
+              <w:t xml:space="preserve">Sémir Badir; Nathalie Kremer; Vlad Ionescu. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open semiotics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 3, L’Harmattan, pp.241-250, 2023, 978-2-14-030528-3</w:t>
+              <w:t xml:space="preserve">Felix aestheticus. Hommage à Herman Parret</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peteers, 2023, 978-90-429-5054-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04450443v1</w:t>
+                <w:t xml:space="preserve">hal-04450446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le silence dans l’art</w:t>
+                <w:t xml:space="preserve">Instability and aesthesia: art, semiotics and science edging catastrophe [theory]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Caliandro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Sémir Badir; Nathalie Kremer; Vlad Ionescu. </w:t>
+              <w:t xml:space="preserve">Amir Biglari. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Felix aestheticus. Hommage à Herman Parret</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Peteers, 2023, 978-90-429-5054-2</w:t>
+              <w:t xml:space="preserve">Open semiotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 3, L’Harmattan, pp.241-250, 2023, 978-2-14-030528-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04450446v1</w:t>
+                <w:t xml:space="preserve">hal-04450443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour une écologie perceptive complexe: l'art de Tomás Saraceno</w:t>
+                <w:t xml:space="preserve">La vibration au tournant du XXe siècle et l’émergence de cette notion dans l’art</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Caliandro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Alessandro Zinna. </w:t>
+              <w:t xml:space="preserve">Sarah Nancy; Nathalie Kramer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les vivants et leur environnement. Milieu, habitat, territoire, espace familier</w:t>
+              <w:t xml:space="preserve">Les cordes vibrantes de l’art. La relation esthétique comme résonance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CAMS/O</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.229-236, 2021, 979-10-96436-05-7</w:t>
+                <w:t xml:space="preserve">Presses Universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.75-84, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04278921v1</w:t>
+                <w:t xml:space="preserve">hal-04450452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La vibration au tournant du XXe siècle et l’émergence de cette notion dans l’art</w:t>
+                <w:t xml:space="preserve">Pour une écologie perceptive complexe: l'art de Tomás Saraceno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Caliandro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Sarah Nancy; Nathalie Kramer. </w:t>
+              <w:t xml:space="preserve">Alessandro Zinna. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les cordes vibrantes de l’art. La relation esthétique comme résonance</w:t>
+              <w:t xml:space="preserve">Les vivants et leur environnement. Milieu, habitat, territoire, espace familier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presses Universitaires de Rennes</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.75-84, 2021</w:t>
+                <w:t xml:space="preserve">CAMS/O</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.229-236, 2021, 979-10-96436-05-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04450452v1</w:t>
+                <w:t xml:space="preserve">hal-04278921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feeling the Complexity, Saying the Inconsistent</w:t>
+                <w:t xml:space="preserve">Moscow I by Wassili Kandinsky (or, The Psychophysics of Perception in Art)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Caliandro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Morphodynamics in Aesthetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Springer International Publishing, pp.127-137, 2019, Lecture Notes in Morphogenesis, </w:t>
+              <w:t xml:space="preserve">, Springer International Publishing, pp.89-102, 2019, Lecture Notes in Morphogenesis, </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-29631-5_9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-29631-5_6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04450425v1</w:t>
+                <w:t xml:space="preserve">hal-04450419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vibration as a Morphogenetic Force of Creation. Architectonic Dynamics in the Work of Peter Eisenman</w:t>
+                <w:t xml:space="preserve">Sémiose esthétique : structuration et logos de l’art. L’anti-sculpture de Fausto Melotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Caliandro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Denis Bertrand; Ivan Darrault; Jacques Fontanille. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Morphodynamics in Aesthetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Springer International Publishing, pp.49-60, 2019, Lecture Notes in Morphogenesis, </w:t>
+              <w:t xml:space="preserve">Greimas aujourd’hui : l'avenir de la structure. Actes du congès de l’Association Française de Sémiotique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-29631-5_3⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">AFS Éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.777-781, 2019</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04450411v1</w:t>
+                <w:t xml:space="preserve">hal-04450469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Singularity of the Work of Art. Enquiry for a Morphodynamic Semiotics</w:t>
               </w:r>
@@ -1240,347 +1248,339 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04450418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moscow I by Wassili Kandinsky (or, The Psychophysics of Perception in Art)</w:t>
+                <w:t xml:space="preserve">Vibration as a Morphogenetic Force of Creation. Architectonic Dynamics in the Work of Peter Eisenman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Caliandro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Morphodynamics in Aesthetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Springer International Publishing, pp.89-102, 2019, Lecture Notes in Morphogenesis, </w:t>
+              <w:t xml:space="preserve">, Springer International Publishing, pp.49-60, 2019, Lecture Notes in Morphogenesis, </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-29631-5_6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-29631-5_3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04450419v1</w:t>
+                <w:t xml:space="preserve">hal-04450411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sémiose esthétique : structuration et logos de l’art. L’anti-sculpture de Fausto Melotti</w:t>
+                <w:t xml:space="preserve">Feeling the Complexity, Saying the Inconsistent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Caliandro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Greimas aujourd’hui : l'avenir de la structure. Actes du congès de l’Association Française de Sémiotique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, </w:t>
+              <w:t xml:space="preserve">Morphodynamics in Aesthetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer International Publishing, pp.127-137, 2019, Lecture Notes in Morphogenesis, </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AFS Éditions</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-29631-5_9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04450469v1</w:t>
+                <w:t xml:space="preserve">hal-04450425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Empathy, Meaning and Abstract Art</w:t>
+                <w:t xml:space="preserve">Eight Theses for (or against?) a Semiotics of Colour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Caliandro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Morphodynamics in Aesthetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Springer International Publishing, pp.61-74, 2019, Lecture Notes in Morphogenesis, </w:t>
+              <w:t xml:space="preserve">, Springer International Publishing; Springer International Publishing, pp.103-114, 2019, Lecture Notes in Morphogenesis, </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-29631-5_4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-29631-5_7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04450417v1</w:t>
+                <w:t xml:space="preserve">hal-04450420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eight Theses for (or against?) a Semiotics of Colour</w:t>
+                <w:t xml:space="preserve">Empathy, Meaning and Abstract Art</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Caliandro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Morphodynamics in Aesthetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Springer International Publishing; Springer International Publishing, pp.103-114, 2019, Lecture Notes in Morphogenesis, </w:t>
+              <w:t xml:space="preserve">, Springer International Publishing, pp.61-74, 2019, Lecture Notes in Morphogenesis, </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-29631-5_7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-29631-5_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04450420v1</w:t>
+                <w:t xml:space="preserve">hal-04450417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le seuil de l’affect</w:t>
               </w:r>
@@ -2907,51 +2907,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unilim.fr/actes-semiotiques/7695" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450473v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Caliandro" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558501v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.spartacus-idh.com" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703196v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609780v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-viande_s_stereotypies_semiotiques_et_inquietude_culturelle_denis_bertrand_michel_costantini_juan_alonso_aldama-9782336436708-80195.html" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604157v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-51993-2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450443v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450446v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278921v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://mediationsemiotiques.com/caliandro" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450452v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/5392/les-cordes-vibrantes-de-l-art" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450425v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29631-5_9" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450411v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29631-5_3" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450403v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29631-5_1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450418v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29631-5_5" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450419v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29631-5_6" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450469v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://afsemio.fr/wp-content/uploads/AFS_Actes.2017.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450417v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29631-5_4" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450420v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29631-5_7" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450453v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450422v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29631-5_8" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450410v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29631-5_2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450456v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450472v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278942v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11606/issn.1980-4016.esse.2023.207982" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278864v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Mengoni" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278811v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/interfaces-numeriques.4889" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278790v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/as.7706" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450430v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278893v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450437v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450438v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450441v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450399v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29631-5" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unilim.fr/actes-semiotiques/7695" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609780v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Caliandro" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-viande_s_stereotypies_semiotiques_et_inquietude_culturelle_denis_bertrand_michel_costantini_juan_alonso_aldama-9782336436708-80195.html" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703196v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558501v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.spartacus-idh.com" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450473v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604157v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-51993-2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450446v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450443v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450452v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/5392/les-cordes-vibrantes-de-l-art" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278921v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://mediationsemiotiques.com/caliandro" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450419v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29631-5_6" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450469v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://afsemio.fr/wp-content/uploads/AFS_Actes.2017.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450403v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29631-5_1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450418v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29631-5_5" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450411v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29631-5_3" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450425v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29631-5_9" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450420v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29631-5_7" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450417v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29631-5_4" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450453v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450422v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29631-5_8" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450410v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29631-5_2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450456v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450472v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278942v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11606/issn.1980-4016.esse.2023.207982" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278864v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Mengoni" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278811v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/interfaces-numeriques.4889" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278790v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/as.7706" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450430v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278893v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450437v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450438v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450441v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450399v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29631-5" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>