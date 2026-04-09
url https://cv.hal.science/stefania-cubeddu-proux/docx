--- v0 (2026-03-16)
+++ v1 (2026-04-09)
@@ -199,2849 +199,2849 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05503814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (8)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Jouer avec des cartes : dialogue entre Italo Calvino et Robert Lepage »,</w:t>
+                <w:t xml:space="preserve">« “Connaissez-vous cet homme ?” : pour une poétique du genre policier dans l’œuvre de Jacques Poulin »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Cubeddu-Proux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'études : Pourquoi lire, traduire, réécrire Italo Calvino</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+              <w:t xml:space="preserve">Voix et Images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, XLV (2 (134)), p. 69-81</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04701873v1</w:t>
+                <w:t xml:space="preserve">hal-04332200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Des abeilles et des frelons : observation d’un naturaliste éclairé », communication présentée à distance (via zoom)</w:t>
+                <w:t xml:space="preserve">La Légende du saint buveur, de Joseph Roth à Ermanno Olmi : du livre au film, aller-retour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Cubeddu-Proux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">cadre du colloque « Lectures croisées des discours. Hiatus entre réalités sociopolitiques, récits de mémoires et approches interprétatives », Colloque international pluridisciplinaire</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+              <w:t xml:space="preserve">Cahiers de L'Herne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Carole Ksiazenicer-Matheron et Stéphane Pesnel (dir.),, p. 332-340</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04701869v1</w:t>
+                <w:t xml:space="preserve">hal-04279255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Un Boli en vol : au croisement des formes narratives de Michel Leiris à Abderrahmane Sissako et Damon Albarn »</w:t>
+                <w:t xml:space="preserve">Penser et vivre la terre d’accueil… Antonio D’Alfonso et Marco Micone, deux Italiens à Montréal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Cubeddu-Proux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">43e Congrès de la SFLGC : "Les populations fictionnelles"</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+              <w:t xml:space="preserve">Études canadiennes / Canadian Studies : Revue interdisciplinaire des études canadiennes en France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 56, p. 171-180</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04701867v1</w:t>
+                <w:t xml:space="preserve">hal-04279756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Des villes, des noms, de l’espace et du temps »</w:t>
+                <w:t xml:space="preserve">Les Grandes Marées de Jacques Poulin : un échiquier fictif... dans le paradis d’une île</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Cubeddu-Proux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'étude « Quatre regards sur la ville : la ville au prisme des arts et de la littérature » (via meet)</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+              <w:t xml:space="preserve">Africa America Asia Australia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Consiglio Nazionale delle Ricerche - Gruppo di studio delle culture letterarie dei paesi anglofoni, francofoni e iberofoni, ISBN: 978-88-8319-786-4 (23), p. 43-50</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04701852v1</w:t>
-[...288 lines deleted...]
-                <w:t xml:space="preserve">hal-02936900v1</w:t>
+                <w:t xml:space="preserve">hal-04279566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (23)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Montréal / Port-au-Prince : deux villes en dialogue dans l’espace d’une œuvre, ou comment faire l’amour avec deux villes sans se fatiguer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefania Cubeddu-Proux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Romuald-Blaise Fonkoua et Florian Alix (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Poétiques de Dany Laferrière</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04279983v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le mythe de la clôture : vestiges de l’Abitation en territoire poulinien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Cubeddu-Proux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Charles Brion (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fragments d'une littérature littorale atlantique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Rennes, A paraître, 9782753595514</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04279994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soigne ta chute de Flora Balzano et « Salsicce » d’Igiaba Scego : l’écriture de soi face aux littératures de la migration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Cubeddu-Proux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Raymond MBASSI ATEBA (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Francophonie et francophilie littéraires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karthala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 231-249, 2022, Lettres du Sud, 9782811117474</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04279182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isola, île, isla et Ilha : dialogue entre îles au-delà des frontières géographiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Cubeddu-Proux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Peyronie André et Peyrache-Leborgne Dominique (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">A la recherche d'Elsa Morante</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Interférences, 978-2-7535-8689-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04275610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Par-delà ou en-deçà de l’horizon du mythe : dialogue et comparaison entre Bauchau, Chalandon et Mavrikakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Cubeddu-Proux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Penser le roman francophone contemporain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Presses de l'Université de Montréal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 31-43, 2020, Collection Espace Littéraire, 978-2-7606-4159-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04275723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’espace urbain de Williams Sassine : une ville fantôme ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Cubeddu-Proux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Florence Paravy (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Williams Sassine n’est pas n’importe qui</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de Bordeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 29-39, 2018, Littératures des Afriques, 979-10-300-0265-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04275769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méditerranée et Atlantique : d’un rivage à l’autre, les différents lieux du retour chez Micone, D’Alfonso et Mouawad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Cubeddu-Proux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Claude Laborie, Jean-Marc Moura et Sylvie Parizet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vers une histoire littéraire transatlantique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classiques Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 293-305, 2018, Rencontres, 336 ; Série : Littérature générale et comparée</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04275800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jazz, zombis, mystère et compagnie : musique, sorcellerie et pays sans chapeaux dans l’œuvre de Dany Laferrière, Stanley Péan et Emmanuel Dongala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Cubeddu-Proux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Yves Clavaron &amp; Jean-Marc Moura (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire des lettres transatlantiques : les relations littéraires Afrique-Amériques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Perséides</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 133-145, 2017, 978-2-37125-022-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04275848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compas, réseaux informatiques, livre et conteneurs, instruments de voyage ou jalons d’une aventure littéraire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Cubeddu-Proux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Robert Dion et Andrée Mercier (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Que devient la littérature québécoise ? Formes et enjeux des pratiques narratives depuis 1990</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Groupe Nota Bene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 297-318, 2017, 978-2-89518-538-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04275886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du retour à l’errance : comment un rendez-vous manqué avec le passé rend-il possible la rencontre de l’espace : Littoral de Wajdi Mouawad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Cubeddu-Proux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Stefania Cubeddu-Proux, Victoria Famin, Fatma Agoun-Perpère, Cécilia Camoin, Claudia Canu-Fautré, Tania Manca (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lettres francophones en chronotopes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Harmattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 149-165, 2017, Horizons francophones, 978-2-343-10991-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04276014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orientalisme entre peinture et écriture : une relecture d’Assia Djebar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Cubeddu-Proux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Giovanni Dotoli, Claudia Canu-Fautré et Mario Selvaggio (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’Algérie sous la plume d’Assia Djebar. Histoire d’une écrivaine, histoire d’un peuple</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edizioni Universitarie Romane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 339-356, 2016, Voix de la Méditerranée - Voci dal Mediterraneo, 978-8860222923</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04276091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Langues d’Anima et langue animale : dialogue avec l’Amérique et l’Amérindien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Cubeddu-Proux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Claire Badiou-Monferran et Laurence Denooz (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langues d'Anima. Écriture et histoire contemporaine dans l’œuvre de Wajdi Mouawad</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classiques Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 161-181, 2016, coll. « Rencontres », 167, Série « Stylistique, rhétorique, sémiotique », 978-2-406-05945-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04276046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enquête aux marges de la ville : le Québec de Jacques Poulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Cubeddu-Proux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Julien Anne-Yvonne (direction), Magord André (collaboration). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Littératures québécoise et acadienne contemporaine. Au prisme de la ville</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses Universitaires de Rennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 281-290, 2014, Plurial, 978-2753532892</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04276112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Repousser les frontières pour rentrer chez soi : enquête sur la littérature québécoise contemporaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Cubeddu-Proux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Muriel Rouyer, Catherine de Wrangler, Emmanuelle Bousquet et Stefania Cubeddu (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regards sur le cosmopolitisme européen. Frontières et identités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.I.E. Peter Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 373-387, 2011, coll. « Europe des Cultures », n. 3, 9-7890-5201-684-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04279120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partire per tornare : Oscuramente fuerte es la vida e La tierra incomparable di Antonio Dal Masetto/Partir para volver, Oscuramente fuerte es la vida et La Tierra incomparable de Antonio dal Masetto. Suivi d'une interview à Antonio Dal Masetto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Cubeddu-Proux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bob de Jonge et Walter Zidarič (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’Italie et l’Amérique latine : Migrations, Échanges, Influences, Interférences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CRINI</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 115-128, 2011, 1760-4753</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04279340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francophonie polyphonique et littérature : le français en Amérique du Nord</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Cubeddu-Proux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marina Geat (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La francophonie et l’Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artemide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 69-84, 2011, Proteo 54, 978-88-7575-130-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04279039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des Gattopardi aux Guépards : réflexions autour des différentes versions d’une œuvre et des difficultés de traduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Cubeddu-Proux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vito Pecoraro (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atti del convegno "Giornate di studi sulla traduzione/Journées internationales d'études sur la traduction"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, Herbita Editrice, p. 95-110, 2009, Studi francesi, 978-88-7994-140-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04279634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Un voyage dans un fauteuil”, petite excursion dans les paysages du Gattopardo et de sa traduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Cubeddu-Proux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Annamaria Di Liberti, Vito Pecoraro, Olga Scacco (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atti della Giornata di Studi Lingue e linguaggi del turismo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Carbone editore, p. 19-34, 2009, 88-88803-14-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04279599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accueil et échanges culturels des Italiens à Montréal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Cubeddu-Proux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laura Restuccia et Giovanni Saverio Santangelo (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scritture delle migrazioni : passaggi et ospitalità / Écritures des migrations : passages et hospitalité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Palumbo Editore, p. 137-147, 2008, 978-8860170583</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04279669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ViceVersa : uno spazio transculturale dall’accento italiano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefania Cubeddu-Proux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anna Frabetti et Walter Zidaric (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’italien langue de migration : vers l’affirmation d’une culture transnationale à l’aube du XXIe siècle/L’italiano lingua di migrazione : verso l’affermazione di una cultura transnazionale agli inizi del XXI secolo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRINI, p. 193-205, 2006, 2-916424-06-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04279367v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Questa sera si recita a soggetto : le théâtre des Italiens de Montréal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Cubeddu-Proux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alessandra Ferraro et Anna Pia De Luca (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parcours migrants au Québec. L'italianité de Marco Micone à Philippe Poloni</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FORUM Editrice Universitaria Udinese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 67-73, 2006, 978-88-8420-316-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04279695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Grandes Marées de Jacques Poulin : l’échiquier idéal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Cubeddu-Proux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Patrice Brasseur (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème Séminaire européen des étudiants diplômés en études canadiennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 7, AFEC, p. 43-51, 2003, 2-909708-10-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04279787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La ville de Québec dans l’espace imaginaire de Jacques Poulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Cubeddu-Proux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hélène Amrit, Anna Giaufret-Harvey et Sergio Zoppi (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regards sur la littérature québécoise, hommage à Gaston MIRON</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bulzoni Editore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 59-65, 2001, 88-8319-624-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04279810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (4)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">« “Connaissez-vous cet homme ?” : pour une poétique du genre policier dans l’œuvre de Jacques Poulin »</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Jouer avec des cartes : dialogue entre Italo Calvino et Robert Lepage »,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Cubeddu-Proux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Voix et Images</w:t>
-[...45 lines deleted...]
-                <w:t xml:space="preserve">La Légende du saint buveur, de Joseph Roth à Ermanno Olmi : du livre au film, aller-retour</w:t>
+              <w:t xml:space="preserve">Journée d'études : Pourquoi lire, traduire, réécrire Italo Calvino</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sabina Ciminari (Université Paul Valéry, Montpellier 3), Apr 2023, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04701873v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Des abeilles et des frelons : observation d’un naturaliste éclairé », communication présentée à distance (via zoom)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Cubeddu-Proux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de L'Herne</w:t>
-[...45 lines deleted...]
-                <w:t xml:space="preserve">Penser et vivre la terre d’accueil… Antonio D’Alfonso et Marco Micone, deux Italiens à Montréal</w:t>
+              <w:t xml:space="preserve">cadre du colloque « Lectures croisées des discours. Hiatus entre réalités sociopolitiques, récits de mémoires et approches interprétatives », Colloque international pluridisciplinaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Garik Galstyan, université d’Etat d’Ervan, Faculté des Langues Européennes et de Communication, Arménie, Apr 2022, Ervan, Arménie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04701869v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Des villes, des noms, de l’espace et du temps »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Cubeddu-Proux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Études canadiennes / Canadian Studies : Revue interdisciplinaire des études canadiennes en France</w:t>
-[...45 lines deleted...]
-                <w:t xml:space="preserve">Les Grandes Marées de Jacques Poulin : un échiquier fictif... dans le paradis d’une île</w:t>
+              <w:t xml:space="preserve">Journée d'étude « Quatre regards sur la ville : la ville au prisme des arts et de la littérature » (via meet)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Stefania Cubeddu-Proux (OEC/CSLF), Vito Pecoraro (l’Association francophone de Sicile), Véronique Bouteille (Institut Français), May 2021, Palerme (Italie)i, Italie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04701852v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Un Boli en vol : au croisement des formes narratives de Michel Leiris à Abderrahmane Sissako et Damon Albarn »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Cubeddu-Proux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Africa America Asia Australia</w:t>
-[...14 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">43e Congrès de la SFLGC : "Les populations fictionnelles"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Anne Isabelle FRANÇOIS, Françoise LAVOCAT, Université Sorbonne Nouvelle - Campus Condorcet, Nov 2021, Paris Université Sorbonne Nouvelle, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04701867v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Dakar / Kinshasa en dialogue : la Chinafrique dans Congo Inc. Le testament de Bismarck de In Koli Jean Bofane et Demain si dieu le veut de Khadi Hane »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefania Cubeddu-Proux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude de l’APELA (en ligne) : Perspectives littéraires et artistiques sur la Chinafrique (OEC/CSLF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Florence Paravy, Ninon Chavoz, Pierre Leroux, Nov 2020, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04701832v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« De Lalabad » au New Yorkistan » : histoires d’une phobie ordinaire »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefania Cubeddu-Proux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’études "Quelques échos du 11 septembre 2001 dans les récits franco-canadiens et québécois"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jimmy Thibeault, université Université Sainte Anne, Pointe-de-l’Église, Nouvelle Écosse (Canada), Aug 2019, Pointe-de-l’Église, Nouvelle Écosse (Canada), Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04701831v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Du blanc de la chaux au noir du riz : étude de l’espace carcéral au Vietnam »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefania Cubeddu-Proux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">colloque : La chambre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pierre Hyppolite (CSLF), Marc Perelmann et Thomas Clerc (CSLF),, Oct 2018, Nanterre (Université Paris Nanterre), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04701868v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quanta Sardegna si legge in Francia ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabina Ciminari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04279566v1</w:t>
+                <w:t xml:space="preserve">Stefania Cubeddu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Insularità e cultura mediterranea nella lingua e nella letteratura italiane", Associazione Internazionale Professori di Italiano, Cagliari, 25-28 Août 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Cagliari, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02936900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3189,434 +3189,525 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04701860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Autre publication scientifique (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rencontre avec Lise Gauvin et Véronique Tadjo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Chaudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefania Cubeddu-Proux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Atlantique littéraire au féminin. Approches comparatistes (XXe-XXIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, https://books.openedition.org/pubp/1903</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05578003v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CR de : Petr Vurm, La Création et la créativité de Réjean Ducharme. Une redéfinition du roman québécois, Frankfurt am Main, Peter Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefania Cubeddu-Proux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Études romanes de Brno</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, p. 157-158</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04279972v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Ouvrages (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Atlantique littéraire au féminin. Approches comparatistes (XXe-XXIe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Chaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Cubeddu-Proux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Moura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Presses universitaires Blaise Pascal, coll. "Littératures", 2020, 978-2-84516-943-2</w:t>
-            </w:r>
+              <w:t xml:space="preserve">Presses universitaires Blaise Pascal, coll. "Littératures", 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pubp.1793⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02930320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pirandello oggi. Intertestualità, riscrittura, ricezione</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Cubeddu-Proux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Frabetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Metauro Edizioni. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metauro Edizioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Corrado Donati, ‎978-8861561380</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04275374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lettres francophones en chronotopes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Cubeddu-Proux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Famin, Fatma Agoun-Perpère, Cécilia Camoin, Claudia Canu Fautré, Tania Manca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L'Harmattan. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Harmattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, 2017, Horizons francophones, Stefania Cubeddu-Proux et Victoria Famin, 978-2-343-10991-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04275207v1</w:t>
-              </w:r>
-[...99 lines deleted...]
-                <w:t xml:space="preserve">hal-04279972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId75"/>
+      <w:footerReference w:type="default" r:id="rId77"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3763,51 +3854,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05503814v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Demeulenaere" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Cubeddu-Proux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Tauchnitz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701873v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701869v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701867v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701852v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701832v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701831v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701868v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936900v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina Ciminari" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Cubeddu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279994v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279983v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04279182v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.karthala.com/accueil/3439-francophonie-et-francophilie-litteraires-9782811117474.html" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04275610v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/8823/a-la-recherche-d-elsa-morante" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04275723v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pum.umontreal.ca/catalogue/penser_le_roman_francophone_contemporain" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04275769v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pub-editions.fr/index.php/auteurs/p/paravy-florence/williams-sassine-n-est-pas-n-importe-qui-4925.html" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04275800v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/vers-une-histoire-litteraire-transatlantique.html" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04275848v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lesperseides.fr/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04275886v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.groupenotabene.com/publication/que-devient-la-litt%C3%A9rature-qu%C3%A9b%C3%A9coise-formes-et-enjeux-des-pratiques-narratives-depuis" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04276014v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-lettres_francophones_en_chronotopes_tania_manca_stefania_cubeddu_proux_victoria_famin_fatma_agoun_perpere_cecilia_camoin_claudia_canu_fautre-9782343109916-52979.html" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276091v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shop.eurom.it/fr/voix-de-la-mediterranee-voci-dal-mediterraneo/462-l-algerie-sous-la-plume-d-assia-djebar-histoire-d-une-ecrivaine-9788860222923.html?search_query=selvaggio&amp;amp;results=27" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04276046v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/langues-d-anima-ecriture-et-histoire-contemporaine-dans-l-oeuvre-de-wajdi-mouawad.html" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04276112v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/7632/litteratures-quebecoise-et-acadienne" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04279120v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1044048" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279340v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://crini.univ-nantes.fr/publications-crini/e-crini/n%C2%B02" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04279039v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.artemide-edizioni.it/prodotto/la-francophonie-et-leurope/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279634v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279599v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279669v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279695v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://forumeditrice.it/percorsi/lingua-e-letteratura/centro-di-cultura-canadese/parcours-migrants-au-quebec" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279367v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279787v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279810v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bulzoni.it/it/catalogo/regards-sur-la-litterature-quebecoise.html" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332200v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279255v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279756v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279566v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701855v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701860v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930320v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Chaudet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Moura" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04275374v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Frabetti" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://metauroedizioni.it/product/pirandello-oggi-intertestualita-riscrittura-ricezione/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04275207v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Famin, Fatma Agoun-Perp&#232;re, C&#233;cilia Camoin, Claudia Canu Fautr&#233;, Tania Manca" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279972v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05503814v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Demeulenaere" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Cubeddu-Proux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Tauchnitz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332200v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279255v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279756v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279566v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279983v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279994v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04279182v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.karthala.com/accueil/3439-francophonie-et-francophilie-litteraires-9782811117474.html" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04275610v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/8823/a-la-recherche-d-elsa-morante" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04275723v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pum.umontreal.ca/catalogue/penser_le_roman_francophone_contemporain" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04275769v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pub-editions.fr/index.php/auteurs/p/paravy-florence/williams-sassine-n-est-pas-n-importe-qui-4925.html" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04275800v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/vers-une-histoire-litteraire-transatlantique.html" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04275848v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lesperseides.fr/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04275886v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.groupenotabene.com/publication/que-devient-la-litt%C3%A9rature-qu%C3%A9b%C3%A9coise-formes-et-enjeux-des-pratiques-narratives-depuis" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04276014v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-lettres_francophones_en_chronotopes_tania_manca_stefania_cubeddu_proux_victoria_famin_fatma_agoun_perpere_cecilia_camoin_claudia_canu_fautre-9782343109916-52979.html" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276091v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shop.eurom.it/fr/voix-de-la-mediterranee-voci-dal-mediterraneo/462-l-algerie-sous-la-plume-d-assia-djebar-histoire-d-une-ecrivaine-9788860222923.html?search_query=selvaggio&amp;amp;results=27" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04276046v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/langues-d-anima-ecriture-et-histoire-contemporaine-dans-l-oeuvre-de-wajdi-mouawad.html" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04276112v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/7632/litteratures-quebecoise-et-acadienne" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04279120v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1044048" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279340v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://crini.univ-nantes.fr/publications-crini/e-crini/n%C2%B02" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04279039v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.artemide-edizioni.it/prodotto/la-francophonie-et-leurope/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279634v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279599v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279669v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279367v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279695v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://forumeditrice.it/percorsi/lingua-e-letteratura/centro-di-cultura-canadese/parcours-migrants-au-quebec" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279787v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279810v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bulzoni.it/it/catalogo/regards-sur-la-litterature-quebecoise.html" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701873v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701869v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701852v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701867v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701832v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701831v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701868v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936900v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina Ciminari" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Cubeddu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701855v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701860v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578003v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Chaudet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279972v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930320v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Moura" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pubp.1793" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04275374v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Frabetti" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://metauroedizioni.it/product/pirandello-oggi-intertestualita-riscrittura-ricezione/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04275207v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Famin, Fatma Agoun-Perp&#232;re, C&#233;cilia Camoin, Claudia Canu Fautr&#233;, Tania Manca" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>