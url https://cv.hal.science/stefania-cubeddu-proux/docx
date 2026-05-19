--- v1 (2026-04-09)
+++ v2 (2026-05-19)
@@ -199,2246 +199,1938 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05503814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (4)</w:t>
-[...306 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (23)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Montréal / Port-au-Prince : deux villes en dialogue dans l’espace d’une œuvre, ou comment faire l’amour avec deux villes sans se fatiguer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Cubeddu-Proux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Romuald-Blaise Fonkoua et Florian Alix (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Poétiques de Dany Laferrière</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04279983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le mythe de la clôture : vestiges de l’Abitation en territoire poulinien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Cubeddu-Proux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Charles Brion (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fragments d'une littérature littorale atlantique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Rennes, A paraître, 9782753595514</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04279994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soigne ta chute de Flora Balzano et « Salsicce » d’Igiaba Scego : l’écriture de soi face aux littératures de la migration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Cubeddu-Proux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Raymond MBASSI ATEBA (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Francophonie et francophilie littéraires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karthala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 231-249, 2022, Lettres du Sud, 9782811117474</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04279182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isola, île, isla et Ilha : dialogue entre îles au-delà des frontières géographiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Cubeddu-Proux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Peyronie André et Peyrache-Leborgne Dominique (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">A la recherche d'Elsa Morante</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Interférences, 978-2-7535-8689-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04275610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Par-delà ou en-deçà de l’horizon du mythe : dialogue et comparaison entre Bauchau, Chalandon et Mavrikakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Cubeddu-Proux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Penser le roman francophone contemporain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Presses de l'Université de Montréal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 31-43, 2020, Collection Espace Littéraire, 978-2-7606-4159-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04275723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’espace urbain de Williams Sassine : une ville fantôme ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Cubeddu-Proux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Florence Paravy (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Williams Sassine n’est pas n’importe qui</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de Bordeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 29-39, 2018, Littératures des Afriques, 979-10-300-0265-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04275769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méditerranée et Atlantique : d’un rivage à l’autre, les différents lieux du retour chez Micone, D’Alfonso et Mouawad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Cubeddu-Proux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Claude Laborie, Jean-Marc Moura et Sylvie Parizet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vers une histoire littéraire transatlantique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classiques Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 293-305, 2018, Rencontres, 336 ; Série : Littérature générale et comparée</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04275800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jazz, zombis, mystère et compagnie : musique, sorcellerie et pays sans chapeaux dans l’œuvre de Dany Laferrière, Stanley Péan et Emmanuel Dongala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Cubeddu-Proux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Yves Clavaron &amp; Jean-Marc Moura (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire des lettres transatlantiques : les relations littéraires Afrique-Amériques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Perséides</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 133-145, 2017, 978-2-37125-022-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04275848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compas, réseaux informatiques, livre et conteneurs, instruments de voyage ou jalons d’une aventure littéraire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Cubeddu-Proux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Robert Dion et Andrée Mercier (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Que devient la littérature québécoise ? Formes et enjeux des pratiques narratives depuis 1990</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Groupe Nota Bene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 297-318, 2017, 978-2-89518-538-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04275886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du retour à l’errance : comment un rendez-vous manqué avec le passé rend-il possible la rencontre de l’espace : Littoral de Wajdi Mouawad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Cubeddu-Proux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Stefania Cubeddu-Proux, Victoria Famin, Fatma Agoun-Perpère, Cécilia Camoin, Claudia Canu-Fautré, Tania Manca (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lettres francophones en chronotopes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Harmattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 149-165, 2017, Horizons francophones, 978-2-343-10991-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04276014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orientalisme entre peinture et écriture : une relecture d’Assia Djebar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Cubeddu-Proux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Giovanni Dotoli, Claudia Canu-Fautré et Mario Selvaggio (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’Algérie sous la plume d’Assia Djebar. Histoire d’une écrivaine, histoire d’un peuple</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edizioni Universitarie Romane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 339-356, 2016, Voix de la Méditerranée - Voci dal Mediterraneo, 978-8860222923</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04276091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Langues d’Anima et langue animale : dialogue avec l’Amérique et l’Amérindien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Cubeddu-Proux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Claire Badiou-Monferran et Laurence Denooz (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langues d'Anima. Écriture et histoire contemporaine dans l’œuvre de Wajdi Mouawad</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classiques Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 161-181, 2016, coll. « Rencontres », 167, Série « Stylistique, rhétorique, sémiotique », 978-2-406-05945-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04276046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enquête aux marges de la ville : le Québec de Jacques Poulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Cubeddu-Proux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Julien Anne-Yvonne (direction), Magord André (collaboration). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Littératures québécoise et acadienne contemporaine. Au prisme de la ville</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses Universitaires de Rennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 281-290, 2014, Plurial, 978-2753532892</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04276112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Repousser les frontières pour rentrer chez soi : enquête sur la littérature québécoise contemporaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Cubeddu-Proux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Muriel Rouyer, Catherine de Wrangler, Emmanuelle Bousquet et Stefania Cubeddu (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regards sur le cosmopolitisme européen. Frontières et identités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.I.E. Peter Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 373-387, 2011, coll. « Europe des Cultures », n. 3, 9-7890-5201-684-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04279120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partire per tornare : Oscuramente fuerte es la vida e La tierra incomparable di Antonio Dal Masetto/Partir para volver, Oscuramente fuerte es la vida et La Tierra incomparable de Antonio dal Masetto. Suivi d'une interview à Antonio Dal Masetto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Cubeddu-Proux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bob de Jonge et Walter Zidarič (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’Italie et l’Amérique latine : Migrations, Échanges, Influences, Interférences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CRINI</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 115-128, 2011, 1760-4753</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04279340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francophonie polyphonique et littérature : le français en Amérique du Nord</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Cubeddu-Proux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marina Geat (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La francophonie et l’Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artemide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 69-84, 2011, Proteo 54, 978-88-7575-130-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04279039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des Gattopardi aux Guépards : réflexions autour des différentes versions d’une œuvre et des difficultés de traduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Cubeddu-Proux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vito Pecoraro (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atti del convegno "Giornate di studi sulla traduzione/Journées internationales d'études sur la traduction"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, Herbita Editrice, p. 95-110, 2009, Studi francesi, 978-88-7994-140-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04279634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Un voyage dans un fauteuil”, petite excursion dans les paysages du Gattopardo et de sa traduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Cubeddu-Proux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Annamaria Di Liberti, Vito Pecoraro, Olga Scacco (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atti della Giornata di Studi Lingue e linguaggi del turismo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Carbone editore, p. 19-34, 2009, 88-88803-14-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04279599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accueil et échanges culturels des Italiens à Montréal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Cubeddu-Proux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laura Restuccia et Giovanni Saverio Santangelo (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scritture delle migrazioni : passaggi et ospitalità / Écritures des migrations : passages et hospitalité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Palumbo Editore, p. 137-147, 2008, 978-8860170583</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04279669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ViceVersa : uno spazio transculturale dall’accento italiano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Cubeddu-Proux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anna Frabetti et Walter Zidaric (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’italien langue de migration : vers l’affirmation d’une culture transnationale à l’aube du XXIe siècle/L’italiano lingua di migrazione : verso l’affermazione di una cultura transnazionale agli inizi del XXI secolo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CRINI, p. 193-205, 2006, 2-916424-06-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04279367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Questa sera si recita a soggetto : le théâtre des Italiens de Montréal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Cubeddu-Proux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alessandra Ferraro et Anna Pia De Luca (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parcours migrants au Québec. L'italianité de Marco Micone à Philippe Poloni</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FORUM Editrice Universitaria Udinese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 67-73, 2006, 978-88-8420-316-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04279695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Grandes Marées de Jacques Poulin : l’échiquier idéal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Cubeddu-Proux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Patrice Brasseur (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème Séminaire européen des étudiants diplômés en études canadiennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 7, AFEC, p. 43-51, 2003, 2-909708-10-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04279787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La ville de Québec dans l’espace imaginaire de Jacques Poulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Cubeddu-Proux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hélène Amrit, Anna Giaufret-Harvey et Sergio Zoppi (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regards sur la littérature québécoise, hommage à Gaston MIRON</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bulzoni Editore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 59-65, 2001, 88-8319-624-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04279810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2448,600 +2140,908 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Jouer avec des cartes : dialogue entre Italo Calvino et Robert Lepage »,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Cubeddu-Proux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'études : Pourquoi lire, traduire, réécrire Italo Calvino</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sabina Ciminari (Université Paul Valéry, Montpellier 3), Apr 2023, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04701873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Des abeilles et des frelons : observation d’un naturaliste éclairé », communication présentée à distance (via zoom)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Cubeddu-Proux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">cadre du colloque « Lectures croisées des discours. Hiatus entre réalités sociopolitiques, récits de mémoires et approches interprétatives », Colloque international pluridisciplinaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Garik Galstyan, université d’Etat d’Ervan, Faculté des Langues Européennes et de Communication, Arménie, Apr 2022, Ervan, Arménie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04701869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Un Boli en vol : au croisement des formes narratives de Michel Leiris à Abderrahmane Sissako et Damon Albarn »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefania Cubeddu-Proux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">43e Congrès de la SFLGC : "Les populations fictionnelles"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Anne Isabelle FRANÇOIS, Françoise LAVOCAT, Université Sorbonne Nouvelle - Campus Condorcet, Nov 2021, Paris Université Sorbonne Nouvelle, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04701867v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Des villes, des noms, de l’espace et du temps »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Cubeddu-Proux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude « Quatre regards sur la ville : la ville au prisme des arts et de la littérature » (via meet)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Stefania Cubeddu-Proux (OEC/CSLF), Vito Pecoraro (l’Association francophone de Sicile), Véronique Bouteille (Institut Français), May 2021, Palerme (Italie)i, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04701852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Dakar / Kinshasa en dialogue : la Chinafrique dans Congo Inc. Le testament de Bismarck de In Koli Jean Bofane et Demain si dieu le veut de Khadi Hane »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Cubeddu-Proux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude de l’APELA (en ligne) : Perspectives littéraires et artistiques sur la Chinafrique (OEC/CSLF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Florence Paravy, Ninon Chavoz, Pierre Leroux, Nov 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04701832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« De Lalabad » au New Yorkistan » : histoires d’une phobie ordinaire »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Cubeddu-Proux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’études "Quelques échos du 11 septembre 2001 dans les récits franco-canadiens et québécois"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jimmy Thibeault, université Université Sainte Anne, Pointe-de-l’Église, Nouvelle Écosse (Canada), Aug 2019, Pointe-de-l’Église, Nouvelle Écosse (Canada), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04701831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Du blanc de la chaux au noir du riz : étude de l’espace carcéral au Vietnam »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Cubeddu-Proux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">colloque : La chambre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Pierre Hyppolite (CSLF), Marc Perelmann et Thomas Clerc (CSLF),, Oct 2018, Nanterre (Université Paris Nanterre), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04701868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quanta Sardegna si legge in Francia ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabina Ciminari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Cubeddu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"Insularità e cultura mediterranea nella lingua e nella letteratura italiane", Associazione Internazionale Professori di Italiano, Cagliari, 25-28 Août 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Cagliari, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02936900v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (4)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« “Connaissez-vous cet homme ?” : pour une poétique du genre policier dans l’œuvre de Jacques Poulin »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefania Cubeddu-Proux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Voix et Images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, XLV (2 (134)), p. 69-81</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04332200v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">hal-02936900v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Légende du saint buveur, de Joseph Roth à Ermanno Olmi : du livre au film, aller-retour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefania Cubeddu-Proux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de L'Herne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Carole Ksiazenicer-Matheron et Stéphane Pesnel (dir.),, p. 332-340</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04279255v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Penser et vivre la terre d’accueil… Antonio D’Alfonso et Marco Micone, deux Italiens à Montréal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefania Cubeddu-Proux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Études canadiennes / Canadian Studies : Revue interdisciplinaire des études canadiennes en France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 56, p. 171-180</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04279756v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Grandes Marées de Jacques Poulin : un échiquier fictif... dans le paradis d’une île</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefania Cubeddu-Proux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Africa America Asia Australia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Consiglio Nazionale delle Ricerche - Gruppo di studio delle culture letterarie dei paesi anglofoni, francofoni e iberofoni, ISBN: 978-88-8319-786-4 (23), p. 43-50</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04279566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3626,51 +3626,51 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Cubeddu-Proux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Famin, Fatma Agoun-Perpère, Cécilia Camoin, Claudia Canu Fautré, Tania Manca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L'Harmattan. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Harmattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, 2017, Horizons francophones, Stefania Cubeddu-Proux et Victoria Famin, 978-2-343-10991-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3854,51 +3854,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05503814v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Demeulenaere" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Cubeddu-Proux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Tauchnitz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332200v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279255v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279756v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279566v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279983v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279994v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04279182v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.karthala.com/accueil/3439-francophonie-et-francophilie-litteraires-9782811117474.html" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04275610v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/8823/a-la-recherche-d-elsa-morante" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04275723v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pum.umontreal.ca/catalogue/penser_le_roman_francophone_contemporain" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04275769v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pub-editions.fr/index.php/auteurs/p/paravy-florence/williams-sassine-n-est-pas-n-importe-qui-4925.html" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04275800v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/vers-une-histoire-litteraire-transatlantique.html" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04275848v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lesperseides.fr/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04275886v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.groupenotabene.com/publication/que-devient-la-litt%C3%A9rature-qu%C3%A9b%C3%A9coise-formes-et-enjeux-des-pratiques-narratives-depuis" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04276014v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-lettres_francophones_en_chronotopes_tania_manca_stefania_cubeddu_proux_victoria_famin_fatma_agoun_perpere_cecilia_camoin_claudia_canu_fautre-9782343109916-52979.html" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276091v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shop.eurom.it/fr/voix-de-la-mediterranee-voci-dal-mediterraneo/462-l-algerie-sous-la-plume-d-assia-djebar-histoire-d-une-ecrivaine-9788860222923.html?search_query=selvaggio&amp;amp;results=27" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04276046v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/langues-d-anima-ecriture-et-histoire-contemporaine-dans-l-oeuvre-de-wajdi-mouawad.html" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04276112v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/7632/litteratures-quebecoise-et-acadienne" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04279120v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1044048" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279340v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://crini.univ-nantes.fr/publications-crini/e-crini/n%C2%B02" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04279039v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.artemide-edizioni.it/prodotto/la-francophonie-et-leurope/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279634v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279599v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279669v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279367v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279695v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://forumeditrice.it/percorsi/lingua-e-letteratura/centro-di-cultura-canadese/parcours-migrants-au-quebec" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279787v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279810v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bulzoni.it/it/catalogo/regards-sur-la-litterature-quebecoise.html" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701873v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701869v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701852v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701867v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701832v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701831v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701868v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936900v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina Ciminari" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Cubeddu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701855v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701860v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578003v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Chaudet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279972v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930320v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Moura" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pubp.1793" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04275374v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Frabetti" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://metauroedizioni.it/product/pirandello-oggi-intertestualita-riscrittura-ricezione/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04275207v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Famin, Fatma Agoun-Perp&#232;re, C&#233;cilia Camoin, Claudia Canu Fautr&#233;, Tania Manca" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05503814v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Demeulenaere" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Cubeddu-Proux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Tauchnitz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279983v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279994v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04279182v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.karthala.com/accueil/3439-francophonie-et-francophilie-litteraires-9782811117474.html" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04275610v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/8823/a-la-recherche-d-elsa-morante" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04275723v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pum.umontreal.ca/catalogue/penser_le_roman_francophone_contemporain" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04275769v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pub-editions.fr/index.php/auteurs/p/paravy-florence/williams-sassine-n-est-pas-n-importe-qui-4925.html" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04275800v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/vers-une-histoire-litteraire-transatlantique.html" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04275848v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lesperseides.fr/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04275886v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.groupenotabene.com/publication/que-devient-la-litt%C3%A9rature-qu%C3%A9b%C3%A9coise-formes-et-enjeux-des-pratiques-narratives-depuis" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04276014v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-lettres_francophones_en_chronotopes_tania_manca_stefania_cubeddu_proux_victoria_famin_fatma_agoun_perpere_cecilia_camoin_claudia_canu_fautre-9782343109916-52979.html" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276091v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shop.eurom.it/fr/voix-de-la-mediterranee-voci-dal-mediterraneo/462-l-algerie-sous-la-plume-d-assia-djebar-histoire-d-une-ecrivaine-9788860222923.html?search_query=selvaggio&amp;amp;results=27" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04276046v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/langues-d-anima-ecriture-et-histoire-contemporaine-dans-l-oeuvre-de-wajdi-mouawad.html" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04276112v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/7632/litteratures-quebecoise-et-acadienne" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04279120v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1044048" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279340v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://crini.univ-nantes.fr/publications-crini/e-crini/n%C2%B02" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04279039v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.artemide-edizioni.it/prodotto/la-francophonie-et-leurope/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279634v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279599v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279669v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279367v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279695v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://forumeditrice.it/percorsi/lingua-e-letteratura/centro-di-cultura-canadese/parcours-migrants-au-quebec" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279787v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279810v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bulzoni.it/it/catalogo/regards-sur-la-litterature-quebecoise.html" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701873v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701869v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701867v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701852v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701832v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701831v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701868v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936900v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina Ciminari" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Cubeddu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332200v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279255v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279756v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279566v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701855v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701860v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578003v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Chaudet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279972v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930320v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Moura" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pubp.1793" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04275374v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Frabetti" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://metauroedizioni.it/product/pirandello-oggi-intertestualita-riscrittura-ricezione/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04275207v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Famin, Fatma Agoun-Perp&#232;re, C&#233;cilia Camoin, Claudia Canu Fautr&#233;, Tania Manca" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>