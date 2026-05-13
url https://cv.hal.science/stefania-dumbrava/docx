--- v0 (2026-03-09)
+++ v1 (2026-05-13)
@@ -208,490 +208,490 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding student errors in graph query formulation</w:t>
+                <w:t xml:space="preserve">Technical perspective: implementing views for property graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amedeo Pachera</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Stefania Dumbrava</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Andrea Mauri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Transactions on Computing Education</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3743687⟩</w:t>
+              <w:t xml:space="preserve">SIGMOD record</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 54 (1), pp.58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3733620.3733632⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05323375v1</w:t>
+                <w:t xml:space="preserve">hal-05063001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Technical perspective: implementing views for property graphs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Understanding student errors in graph query formulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amedeo Pachera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Dumbrava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Bonifati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Mauri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIGMOD record</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 54 (1), pp.58. </w:t>
+              <w:t xml:space="preserve">ACM Transactions on Computing Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 25 (3), pp.1-35. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3733620.3733632⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3743687⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05063001v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05323375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knowledge graph embeddings: open challenges and opportunities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Threshold queries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Bonifati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefania Dumbrava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Russa Biswas</w:t>
+                <w:t xml:space="preserve">George Fletcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie-Aimée Kaffee</w:t>
+                <w:t xml:space="preserve">Jan Hidders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Cochez</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Theis E Jendal</w:t>
+                <w:t xml:space="preserve">Matthias Hofer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transactions on Graph Data and Knowledge</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4230/TGDK.1.1.4⟩</w:t>
+              <w:t xml:space="preserve">SIGMOD record</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 52 (1), pp.64-73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3604437.3604452⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04373217v1</w:t>
+                <w:t xml:space="preserve">hal-04373202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Threshold queries</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Knowledge graph embeddings: open challenges and opportunities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Russa Biswas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie-Aimée Kaffee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Cochez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Dumbrava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthias Hofer</w:t>
+                <w:t xml:space="preserve">Theis E Jendal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIGMOD record</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 52 (1), pp.64-73. </w:t>
+              <w:t xml:space="preserve">Transactions on Graph Data and Knowledge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 1 (1), pp.4:1-4:32. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3604437.3604452⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4230/TGDK.1.1.4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04373202v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04373217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How does knowledge evolve in open knowledge graphs?</w:t>
               </w:r>
@@ -703,51 +703,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Polleres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romana Pernisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Bonifati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Dell'Aglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -811,103 +811,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Threshold queries in theory and in the Wild</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Bonifati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Dumbrava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">George Fletcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Hidders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Hofer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the VLDB Endowment (PVLDB)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 15 (5), pp.1105-1118. </w:t>
@@ -958,51 +958,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The future is big graphs: a community view on graph processing systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sherif Sakr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Bonifati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hannes Voigt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1079,64 +1079,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Certified Graph View Maintenance with Regular Datalog</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Bonifati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Dumbrava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilio Jesús Gallego Arias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1183,64 +1183,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graph Queries: From Theory to Practice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Bonifati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Dumbrava</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIGMOD record</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 47 (4), pp.5-16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1300,321 +1300,321 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Progressive querying on knowledge graphs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Towards local-first distributed property graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayush Pandey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Dumbrava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georgia Troullinou</w:t>
+                <w:t xml:space="preserve">Marc Shapiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giannis Vassiliou</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Carla Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mário Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Extending Database Technology (EDBT)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.48786/edbt.2025.09⟩</w:t>
+              <w:t xml:space="preserve">12th Workshop on Principles and Practice of Consistency for Distributed Data (PaPoC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EuroSys, Mar 2025, Rotterdam, Netherlands. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3721473.3722139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04858359v1</w:t>
+                <w:t xml:space="preserve">hal-04985261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards local-first distributed property graphs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Progressive querying on knowledge graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Bonifati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Dumbrava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Shapiro</w:t>
+                <w:t xml:space="preserve">Haridimos Kondylakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carla Ferreira</w:t>
+                <w:t xml:space="preserve">Georgia Troullinou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mário Pereira</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Giannis Vassiliou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th Workshop on Principles and Practice of Consistency for Distributed Data (PaPoC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EuroSys, Mar 2025, Rotterdam, Netherlands. </w:t>
+              <w:t xml:space="preserve">International Conference on Extending Database Technology (EDBT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Barcelona, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3721473.3722139⟩</w:t>
+                <w:t xml:space="preserve">⟨10.48786/edbt.2025.09⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04985261v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04858359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fuzzing graph database applications with graph transformations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Dumbrava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melchior W. Oudemans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1674,51 +1674,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GRAIL: checking transaction isolation violations with graph queries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Dumbrava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhao Jin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1791,51 +1791,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Checking transaction isolation violations using graph queries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Dumbrava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhao Jin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1921,111 +1921,111 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrating complex pangenome graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Arnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Bonifati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Calteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Dumbrava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gautreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 IEEE 40th International Conference on Data Engineering Workshops (ICDEW)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2024, Utrecht, New Zealand. pp.350-354, </w:t>
+              <w:t xml:space="preserve">, May 2024, Utrecht, Netherlands. pp.350-354, </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICDEW61823.2024.00052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -2051,77 +2051,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PG-Schema: schemas for property graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renzo Angles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Bonifati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Dumbrava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">George Fletcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alastair Green</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2172,103 +2172,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PING: progressive querying on RDF graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Bonifati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Dumbrava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haridimos Kondylakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgia Troullinou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giannis Vassiliou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd International Semantic Web Conference (ISWC Demo track 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Athens, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2287,1016 +2287,1025 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04479479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A flexible GraphQL northbound API for intent-based SDN applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hierarchical clustering for property graph schema discovery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Bonifati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefania Dumbrava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fetia Bannour</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Damien Lu</w:t>
+                <w:t xml:space="preserve">Nicolas Mir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 IEEE/IFIP Network Operations and Management Symposium(NOMS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/NOMS54207.2022.9789785⟩</w:t>
+              <w:t xml:space="preserve">25th International Conference on Extending Database Technology (EDBT )</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Edinburgh, United Kingdom. pp.449-453, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48786/edbt.2022.39⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03801341v1</w:t>
+                <w:t xml:space="preserve">hal-03692293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hierarchical clustering for property graph schema discovery</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">A flexible GraphQL northbound API for intent-based SDN applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fetia Bannour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Dumbrava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Mir</w:t>
+                <w:t xml:space="preserve">Damien Lu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th International Conference on Extending Database Technology (EDBT )</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2022 IEEE/IFIP Network Operations and Management Symposium(NOMS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Budapest, Hungary. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NOMS54207.2022.9789785⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03692293v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03801341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A graph-database approach to assess the impact of demand-responsive services on public transit accessibility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathia Le Hasif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Araldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Dumbrava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Watel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 30th International Conference on Advances in Geographic Information Systems (SIGSPATIAL )</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Seattle Washington, United States. pp.1-4, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3557991.3567798⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04233161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GOX: towards a scalable graph database-driven SDN controller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fetia Bannour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Dumbrava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Danduran--Lembezat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2022 IEEE 8th International Conference on Network Softwarization (NetSoft)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Politecnico di Milano, Jun 2022, Milan, Italy. pp.278-280, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/NetSoft54395.2022.9844075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03801233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DiscoPG: property graph schema discovery and exploration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Bonifati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Dumbrava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatemeh Ghasemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malo Jaffré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">48th International Conference on Very Large Data Bases(VLDB 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Sydney, Australia. pp.3654-3657, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.14778/3554821.3554867⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03771388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PG-Keys: keys for property graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renzo Angles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Bonifati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Dumbrava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">George Fletcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keith W Hare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 2021 International Conference on Management of Data (SIGMOD '21)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Xi'an, China. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3448016.3457561⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03189192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approximate Querying on Property Graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Dumbrava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Bonifati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaia Nazabal Ruiz Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Vuillemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SUM 2019 - 13th international conference on Scalable Uncertainty Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Compiègne, France. pp.250-265, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-35514-2_19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02417259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Certifying Standard and Stratified Datalog Inference Engines in SSReflect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Benzaken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évelyne Contejean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Dumbrava</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Interective Theorem Proving</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Brasilia, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01745566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Coq Formalization of the Relational Data Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Benzaken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évelyne Contejean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Dumbrava</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESOP - 23rd European Symposium on Programming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00924156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3306,281 +3315,382 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">33èmes journées francophones des langages applicatifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy Bourke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Blazy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chantal Keller; Timothy Bourke. , pp.1-292, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03689075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Expressive power of property graph constraint languages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefania Dumbrava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadime Francis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Sailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Marsault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05569990v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Graph summarization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Bonifati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Dumbrava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haridimos Kondylakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03128573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId117"/>
+      <w:footerReference w:type="default" r:id="rId122"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3648,51 +3758,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DDB5E986"/>
+    <w:nsid w:val="6A376C8C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3879,51 +3989,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stefania-dumbrava" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6664-0620" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/198185553" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05323375v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amedeo Pachera" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Dumbrava" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Bonifati" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Mauri" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3743687" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063001v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3733620.3733632" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373217v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russa Biswas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie-Aim&#233;e Kaffee" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Cochez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theis E Jendal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/TGDK.1.1.4" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373202v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Fletcher" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Hidders" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Hofer" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3604437.3604452" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373234v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Polleres" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romana Pernisch" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Dell'Aglio" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniil Dobriy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/TGDK.1.1.11" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03516360v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14778/3510397.3510407" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03128601v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sherif Sakr" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannes Voigt" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Iosup" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Ammar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3434642" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932818v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Jes&#250;s Gallego Arias" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1471068418000224" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01977048v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3335409.3335411" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858359v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haridimos Kondylakis" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia Troullinou" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giannis Vassiliou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48786/edbt.2025.09" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04985261v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayush Pandey" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Shapiro" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Ferreira" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rio Pereira" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3721473.3722139" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117893v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melchior W. Oudemans" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burcu Kulahcioglu Ozkan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-94706-3_7" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475697v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhao Jin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingxuan Qiu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3639478.364309" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886090v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-64285-2_11" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04660364v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Arnoux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Calteau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gautreau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDEW61823.2024.00052" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224583v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renzo Angles" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alastair Green" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3589778" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479479v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801341v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fetia Bannour" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Lu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOMS54207.2022.9789785" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692293v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mir" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233161v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathia Le Hasif" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Araldo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Watel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3557991.3567798" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801233v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Danduran--Lembezat" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NetSoft54395.2022.9844075" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771388v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Martinez" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Ghasemi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Jaffr&#233;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14778/3554821.3554867" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03189192v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith W Hare" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3448016.3457561" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417259v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaia Nazabal Ruiz Diaz" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vuillemot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-35514-2_19" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745566v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Benzaken" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;velyne Contejean" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00924156v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03689075v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Keller" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Bourke" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Blazy" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bour" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bury" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03128573v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stefania-dumbrava" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6664-0620" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/198185553" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063001v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Dumbrava" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3733620.3733632" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05323375v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amedeo Pachera" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Bonifati" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Mauri" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3743687" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373202v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Fletcher" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Hidders" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Hofer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3604437.3604452" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373217v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russa Biswas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie-Aim&#233;e Kaffee" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Cochez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theis E Jendal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/TGDK.1.1.4" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373234v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Polleres" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romana Pernisch" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Dell'Aglio" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniil Dobriy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/TGDK.1.1.11" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03516360v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14778/3510397.3510407" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03128601v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sherif Sakr" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannes Voigt" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Iosup" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Ammar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3434642" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932818v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Jes&#250;s Gallego Arias" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1471068418000224" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01977048v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3335409.3335411" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04985261v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayush Pandey" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Shapiro" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Ferreira" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rio Pereira" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3721473.3722139" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858359v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haridimos Kondylakis" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia Troullinou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giannis Vassiliou" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48786/edbt.2025.09" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117893v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melchior W. Oudemans" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burcu Kulahcioglu Ozkan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-94706-3_7" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475697v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhao Jin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingxuan Qiu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3639478.364309" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886090v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-64285-2_11" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04660364v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Arnoux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Calteau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gautreau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDEW61823.2024.00052" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224583v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renzo Angles" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alastair Green" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3589778" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479479v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692293v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mir" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48786/edbt.2022.39" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801341v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fetia Bannour" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Lu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOMS54207.2022.9789785" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233161v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathia Le Hasif" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Araldo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Watel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3557991.3567798" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801233v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Danduran--Lembezat" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NetSoft54395.2022.9844075" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771388v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Martinez" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Ghasemi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Jaffr&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14778/3554821.3554867" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03189192v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith W Hare" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3448016.3457561" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417259v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaia Nazabal Ruiz Diaz" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vuillemot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-35514-2_19" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745566v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Benzaken" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;velyne Contejean" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00924156v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03689075v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Keller" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Bourke" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Blazy" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bour" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bury" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569990v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadime Francis" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Sailly" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Marsault" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03128573v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>