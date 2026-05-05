--- v0 (2026-04-06)
+++ v1 (2026-05-05)
@@ -66,2320 +66,2411 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (25)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (26)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fundamental Pricing of Utility Tokens</w:t>
+                <w:t xml:space="preserve">Towards Gender Equity in Academia: Strategies and Tools for Universities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Prat</w:t>
+                <w:t xml:space="preserve">Stefania Marcassa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Danos</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stefania Marcassa</w:t>
+                <w:t xml:space="preserve">Valeria Naciti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Management Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1287/mnsc.2023.00566⟩</w:t>
+              <w:t xml:space="preserve">International Conference on Gender Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 9 (1), pp.140-147. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34190/icgr.9.1.4609⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05408924v1</w:t>
+                <w:t xml:space="preserve">hal-05610203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fundamental Pricing of Utility Tokens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Prat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Danos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Marcassa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Management Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1287/mnsc.2023.00566⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04956178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La maternité controversée sur le terrain de football : Une analyse croisée entre France et Angleterre</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Fundamental Pricing of Utility Tokens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Prat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Danos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Marcassa</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alexander Blackett</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouvelles questions féministes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Management Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1287/mnsc.2023.00566⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04842929v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05408924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La maternité controversée sur le terrain du football : Une analyse croisée entre France et Angleterre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Stéphanie Abouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Marcassa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Forsyth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Brodziak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Blackett</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelles questions féministes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, pp.114-129</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04749297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gender Differences in Burnout Syndrome and Perceptions of Gender Equality in Research Organisations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">La maternité controversée sur le terrain de football : Une analyse croisée entre France et Angleterre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Stéphanie Abouna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Marcassa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Forsyth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Brodziak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Blackett</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Gender Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Nouvelles questions féministes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Politiques publiques face aux violences patriarcales : l’État de nos désillusions et de nos avancées, 43 (2)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03643624v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04842929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marriage strategy among the European nobility</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Gender Differences in Burnout Syndrome and Perceptions of Gender Equality in Research Organisations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Marcassa</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Trégouët</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Explorations in Economic History</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eeh.2019.101303⟩</w:t>
+              <w:t xml:space="preserve">International Conference on Gender Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 5 (1), pp130-138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34190/icgr.5.1.88⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03474677v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03643624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marriage strategy among the European nobility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Marcassa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Pouyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Trégouët</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Explorations in Economic History</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 75, pp.101303. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eeh.2019.101303⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.eeh.2019.101303⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03677660v1</w:t>
+                <w:t xml:space="preserve">halshs-03474677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marriage strategy among the European nobility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Marcassa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Pouyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Trégouët</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Explorations in Economic History</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 75, pp.101303. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.eeh.2019.101303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03122206v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03677660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Welfare and trade elasticity with multinational production</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Marriage strategy among the European nobility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Marcassa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Pouyet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Trégouët</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The World Economy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Explorations in Economic History</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 75, pp.101303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eeh.2019.101303⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/twec.12850⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03677661v1</w:t>
+                <w:t xml:space="preserve">hal-03122206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Welfare and trade elasticity with multinational production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pamela Bombarda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Marcassa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The World Economy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 43 (2), pp.388-411. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/twec.12850⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03122207v1</w:t>
+                <w:t xml:space="preserve">hal-03677661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Welfare and trade elasticity with multinational production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pamela Bombarda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Marcassa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The World Economy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 43 (2), pp.388-411. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/twec.12850⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03474679v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03122207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taxation and female labor supply in Italy</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Welfare and trade elasticity with multinational production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pamela Bombarda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Marcassa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IZA Journal of Labor Policy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The World Economy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 43 (2), pp.388-411. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/twec.12850⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s40173-015-0030-0⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-03474682v1</w:t>
+                <w:t xml:space="preserve">halshs-03474679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taxation and female labor supply in Italy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio Colonna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Marcassa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IZA Journal of Labor Policy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 4 (1), pp.5. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+              <w:t xml:space="preserve">, 2015, 4 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s40173-015-0030-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03677663v1</w:t>
+                <w:t xml:space="preserve">halshs-03474682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taxation and female labor supply in Italy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio Colonna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Marcassa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IZA Journal of Labor Policy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 4 (1), </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+              <w:t xml:space="preserve">, 2015, 4 (1), pp.5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s40173-015-0030-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03122208v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03677663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unemployment Duration of Spouses: Evidence From France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Taxation and female labor supply in Italy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio Colonna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Marcassa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LABOUR</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/labr.12042⟩</w:t>
+              <w:t xml:space="preserve">IZA Journal of Labor Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 4 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40173-015-0030-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01078346v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03122208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unemployment Duration of Spouses: Evidence From France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Marcassa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LABOUR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 28 (4), pp.399-429. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+              <w:t xml:space="preserve">, 2014, http://onlinelibrary.wiley.com/doi/10.1111/labr.12042/abstract. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/labr.12042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03474685v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01078346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Until Death Do Us Part?: The Economics of Short-Term Marriage Contracts</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Unemployment Duration of Spouses: Evidence From France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Marcassa</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Grégory Ponthière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Population Review</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">LABOUR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 28 (4), pp.399-429. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/labr.12042⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00935772v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03474685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unemployment Duration of Spouses: Evidence From France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Until Death Do Us Part?: The Economics of Short-Term Marriage Contracts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Marcassa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Ponthière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LABOUR</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Population Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 53 (1), pp.19-32</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03474662v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00935772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unemployment Duration of Spouses: Evidence From France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Marcassa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LABOUR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 28 (4), pp.399-429. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/labr.12042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03122212v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03474662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unemployment Duration of Spouses: Evidence From France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Marcassa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LABOUR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 28 (4), pp.399-429. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/labr.12042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03677662v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03122212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Until Death Do Us Part?: The Economics of Short-Term Marriage Contracts</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Unemployment Duration of Spouses: Evidence From France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Marcassa</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Grégory Ponthière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Population Review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1353/prv.2014.0001⟩</w:t>
+              <w:t xml:space="preserve">LABOUR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 28 (4), pp.399-429. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/labr.12042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03474670v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03677662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Until Death Do Us Part?: The Economics of Short-Term Marriage Contracts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Marcassa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Ponthière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Population Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 53 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1353/prv.2014.0001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03677664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Divorce laws and divorce rate in the US</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Until Death Do Us Part?: The Economics of Short-Term Marriage Contracts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Marcassa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Ponthière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The B.E. Journal of Macroeconomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 13 (1), </w:t>
+              <w:t xml:space="preserve">Population Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 53 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1515/bejm-2012-0149⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1353/prv.2014.0001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03474673v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03474670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Divorce laws and divorce rate in the US</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Marcassa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The B.E. Journal of Macroeconomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 13 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1515/bejm-2012-0149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03677666v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03474673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Divorce laws and divorce rate in the US</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefania Marcassa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The B.E. Journal of Macroeconomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 13 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/bejm-2012-0149⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03677666v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Divorce Laws and Divorce Rate in the U.S.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Marcassa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">B.E. Journal of Macroeconomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 13 (1), pp.10.1515/bejm-2012-0149</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00865640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2389,107 +2480,107 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gender Differences in Burnout Syndrome and Perceptions of Gender Equality in Research Organisations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Marcassa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Conference on Gender Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Academic Conferences International, Apr 2022, Aveiro, Portugal. pp130-138, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.34190/icgr.5.1.88⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03677659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2499,257 +2590,257 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les femmes, le football et autres sports de ballon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Stéphanie Abouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Brodziak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Marcassa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Le Manuscrit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Genre(s) et création, Sylvie Brodziak, 9782304056174</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04668190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Handbok for sustainable GEPs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tindara Addabbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanna Badalassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulpiana Kocollari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Dahmen-Adkins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Donoso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Tindara Addabbo; Giovanna Badalassi. 112 p., 2023, 978-88-89427-06-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.10987760⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (manuel)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04571085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2759,352 +2850,352 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Little Miss Soccer, une expérience révolutionnaire pour le football féminin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Candice Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélina Boetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Stéphanie Abouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Marcassa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marie-Stéphanie Abouna, Sylvie Brodziak, Stefania Marcassa. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les femmes, le football et autres sports de ballon. Enjeux, défis, bonnes pratiques et nouvelles représentations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Le Manuscrit, 2024, Genre(s) et création, pp.345-354, 9782304056167</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04760815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une révolution féminine et féministe sur les terrains de football et des sports de ballon ? Enjeux, initiatives et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Brodziak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Stéphanie Abouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Marcassa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marie-Stéphanie Abouna &amp; Sylvie Brodziak &amp; Stefania Marcassa. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les femmes, le football et autres sports de ballon sous la direction de Marie-Stéphanie Abouna, Sylvie Brodziak et Stefania Marcassa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, éditions le Manuscrit, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04747128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tokens and ICOs: A Review of the Economic Literature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Canidio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Danos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Marcassa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Prat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Antonio Fernández Anta; Chryssis Georgiou; Maurice Herlihy; Maria Potop-Butucaru. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Principles of Blockchain Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03678409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3114,793 +3205,793 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shock Propagation in Decentralized Lending Networks: Evidence from the Compound Protocol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natkamon Tovanich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Marcassa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Kitzler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christos A. Makridis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Prat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05542210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fundamental Pricing of Utility Tokens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Prat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Danos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Prat</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Stefania Marcassa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03096267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fundamental Pricing of Utility Tokens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Prat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Danos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Prat</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Stefania Marcassa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03096284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taxation and Labor Force Participation: The Case of Italy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio Colonna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Marcassa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00869315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unemployment Duration of Spouses: Evidence From France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Marcassa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00869323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Divorce Laws and Divorce Rate in the U.S.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Marcassa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00588693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unemployment Duration of Spouses: Evidence From France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Unemployment duration of spouses: Evidence from France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Marcassa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00588695v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00589546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unemployment duration of spouses: Evidence from France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Unemployment Duration of Spouses: Evidence From France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Marcassa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00589546v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00588695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Until Death Do Us Part? The economics of short-term marriage contracts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Marcassa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Ponthière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00564900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Divorce laws and divorce rate in the U.S</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Marcassa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00575088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId81"/>
+      <w:footerReference w:type="default" r:id="rId84"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4047,51 +4138,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408924v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Prat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Danos" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Marcassa" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/mnsc.2023.00566" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956178v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04842929v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-St&#233;phanie Abouna" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Forsyth" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Brodziak" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Blackett" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749297v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643624v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34190/icgr.5.1.88" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03474677v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pouyet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Tr&#233;gou&#235;t" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eeh.2019.101303" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-03677660v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-03122206v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-03677661v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Bombarda" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/twec.12850" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-03122207v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03474679v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03474682v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Colonna" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40173-015-0030-0" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-03677663v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-03122208v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078346v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/labr.12042" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03474685v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935772v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Ponthi&#232;re" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03474662v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-03122212v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-03677662v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03474670v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/prv.2014.0001" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-03677664v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03474673v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/bejm-2012-0149" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-03677666v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865640v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-03677659v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668190v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lemanuscrit.fr/livres/les-femmes-le-football-et-autres-sports-de-ballon/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571085v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tindara Addabbo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Badalassi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulpiana Kocollari" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Dahmen-Adkins" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Donoso" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10987760" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04760815v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Pr&#233;vost" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Boetti" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04747128v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678409v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Canidio" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542210v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natkamon Tovanich" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Kitzler" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos A. Makridis" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096267v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096284v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869315v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869323v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00588693v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00588695v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00589546v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564900v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00575088v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05610203v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Marcassa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Naciti" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34190/icgr.9.1.4609" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956178v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Prat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Danos" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/mnsc.2023.00566" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408924v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749297v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-St&#233;phanie Abouna" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Forsyth" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Brodziak" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Blackett" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04842929v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643624v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34190/icgr.5.1.88" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03474677v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pouyet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Tr&#233;gou&#235;t" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eeh.2019.101303" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-03677660v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-03122206v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-03677661v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Bombarda" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/twec.12850" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-03122207v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03474679v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03474682v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Colonna" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40173-015-0030-0" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-03677663v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-03122208v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078346v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/labr.12042" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03474685v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935772v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Ponthi&#232;re" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03474662v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-03122212v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-03677662v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-03677664v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/prv.2014.0001" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03474670v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03474673v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/bejm-2012-0149" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-03677666v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865640v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-03677659v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668190v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lemanuscrit.fr/livres/les-femmes-le-football-et-autres-sports-de-ballon/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571085v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tindara Addabbo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Badalassi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulpiana Kocollari" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Dahmen-Adkins" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Donoso" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10987760" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04760815v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Pr&#233;vost" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Boetti" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04747128v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678409v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Canidio" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542210v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natkamon Tovanich" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Kitzler" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos A. Makridis" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096267v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096284v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869315v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869323v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00588693v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00589546v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00588695v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564900v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00575088v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>