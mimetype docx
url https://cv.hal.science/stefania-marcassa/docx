--- v1 (2026-05-05)
+++ v2 (2026-05-28)
@@ -1869,51 +1869,51 @@
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/labr.12042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03474662v1</w:t>
+                <w:t xml:space="preserve">hal-03677662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unemployment Duration of Spouses: Evidence From France</w:t>
               </w:r>
@@ -2025,51 +2025,51 @@
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/labr.12042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03677662v1</w:t>
+                <w:t xml:space="preserve">halshs-03474662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Until Death Do Us Part?: The Economics of Short-Term Marriage Contracts</w:t>
               </w:r>
@@ -3213,229 +3213,229 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shock Propagation in Decentralized Lending Networks: Evidence from the Compound Protocol</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Natkamon Tovanich</w:t>
+                <w:t xml:space="preserve">Fundamental Pricing of Utility Tokens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Prat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Danos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Marcassa</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...43 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05542210v1</w:t>
+                <w:t xml:space="preserve">hal-03096267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fundamental Pricing of Utility Tokens</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Shock Propagation in Decentralized Lending Networks: Evidence from the Compound Protocol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natkamon Tovanich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefania Marcassa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Kitzler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christos A. Makridis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Prat</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">2021</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03096267v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05542210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fundamental Pricing of Utility Tokens</w:t>
               </w:r>
@@ -3702,151 +3702,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00588693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unemployment duration of spouses: Evidence from France</w:t>
+                <w:t xml:space="preserve">Unemployment Duration of Spouses: Evidence From France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Marcassa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00589546v1</w:t>
+                <w:t xml:space="preserve">halshs-00588695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unemployment Duration of Spouses: Evidence From France</w:t>
+                <w:t xml:space="preserve">Unemployment duration of spouses: Evidence from France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Marcassa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00588695v1</w:t>
+                <w:t xml:space="preserve">halshs-00589546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Until Death Do Us Part? The economics of short-term marriage contracts</w:t>
               </w:r>
@@ -4138,51 +4138,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05610203v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Marcassa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Naciti" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34190/icgr.9.1.4609" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956178v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Prat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Danos" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/mnsc.2023.00566" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408924v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749297v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-St&#233;phanie Abouna" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Forsyth" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Brodziak" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Blackett" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04842929v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643624v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34190/icgr.5.1.88" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03474677v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pouyet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Tr&#233;gou&#235;t" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eeh.2019.101303" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-03677660v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-03122206v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-03677661v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Bombarda" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/twec.12850" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-03122207v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03474679v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03474682v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Colonna" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40173-015-0030-0" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-03677663v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-03122208v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078346v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/labr.12042" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03474685v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935772v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Ponthi&#232;re" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03474662v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-03122212v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-03677662v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-03677664v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/prv.2014.0001" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03474670v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03474673v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/bejm-2012-0149" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-03677666v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865640v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-03677659v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668190v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lemanuscrit.fr/livres/les-femmes-le-football-et-autres-sports-de-ballon/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571085v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tindara Addabbo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Badalassi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulpiana Kocollari" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Dahmen-Adkins" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Donoso" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10987760" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04760815v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Pr&#233;vost" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Boetti" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04747128v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678409v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Canidio" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542210v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natkamon Tovanich" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Kitzler" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos A. Makridis" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096267v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096284v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869315v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869323v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00588693v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00589546v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00588695v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564900v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00575088v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05610203v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Marcassa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Naciti" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34190/icgr.9.1.4609" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956178v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Prat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Danos" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/mnsc.2023.00566" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408924v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749297v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-St&#233;phanie Abouna" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Forsyth" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Brodziak" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Blackett" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04842929v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643624v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34190/icgr.5.1.88" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03474677v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pouyet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Tr&#233;gou&#235;t" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eeh.2019.101303" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-03677660v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-03122206v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-03677661v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Bombarda" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/twec.12850" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-03122207v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03474679v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03474682v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Colonna" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40173-015-0030-0" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-03677663v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-03122208v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078346v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/labr.12042" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03474685v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935772v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Ponthi&#232;re" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-03677662v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-03122212v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03474662v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-03677664v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/prv.2014.0001" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03474670v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03474673v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/bejm-2012-0149" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-03677666v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865640v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-03677659v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668190v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lemanuscrit.fr/livres/les-femmes-le-football-et-autres-sports-de-ballon/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571085v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tindara Addabbo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Badalassi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulpiana Kocollari" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Dahmen-Adkins" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Donoso" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10987760" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04760815v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Pr&#233;vost" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Boetti" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04747128v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678409v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Canidio" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096267v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542210v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natkamon Tovanich" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Kitzler" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos A. Makridis" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096284v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869315v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869323v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00588693v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00588695v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00589546v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564900v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00575088v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>