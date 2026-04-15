--- v1 (2026-03-25)
+++ v2 (2026-04-15)
@@ -368,887 +368,887 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05160323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anisotropic creep velocity of Dzyaloshinskii domain walls</w:t>
+                <w:t xml:space="preserve">Towards fully electrically controlled domain-wall logic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tchilabalo Pakam</w:t>
+                <w:t xml:space="preserve">B B Vermeulen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assiongbon Adanlété Adjanoh</w:t>
+                <w:t xml:space="preserve">E. Raymenants</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Dzo Mawuefa Afenyiveh</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jan Vogel</w:t>
+                <w:t xml:space="preserve">V T Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Pizzini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Sorée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0191540⟩</w:t>
+              <w:t xml:space="preserve">AIP Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (2), pp.025030. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/9.0000811⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04485390v1</w:t>
+                <w:t xml:space="preserve">hal-04485431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast current-induced skyrmion motion in synthetic antiferromagnets</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Using hard-x-ray photoelectron spectroscopy to measure the oxidation state of gated Co/AlO$_x$ interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naveen Sisodia</w:t>
+                <w:t xml:space="preserve">Cristina Balan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Capucine Gueneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ilaria Di Manici</w:t>
+                <w:t xml:space="preserve">Aymen Fassatoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joseba Urrestarazu-Larrañaga</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kaushik Bairagi</w:t>
+                <w:t xml:space="preserve">Jean-Pascal Rueff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.add5751⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Applied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 21 (6), pp.064023. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.21.064023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04553207v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04643875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical detection and nucleation of a magnetic skyrmion in a magnetic tunnel junction observed via $operando$ magnetic microscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improvement of magnetic domain wall dynamics by buffer layer annealing of Pt/Co/Pt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tchilabalo Pakam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Urrestarazu Larrañaga</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Masseboeuf</w:t>
+                <w:t xml:space="preserve">Assiongbon Adanlete Adjanoh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Dzo Mawuefa Afenyiveh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ranno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Vogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.4c00316⟩</w:t>
+              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 591, pp.171723. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2024.171723⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04220466v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04485374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards fully electrically controlled domain-wall logic</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Electrical detection and nucleation of a magnetic skyrmion in a magnetic tunnel junction observed via $operando$ magnetic microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Raymenants</w:t>
+                <w:t xml:space="preserve">J. Urrestarazu Larrañaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V T Pham</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stefania Pizzini</w:t>
+                <w:t xml:space="preserve">Naveen Sisodia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Sorée</w:t>
+                <w:t xml:space="preserve">van Tuong Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilaria Di Manici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Masseboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIP Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/9.0000811⟩</w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 24 (12), pp.3557-3565. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.4c00316⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04485431v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04220466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using hard-x-ray photoelectron spectroscopy to measure the oxidation state of gated Co/AlO$_x$ interfaces</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Capucine Gueneau</w:t>
+                <w:t xml:space="preserve">Anisotropic creep velocity of Dzyaloshinskii domain walls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tchilabalo Pakam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aymen Fassatoui</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pascal Rueff</w:t>
+                <w:t xml:space="preserve">Assiongbon Adanlété Adjanoh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Dzo Mawuefa Afenyiveh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Vogel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefania Pizzini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Applied</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.21.064023⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 124 (9), pp.092403. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0191540⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04643875v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04485390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of magnetic domain wall dynamics by buffer layer annealing of Pt/Co/Pt</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tchilabalo Pakam</w:t>
+                <w:t xml:space="preserve">Fast current-induced skyrmion motion in synthetic antiferromagnets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">van Tuong Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naveen Sisodia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilaria Di Manici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseba Urrestarazu-Larrañaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assiongbon Adanlete Adjanoh</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jan Vogel</w:t>
+                <w:t xml:space="preserve">Kaushik Bairagi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 591, pp.171723. </w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 384 (6693), pp.307-312. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2024.171723⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/science.add5751⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04485374v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04553207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving Néel domain walls dynamics and skyrmion stability using He ion irradiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Balan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes W. van der Jagt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymen Fassatoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Peña Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1312,51 +1312,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of the interaction between pinning disorder and domain walls in Pt/Co/AlOx ultrathin films by He+ ion irradiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Balan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes van der Jagt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1446,77 +1446,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuning the Dynamics of Chiral Domain Walls of Ferrimagnetic Films by Magnetoionic Effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Balan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Peña Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymen Fassatoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Vogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1753,51 +1753,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raj Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymen Fassatoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Pizzini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1842,727 +1842,727 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03617498v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Current-Driven Domain Wall Dynamics in Ferrimagnetic Nickel-Doped Mn4N Films: Very Large Domain Wall Velocities and Reversal of Motion Direction across the Magnetic Compensation Point</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Magnetic domain wall dynamics in the precessional regime: Influence of the Dzyaloshinskii-Moriya interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Peña Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymen Fassatoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sambit Ghosh</w:t>
+                <w:t xml:space="preserve">Marlio Bonfim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Vogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taro Komori</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Toshiki Gushi</w:t>
+                <w:t xml:space="preserve">Andre Thiaville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.1c00125⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 104 (1), pp.014405. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.104.014405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03188294v1</w:t>
+                <w:t xml:space="preserve">hal-03331386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">All-Electrical Control of Scaled Spin Logic Devices Based on Domain Wall Motion</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Arame Thiam</w:t>
+                <w:t xml:space="preserve">Kinetics of Ion Migration in the Electric Field‐Driven Manipulation of Magnetic Anisotropy of Pt/Co/Oxide Multilayers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymen Fassatoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ranno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Peña Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Balan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Vogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TED.2021.3061523⟩</w:t>
+              <w:t xml:space="preserve">Small</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.2102427. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/smll.202102427⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03239789v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03321372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-organised stripe domains and elliptical skyrmion bubbles in ultra-thin epitaxial Au{0.67}Pt{0.33}/Co/W(110) films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Camosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Peña-Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Fruchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tevfik Onur Menteş</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Pizzini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Journal of Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 23 (1), pp.013020. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1367-2630/abdbe0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02907480v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetics of Ion Migration in the Electric Field‐Driven Manipulation of Magnetic Anisotropy of Pt/Co/Oxide Multilayers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Ranno</w:t>
+                <w:t xml:space="preserve">Current-Driven Domain Wall Dynamics in Ferrimagnetic Nickel-Doped Mn4N Films: Very Large Domain Wall Velocities and Reversal of Motion Direction across the Magnetic Compensation Point</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sambit Ghosh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taro Komori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Hallal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Peña Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jan Vogel</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toshiki Gushi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Small</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/smll.202102427⟩</w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (6), pp.2580-2587. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.1c00125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03321372v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03188294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic domain wall dynamics in the precessional regime: Influence of the Dzyaloshinskii-Moriya interaction</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aymen Fassatoui</w:t>
+                <w:t xml:space="preserve">All-Electrical Control of Scaled Spin Logic Devices Based on Domain Wall Motion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eline Raymenants</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danny Wan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Couet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marlio Bonfim</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jan Vogel</w:t>
+                <w:t xml:space="preserve">Laurent Souriau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andre Thiaville</w:t>
+                <w:t xml:space="preserve">Arame Thiam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 104 (1), pp.014405. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 68 (4), pp.2116-2122. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.104.014405⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TED.2021.3061523⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03331386v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03239789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reversible and irreversible voltage manipulation of interfacial magnetic anisotropy in Pt/Co/oxide multilayers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymen Fassatoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Pena Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2646,161 +2646,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02967314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the velocity plateau of Dzyaloshinskii domain walls</w:t>
+                <w:t xml:space="preserve">Large Current Driven Domain Wall Mobility and Gate Tuning of Coercivity in Ferrimagnetic Mn4N Thin Films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Krizakova</w:t>
+                <w:t xml:space="preserve">T. Gushi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">M. Jovičević Klug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">J. Peña-Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J. Vogel</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sambit Ghosh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Rougemaille</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dayane de Souza Chaves</w:t>
+                <w:t xml:space="preserve">J. P. Attané</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 100 (21), pp.214404. </w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19 (12), pp.8716. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.100.214404⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.9b03416⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02393813v1</w:t>
+                <w:t xml:space="preserve">hal-02042459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-volatile ionic modification of the Dzyaloshinskii Moriya Interaction</w:t>
               </w:r>
@@ -2914,559 +2914,559 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02331252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large Current Driven Domain Wall Mobility and Gate Tuning of Coercivity in Ferrimagnetic Mn4N Thin Films</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Magnetic and magneto-transport properties of Mn4N thin films by Ni substitution and their possibility of magnetic compensation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taro Komori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toshiki Gushi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Gushi</w:t>
+                <w:t xml:space="preserve">Akihito Anzai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Jovičević Klug</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sambit Ghosh</w:t>
+                <w:t xml:space="preserve">Laurent Vila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. P. Attané</w:t>
+                <w:t xml:space="preserve">Jean-Philippe Attané</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 19 (12), pp.8716. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 125 (21), pp.213902. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.9b03416⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.5089869⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02042459v1</w:t>
+                <w:t xml:space="preserve">hal-02146512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic and magneto-transport properties of Mn4N thin films by Ni substitution and their possibility of magnetic compensation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Current-Driven Skyrmion Dynamics and Drive-Dependent Skyrmion Hall Effect in an Ultrathin Film</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Akihito Anzai</w:t>
+                <w:t xml:space="preserve">Roméo Juge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Vila</w:t>
+                <w:t xml:space="preserve">Soong-Geun Je</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dayane de Souza Chaves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Attané</w:t>
+                <w:t xml:space="preserve">Liliana D. Buda-Prejbeanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Peña-Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 125 (21), pp.213902. </w:t>
+              <w:t xml:space="preserve">Physical Review Applied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12 (4), pp.044007. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.5089869⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.12.044007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02146512v1</w:t>
+                <w:t xml:space="preserve">hal-02356080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Current-Driven Skyrmion Dynamics and Drive-Dependent Skyrmion Hall Effect in an Ultrathin Film</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Oxidation dependence of the Dzyaloshinskii-Moriya interaction in Pt/Co/MOx trilayers (M=Al or Gd)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dayane de Souza Chaves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Ajejas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roméo Juge</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Viola Křižáková</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Vogel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefania Pizzini</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Applied</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.12.044007⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 99 (14), pp.144404. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.99.144404⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02356080v1</w:t>
+                <w:t xml:space="preserve">hal-01582132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxidation dependence of the Dzyaloshinskii-Moriya interaction in Pt/Co/MOx trilayers (M=Al or Gd)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Study of the velocity plateau of Dzyaloshinskii domain walls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Krizakova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Peña-Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Vogel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Rougemaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dayane de Souza Chaves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 99 (14), pp.144404. </w:t>
+              <w:t xml:space="preserve">, 2019, 100 (21), pp.214404. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.99.144404⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.100.214404⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01582132v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02393813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large-Voltage Tuning of Dzyaloshinskii–Moriya Interactions: A Route toward Dynamic Control of Skyrmion Chirality</w:t>
               </w:r>
@@ -3478,64 +3478,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Titiksha Srivastava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Schott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roméo Juge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viola Křižáková</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Belmeguenai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3580,325 +3580,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01873478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Millimeter-sized magnetic domains in perpendicularly magnetized ferrimagnetic Mn4N thin films grown on SrTiO3</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Toshiki Gushi</w:t>
+                <w:t xml:space="preserve">Magnetic skyrmions in confined geometries: Effect of the magnetic field and the disorder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roméo Juge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Vila</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alain Marty</w:t>
+                <w:t xml:space="preserve">Soong-Geun Je</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dayane de Souza Chaves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Pizzini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliana D. Buda-Prejbeanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Japanese Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7567/JJAP.57.120310⟩</w:t>
+              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 455, pp.3 - 8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2017.10.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01908845v1</w:t>
+                <w:t xml:space="preserve">hal-01764982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic skyrmions in confined geometries: Effect of the magnetic field and the disorder</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Dayane de Souza Chaves</w:t>
+                <w:t xml:space="preserve">Millimeter-sized magnetic domains in perpendicularly magnetized ferrimagnetic Mn4N thin films grown on SrTiO3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toshiki Gushi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Vila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Fruchart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Pizzini</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Liliana D. Buda-Prejbeanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 455, pp.3 - 8. </w:t>
+              <w:t xml:space="preserve">Japanese Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 57 (12), pp.120310. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2017.10.030⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7567/JJAP.57.120310⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01764982v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01908845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymmetry of nucleation density and its variation with Pt spacer thickness in exchange-biased [Pt/Co] 5 /Pt/FeMn multilayers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymen Fassatoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Belhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4135,90 +4135,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Velocity Enhancement by Synchronization of Magnetic Domain Walls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleš Hrabec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viola Křižáková</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Pizzini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joao Sampaio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Thiaville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 120 (22), pp.227204. </w:t>
@@ -4384,1233 +4384,1233 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01903097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The skyrmion switch: turning magnetic skyrmion bubbles on and off with an electric field</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Ranno</w:t>
+                <w:t xml:space="preserve">Anisotropic Dzyaloshinskii-Moriya Interaction in ultra-thin epitaxial Au/Co/W(110)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Camosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Rohart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Fruchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Pizzini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jan Vogel</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Belmeguenai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.7b00328⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 95 (21), pp.214422. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.95.214422⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01639157v1</w:t>
+                <w:t xml:space="preserve">hal-01426434v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuning domain wall velocity with Dzyaloshinskii-Moriya interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Ajejas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viola Křižáková</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dayane de Souza Chaves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Vogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Perna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 111 (20), pp.202402. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.5005798⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01765027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anisotropic Dzyaloshinskii-Moriya Interaction in ultra-thin epitaxial Au/Co/W(110)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Fruchart</w:t>
+                <w:t xml:space="preserve">Magnetic domain walls in nanostrips of single-crystalline Fe4N thin films with fourfold in-plane magnetic anisotropy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keita Ito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Rougemaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Pizzini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Belmeguenai</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syuta Honda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norio Ota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.95.214422⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 121 (24), pp.243904. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4989991⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01426434v2</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01233511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic domain walls in nanostrips of single-crystalline Fe4N thin films with fourfold in-plane magnetic anisotropy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">N. Rougemaille</w:t>
+                <w:t xml:space="preserve">The skyrmion switch: turning magnetic skyrmion bubbles on and off with an electric field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Schott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bernand-Mantel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ranno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Pizzini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Norio Ota</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Vogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 121 (24), pp.243904. </w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17 (5), pp.3006-3012. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4989991⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.7b00328⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01233511v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01639157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manipulating the magnetization direction of transverse domain walls in Permalloy/Ir strips using nanosecond current pulses</w:t>
+                <w:t xml:space="preserve">Spin–orbit torque magnetization switching controlled by geometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zahid Ishaque</w:t>
+                <w:t xml:space="preserve">C. K. Safeer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Van-Dai Nguyen</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">N. Rougemaille</w:t>
+                <w:t xml:space="preserve">Emilie Jué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliana Buda-Prejbeanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Auffret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2015.08.062⟩</w:t>
+              <w:t xml:space="preserve">Nature Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (2), pp.143 - 146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/NNANO.2015.252⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00919049v1</w:t>
+                <w:t xml:space="preserve">hal-01585580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domain wall dynamics in ultrathin Pt/Co/AlOx microstrips under large combined magnetic fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Jué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Thiaville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Pizzini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Miltat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joao Sampaio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 93 (1), pp.014403. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevB.93.014403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01251733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spin–orbit torque magnetization switching controlled by geometry</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Room-temperature chiral magnetic skyrmions in ultrathin magnetic nanostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liliana Buda-Prejbeanu</w:t>
+                <w:t xml:space="preserve">Olivier Boulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Vogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Auffret</w:t>
+                <w:t xml:space="preserve">Hongxin Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefania Pizzini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dayane de Souza Chaves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Nanotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 11 (2), pp.143 - 146. </w:t>
+              <w:t xml:space="preserve">, 2016, 11 (5), pp.449. </w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/NNANO.2015.252⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/nnano.2015.315⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01585580v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01271350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Room-temperature chiral magnetic skyrmions in ultrathin magnetic nanostructures</w:t>
+                <w:t xml:space="preserve">Very large domain wall velocities in Pt/Co/Gd trilayers with Dzyaloshinskii-Moriya interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Boulle</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jan Vogel</w:t>
+                <w:t xml:space="preserve">Thai Ha Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Vogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hongxin Yang</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Dayane de Souza Chaves</w:t>
+                <w:t xml:space="preserve">J. Sampaio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vaňatka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-C. Rojas-Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nnano.2015.315⟩</w:t>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 113 (6), pp.67001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1209/0295-5075/113/67001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01271350v1</w:t>
+                <w:t xml:space="preserve">hal-01275326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Very large domain wall velocities in Pt/Co/Gd trilayers with Dzyaloshinskii-Moriya interaction</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Manipulating the magnetization direction of transverse domain walls in Permalloy/Ir strips using nanosecond current pulses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Vaňatka</w:t>
+                <w:t xml:space="preserve">Zahid Ishaque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-C. Rojas-Sanchez</w:t>
+                <w:t xml:space="preserve">Van-Dai Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Fruchart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefania Pizzini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Rougemaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 113 (6), pp.67001. </w:t>
+              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 397, pp.152-156. </w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1209/0295-5075/113/67001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2015.08.062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01275326v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00919049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-volatile polarization switch of magnetic domain wall velocity</w:t>
               </w:r>
@@ -5769,64 +5769,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan-Carlos Rojas-Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Vogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlio Bonfim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Thiaville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 27 (32), pp.326002. </w:t>
@@ -5877,51 +5877,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Third type of domain wall in soft magnetic nanostrips</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V.-D. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Fruchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Pizzini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6024,51 +6024,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Pizzini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Vogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Rohart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliana-Daniela Buda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6439,51 +6439,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Pizzini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vojtech Uhlir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Rougemaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bonfim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6796,1618 +6796,1618 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00903921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct Observation of Massless Domain Wall Dynamics in Nanostripes with Perpendicular Magnetic Anisotropy</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dimensionality effects on the magnetization reversal in narrow FePt nanowires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ioan Mihai Miron</w:t>
+                <w:t xml:space="preserve">V. D. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Vila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. C. Pillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Notin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.108.247202⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 100, pp.252403. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4721672⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00707524v1</w:t>
+                <w:t xml:space="preserve">hal-00910249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimensionality effects on the magnetization reversal in narrow FePt nanowires</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L. Notin</w:t>
+                <w:t xml:space="preserve">Phase diagram of magnetic domain walls in spin valve nano-stripes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Rougemaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vojtech Uhlir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Fruchart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefania Pizzini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Vogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 100, pp.252403. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4721672⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 100 (17), pp.172404. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4704665⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00910249v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00674182v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase diagram of magnetic domain walls in spin valve nano-stripes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+                <w:t xml:space="preserve">Current-induced domain wall motion and magnetization dynamics in CoFeB/Cu/Co nanostripes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vojtech Uhlir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Vogel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Rougemaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Fruchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jan Vogel</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zahid Ishaque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4704665⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 24, pp.024213. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0953-8984/24/2/024213⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00674182v2</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00655760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Current-induced domain wall motion and magnetization dynamics in CoFeB/Cu/Co nanostripes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Direct Observation of Massless Domain Wall Dynamics in Nanostripes with Perpendicular Magnetic Anisotropy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Vogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlio Bonfim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Rougemaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Zahid Ishaque</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Boulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioan Mihai Miron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 24, pp.024213. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 108, pp.247202. </w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0953-8984/24/2/024213⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.108.247202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00655760v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00707524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetization reversal in composition-controlled Gd{1-x}Co{x} ferrimagnetic films close to compensation composition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Direct observation of Oersted-field-induced magnetization dynamics in magnetic nanostripes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vojtech Uhlir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefania Pizzini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Rougemaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ales Hrabec</w:t>
+                <w:t xml:space="preserve">Vincent Cros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N.T. Nam</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Erika Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 99, pp.052507. </w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 83, pp.020406. </w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3609860⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.83.020406⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00613313v1</w:t>
+                <w:t xml:space="preserve">hal-00453804v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct observation of Oersted-field-induced magnetization dynamics in magnetic nanostripes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">N. Rougemaille</w:t>
+                <w:t xml:space="preserve">Fast current-induced domain-wall motion controlled by the Rashba effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioan Mihai Miron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Cros</w:t>
+                <w:t xml:space="preserve">Thomas A. Moore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erika Jimenez</w:t>
+                <w:t xml:space="preserve">Helga Szambolics</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. D. Buda-Prejbeanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Auffret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 83, pp.020406. </w:t>
+              <w:t xml:space="preserve">Nature Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 10, pp.419. </w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.83.020406⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/nmat3020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00453804v3</w:t>
+                <w:t xml:space="preserve">hal-00613090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast current-induced domain-wall motion controlled by the Rashba effect</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Magnetization reversal in composition-controlled Gd{1-x}Co{x} ferrimagnetic films close to compensation composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas A. Moore</w:t>
+                <w:t xml:space="preserve">Ales Hrabec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helga Szambolics</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">N.T. Nam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefania Pizzini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ranno</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 10, pp.419. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 99, pp.052507. </w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/nmat3020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.3609860⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00613090v1</w:t>
+                <w:t xml:space="preserve">hal-00613313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Domain Structure in (NiFe/Au/Co/Au)10 Multilayers With Perpendicular Anisotropy of Co Layers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spin-orbit torques in ultrathin ferromagnetic metal layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioan Mihai Miron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Szymanski</w:t>
+                <w:t xml:space="preserve">Gilles Gaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Auffret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Mazalski</w:t>
+                <w:t xml:space="preserve">Bernard Rodmacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Urbaniak</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">A. Maziewski</w:t>
+                <w:t xml:space="preserve">A. Schuhl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2009.2032521⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Spintronics III, 7760, pp.77600Z. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.862356⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00453590v1</w:t>
+                <w:t xml:space="preserve">hal-00517115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Current-driven spin torque induced by the Rashba effect in a ferromagnetic metal layer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan Mihai Miron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Auffret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Rodmacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Schuhl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 9, pp.230. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/NMAT2613⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00459160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spin-orbit torques in ultrathin ferromagnetic metal layers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ultrathin epitaxial cobalt films on graphene for spintronic investigations and applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Gaudin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Auffret</w:t>
+                <w:t xml:space="preserve">Chi Vo-Van</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Rodmacq</w:t>
+                <w:t xml:space="preserve">Zoukaa Kassir-Bodon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Schuhl</w:t>
+                <w:t xml:space="preserve">Hongxing Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Coraux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Vogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.862356⟩</w:t>
+              <w:t xml:space="preserve">New Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 12, pp.103040. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1367-2630/12/10/103040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00517115v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00470565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrathin epitaxial cobalt films on graphene for spintronic investigations and applications</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jan Vogel</w:t>
+                <w:t xml:space="preserve">Current-induced motion and pinning of domain walls in spin-valve nanowires studied by XMCD-PEEM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vojtech Uhlir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefania Pizzini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Rougemaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Novotny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Cros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1367-2630/12/10/103040⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 81, pp.224418. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.81.224418⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00470565v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00492593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Current-induced motion and pinning of domain walls in spin-valve nanowires studied by XMCD-PEEM</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">N. Rougemaille</w:t>
+                <w:t xml:space="preserve">Domain Structure in (NiFe/Au/Co/Au)10 Multilayers With Perpendicular Anisotropy of Co Layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Szymanski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Mazalski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Urbaniak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Stobiecki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Novotny</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Cros</w:t>
+                <w:t xml:space="preserve">A. Maziewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 81, pp.224418. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 46 (2), pp.231. </w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.81.224418⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2009.2032521⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00492593v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00453590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High domain wall velocity at zero magnetic field induced by low current densities in spin-valve nanostripes</w:t>
               </w:r>
@@ -8432,51 +8432,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vojtech Uhlir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Vogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Rougemaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sana Laribi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8521,575 +8521,575 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00332055v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-Ray Analysis of Oxygen-induced Perpendicular Magnetic Anisotropy in Pt/Co/AlOx trilayer</w:t>
+                <w:t xml:space="preserve">Analysis of anisotropy crossover due to oxygen in Pt/Co/MOx trilayer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Manchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Clarisse Ducruet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Lucien Lombard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Auffret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Rodmacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2008.02.131⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 104 (4), pp.043914. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2969711⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00172426v2</w:t>
+                <w:t xml:space="preserve">hal-00196134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of anisotropy crossover due to oxygen in Pt/Co/MOx trilayer</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bernard Rodmacq</w:t>
+                <w:t xml:space="preserve">Domain wall dynamics and interlayer interactions in magnetic trilayer systems studied by XMCD-PEEM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Vogel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolfgang Kuch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keiki Fukumoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Romanens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefania Pizzini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.2969711⟩</w:t>
+              <w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 92, pp.505. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00339-008-4550-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00196134v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00308532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High domain wall velocities induced by current in ultrathin Pt/Co/AlOx wires with perpendicular magnetic anisotropy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Auffret</w:t>
+                <w:t xml:space="preserve">X-Ray Analysis of Oxygen-induced Perpendicular Magnetic Anisotropy in Pt/Co/AlOx trilayer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Manchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefania Pizzini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Vogel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vojtech Uhlir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3062855⟩</w:t>
+              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 320 (13), pp.1889-1892. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2008.02.131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00353486v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00172426v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Domain wall dynamics and interlayer interactions in magnetic trilayer systems studied by XMCD-PEEM</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Wolfgang Kuch</w:t>
+                <w:t xml:space="preserve">High domain wall velocities induced by current in ultrathin Pt/Co/AlOx wires with perpendicular magnetic anisotropy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.A. Moore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Keiki Fukumoto</w:t>
+                <w:t xml:space="preserve">I.M. Miron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Romanens</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stefania Pizzini</w:t>
+                <w:t xml:space="preserve">G. Gaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Serret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Auffret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00339-008-4550-y⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 93, pp.262504. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3062855⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00308532v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00353486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X-ray analysis of the magnetic influence of oxygen in Pt/Co/AlOx trilayers</w:t>
               </w:r>
@@ -9127,51 +9127,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Vogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vojtech Uhlir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 103 (7), pp.07A912. </w:t>
@@ -9248,51 +9248,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salia Cherifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Pizzini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Romanens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio Camarero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9395,51 +9395,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeroen Goedkoop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Vogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Romanens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 89, pp.232507. </w:t>
@@ -9477,90 +9477,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of magnetic domain wall motion after nucleation: Dependence on the wall energy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keiki Fukumoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfgang Kuch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Vogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Romanens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Pizzini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9611,90 +9611,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of topography and Co domain walls on the magnetization reversal of the FeNi layer in FeNi/Al$_2$O$_3$/Co magnetic tunnel junctions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Romanens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Vogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfgang Kuch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keiki Fukumoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio Camarero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9739,563 +9739,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00104365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic relaxation measurements of exchange biased (Pt/Co) multilayers with perpendicular anisotropy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien Romanens</w:t>
+                <w:t xml:space="preserve">Mobility of domain wall motion in the permalloy layer of a spin-valve-like Fe20Ni80/Cu/Co trilayer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keiki Fukumoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolfgang Kuch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Vogel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julio Camarero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Pizzini</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Julio Camarero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epjb/e2005-00053-3⟩</w:t>
+              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 293, pp.863. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2004.12.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00004907v1</w:t>
+                <w:t xml:space="preserve">hal-00004890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic relaxation of exchange biased (Pt/Co) multilayers studied by time-resolved Kerr microscopy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yan Pennec</w:t>
+                <w:t xml:space="preserve">Influence of domain wall interactions on nanosecond switching in magnetic tunnel junctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Vogel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolfgang Kuch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Hertel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julio Camarero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keiki Fukumoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 72, pp.134410. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.72.134410⟩</w:t>
+              <w:t xml:space="preserve">, 2005, 72, pp.220402(R). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.72.220402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00009200v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00008342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobility of domain wall motion in the permalloy layer of a spin-valve-like Fe20Ni80/Cu/Co trilayer</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jan Vogel</w:t>
+                <w:t xml:space="preserve">Magnetic relaxation measurements of exchange biased (Pt/Co) multilayers with perpendicular anisotropy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Romanens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefania Pizzini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Sort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavio Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio Camarero</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stefania Pizzini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2004.12.009⟩</w:t>
+              <w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 45, pp.185. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjb/e2005-00053-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00004890v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00004907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of domain wall interactions on nanosecond switching in magnetic tunnel junctions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Wolfgang Kuch</w:t>
+                <w:t xml:space="preserve">Magnetic relaxation of exchange biased (Pt/Co) multilayers studied by time-resolved Kerr microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Romanens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefania Pizzini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabiano Yokaichiya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlio Bonfim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Riccardo Hertel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Keiki Fukumoto</w:t>
+                <w:t xml:space="preserve">Yan Pennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 72, pp.220402(R). </w:t>
+              <w:t xml:space="preserve">, 2005, 72, pp.134410. </w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.72.220402⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.72.134410⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00008342v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00009200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interplay between magnetic anisotropy and interlayer coupling in nanosecond magnetization reversal of spin-valve trilayers</w:t>
               </w:r>
@@ -10320,64 +10320,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfgang Kuch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio Camarero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keiki Fukumoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Pennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 71, pp.060404(R). </w:t>
@@ -10454,64 +10454,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Vogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio Camarero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keiki Fukumoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Pennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 85, pp.440. </w:t>
@@ -10581,51 +10581,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic domain walls: from physics to devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Raymenants</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Wan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10978,51 +10978,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371640v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Gueneau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Ibrahim" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Fischer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Libor Voj&#225;&#269;ek" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-&#201;lie Fillion" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/cwwy-hndc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160323v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Klimeczek" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio de Santis" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Masseboeuf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Vogel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ranno" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0275288" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485390v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tchilabalo Pakam" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assiongbon Adanl&#233;t&#233; Adjanoh" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Dzo Mawuefa Afenyiveh" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Pizzini" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0191540" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553207v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Tuong Pham" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naveen Sisodia" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Di Manici" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseba Urrestarazu-Larra&#241;aga" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaushik Bairagi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.add5751" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220466v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Urrestarazu Larra&#241;aga" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.4c00316" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485431v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B B Vermeulen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Raymenants" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V T Pham" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sor&#233;e" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/9.0000811" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643875v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Balan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Fassatoui" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Rueff" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.21.064023" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485374v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assiongbon Adanlete Adjanoh" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2024.171723" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023904v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes W. van der Jagt" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Pe&#241;a Garcia" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jeudy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202302039" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309245v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes van der Jagt" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0143422" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797615v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dayane de Souza Chaves" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.18.034065" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838957v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Ajejas" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Sassi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Legrand" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Collin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.6.L071401" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617498v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Elie Fillion" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raj Kumar" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-32959-w" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188294v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sambit Ghosh" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taro Komori" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hallal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshiki Gushi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.1c00125" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03239789v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eline Raymenants" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Wan" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Couet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Souriau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arame Thiam" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2021.3061523" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907480v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Camosi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Pe&#241;a-Garcia" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fruchart" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tevfik Onur Mente&#351;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/abdbe0" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321372v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202102427" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331386v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlio Bonfim" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Thiaville" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.104.014405" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967314v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Pena Garcia" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bernand-Mantel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.14.064041" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393813v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Krizakova" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pe&#241;a-Garcia" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vogel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rougemaille" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.100.214404" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331252v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Herrera Diez" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Liu" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gilbert" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Belmeguenai" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.12.034005" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042459v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gushi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jovi&#269;evi&#263; Klug" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Attan&#233;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.9b03416" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146512v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akihito Anzai" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vila" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Attan&#233;" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5089869" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356080v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rom&#233;o Juge" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soong-Geun Je" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana D. Buda-Prejbeanu" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.12.044007" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582132v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viola K&#345;i&#382;&#225;kov&#225;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.144404" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873478v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titiksha Srivastava" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Schott" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Belmeguenai" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.8b01502" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908845v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Marty" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7567/JJAP.57.120310" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764982v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2017.10.030" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765007v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Belhi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe David" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2017.10.050" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887608v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Gudin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Guerrero" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Anad&#243;n Barcelona" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Manuel Diez" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.8b00878" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867200v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ale&#353; Hrabec" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Sampaio" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.120.227204" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903097v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Baraduc" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Roussign&#233;" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2323104" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01639157v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.7b00328" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765027v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Perna" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5005798" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426434v2" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Rohart" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.214422" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233511v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keita Ito" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syuta Honda" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norio Ota" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4989991" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919049v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahid Ishaque" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Dai Nguyen" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2015.08.062" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251733v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Ju&#233;" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Thiaville" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Miltat" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.93.014403" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585580v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. K. Safeer" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lopez" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Buda-Prejbeanu" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Auffret" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NNANO.2015.252" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271350v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boulle" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongxin Yang" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nnano.2015.315" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275326v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thai Ha Pham" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sampaio" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Va&#328;atka" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Rojas-Sanchez" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/113/67001" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585587v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Huang" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Stolichnov" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Auffret" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4937999" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140893v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Vanatka" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Carlos Rojas-Sanchez" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/27/32/326002" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201754v2" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.-D. Nguyen" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-C Toussaint" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep12417" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960872v3" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana-Daniela Buda" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ju&#233;" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.113.047203" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926092v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Stefanowicz" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavinia Nistor" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Kuch" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. D. Buda-Prejbeanu" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4860985" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444801v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Huang" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Stolichnov" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Borrel" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Auffret" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4833495" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855015v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vojtech Uhlir" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonfim" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/refdp/201334038" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819148v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liza Herrera-Diez" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4798506" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903921v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Boulle" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rohart" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. M. Miron" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.111.217203" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707524v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Mihai Miron" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.108.247202" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910249v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. D. Nguyen" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vila" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marty" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Pillet" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Notin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4721672" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674182v2" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4704665" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655760v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/24/2/024213" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613313v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ales Hrabec" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.T. Nam" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3609860" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453804v3" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cros" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Jimenez" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.83.020406" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613090v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas A. Moore" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helga Szambolics" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat3020" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453590v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Szymanski" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mazalski" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Urbaniak" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Stobiecki" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maziewski" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2009.2032521" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459160v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gaudin" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Rodmacq" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schuhl" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NMAT2613" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517115v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.862356" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470565v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Vo-Van" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoukaa Kassir-Bodon" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongxing Yang" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Coraux" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/12/10/103040" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492593v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Novotny" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.81.224418" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332055v2" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Laribi" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1143/APEX.2.023003" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172426v2" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Manchon" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Lombard" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2008.02.131" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196134v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Ducruet" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2969711" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353486v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.A. Moore" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.M. Miron" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gaudin" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Serret" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3062855" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308532v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keiki Fukumoto" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Romanens" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-008-4550-y" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7ZL4JSZL-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261227v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2829896" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133628v2" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salia Cherifi" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Camarero" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/19/47/476204" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119211v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Miguel" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Goedkoop" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2402882" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018684v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.96.097204" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00104365v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.74.184419" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004907v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Sort" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Garcia" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2005-00053-3" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009200v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiano Yokaichiya" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Pennec" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.72.134410" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004890v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2004.12.009" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008342v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Hertel" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.72.220402" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004894v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.71.060404" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008748v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1772520" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768245v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Wan" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Couet" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Canvel" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thiam" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEDM19574.2021.9720689" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00094606v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371640v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Gueneau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Ibrahim" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Fischer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Libor Voj&#225;&#269;ek" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-&#201;lie Fillion" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/cwwy-hndc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160323v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Klimeczek" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio de Santis" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Masseboeuf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Vogel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ranno" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0275288" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485431v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B B Vermeulen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Raymenants" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V T Pham" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Pizzini" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sor&#233;e" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/9.0000811" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643875v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Balan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Fassatoui" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Rueff" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.21.064023" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485374v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tchilabalo Pakam" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assiongbon Adanlete Adjanoh" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Dzo Mawuefa Afenyiveh" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2024.171723" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220466v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Urrestarazu Larra&#241;aga" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naveen Sisodia" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Tuong Pham" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Di Manici" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.4c00316" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485390v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assiongbon Adanl&#233;t&#233; Adjanoh" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0191540" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553207v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseba Urrestarazu-Larra&#241;aga" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaushik Bairagi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.add5751" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023904v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes W. van der Jagt" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Pe&#241;a Garcia" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jeudy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202302039" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309245v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes van der Jagt" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0143422" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797615v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dayane de Souza Chaves" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.18.034065" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838957v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Ajejas" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Sassi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Legrand" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Collin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.6.L071401" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617498v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Elie Fillion" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raj Kumar" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-32959-w" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331386v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlio Bonfim" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Thiaville" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.104.014405" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321372v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202102427" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907480v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Camosi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Pe&#241;a-Garcia" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fruchart" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tevfik Onur Mente&#351;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/abdbe0" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188294v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sambit Ghosh" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taro Komori" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hallal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshiki Gushi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.1c00125" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03239789v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eline Raymenants" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Wan" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Couet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Souriau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arame Thiam" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2021.3061523" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967314v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Pena Garcia" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bernand-Mantel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.14.064041" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042459v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gushi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jovi&#269;evi&#263; Klug" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pe&#241;a-Garcia" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Attan&#233;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.9b03416" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331252v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Herrera Diez" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Liu" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gilbert" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Belmeguenai" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.12.034005" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146512v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akihito Anzai" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vila" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Attan&#233;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5089869" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356080v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rom&#233;o Juge" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soong-Geun Je" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana D. Buda-Prejbeanu" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.12.044007" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582132v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viola K&#345;i&#382;&#225;kov&#225;" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.144404" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393813v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Krizakova" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vogel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rougemaille" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.100.214404" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873478v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titiksha Srivastava" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Schott" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Belmeguenai" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.8b01502" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764982v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2017.10.030" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908845v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Marty" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7567/JJAP.57.120310" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765007v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Belhi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe David" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2017.10.050" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887608v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Gudin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Guerrero" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Anad&#243;n Barcelona" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Manuel Diez" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.8b00878" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867200v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ale&#353; Hrabec" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Sampaio" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.120.227204" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903097v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Baraduc" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Roussign&#233;" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2323104" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426434v2" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Rohart" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.214422" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765027v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Perna" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5005798" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233511v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keita Ito" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syuta Honda" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norio Ota" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4989991" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01639157v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.7b00328" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585580v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. K. Safeer" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Ju&#233;" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lopez" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Buda-Prejbeanu" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Auffret" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NNANO.2015.252" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251733v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Thiaville" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Miltat" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.93.014403" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271350v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boulle" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongxin Yang" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nnano.2015.315" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275326v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thai Ha Pham" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sampaio" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Va&#328;atka" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Rojas-Sanchez" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/113/67001" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919049v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahid Ishaque" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Dai Nguyen" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2015.08.062" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585587v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Huang" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Stolichnov" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Auffret" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4937999" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140893v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Vanatka" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Carlos Rojas-Sanchez" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/27/32/326002" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201754v2" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.-D. Nguyen" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-C Toussaint" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep12417" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960872v3" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana-Daniela Buda" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ju&#233;" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.113.047203" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926092v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Stefanowicz" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavinia Nistor" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Kuch" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. D. Buda-Prejbeanu" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4860985" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444801v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Huang" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Stolichnov" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Borrel" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Auffret" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4833495" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855015v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vojtech Uhlir" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonfim" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/refdp/201334038" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819148v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liza Herrera-Diez" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4798506" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903921v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Boulle" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rohart" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. M. Miron" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.111.217203" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910249v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. D. Nguyen" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vila" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marty" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Pillet" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Notin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4721672" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674182v2" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4704665" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655760v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/24/2/024213" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707524v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Mihai Miron" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.108.247202" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453804v3" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cros" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Jimenez" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.83.020406" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613090v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas A. Moore" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helga Szambolics" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat3020" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613313v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ales Hrabec" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.T. Nam" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3609860" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517115v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gaudin" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Rodmacq" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schuhl" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.862356" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459160v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NMAT2613" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470565v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Vo-Van" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoukaa Kassir-Bodon" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongxing Yang" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Coraux" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/12/10/103040" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492593v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Novotny" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.81.224418" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453590v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Szymanski" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mazalski" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Urbaniak" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Stobiecki" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maziewski" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2009.2032521" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332055v2" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Laribi" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1143/APEX.2.023003" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196134v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Manchon" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Ducruet" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Lombard" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2969711" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308532v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keiki Fukumoto" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Romanens" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-008-4550-y" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7ZL4JSZL-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172426v2" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2008.02.131" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353486v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.A. Moore" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.M. Miron" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gaudin" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Serret" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3062855" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261227v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2829896" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133628v2" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salia Cherifi" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Camarero" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/19/47/476204" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119211v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Miguel" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Goedkoop" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2402882" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018684v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.96.097204" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00104365v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.74.184419" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004890v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2004.12.009" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008342v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Hertel" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.72.220402" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004907v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Sort" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Garcia" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2005-00053-3" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009200v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiano Yokaichiya" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Pennec" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.72.134410" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004894v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.71.060404" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008748v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1772520" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768245v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Wan" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Couet" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Canvel" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thiam" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEDM19574.2021.9720689" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00094606v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>