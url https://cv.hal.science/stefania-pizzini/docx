--- v2 (2026-04-15)
+++ v3 (2026-05-15)
@@ -66,10498 +66,10632 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (78)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (79)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dzyaloshinskii-Moriya interaction chirality reversal with ferromagnetic thickness</w:t>
+                <w:t xml:space="preserve">Soft X-rays with orbital angular momentum for resonant scattering experiments at Synchrotron SOLEIL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capucine Gueneau</w:t>
+                <w:t xml:space="preserve">Pietro Carrara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatima Ibrahim</w:t>
+                <w:t xml:space="preserve">Franck Fortuna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johanna Fischer</w:t>
+                <w:t xml:space="preserve">Renaud Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Libor Vojáček</w:t>
+                <w:t xml:space="preserve">Joan Vila-Comamala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles-Élie Fillion</w:t>
+                <w:t xml:space="preserve">Benedikt Rösner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 113 (5), pp.054416. </w:t>
+              <w:t xml:space="preserve">Journal of Synchrotron Radiation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 33 (3), pp.858-869. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/cwwy-hndc⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1107/S160057752600322X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05371640v1</w:t>
+                <w:t xml:space="preserve">hal-05437327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large exchange bias field in Pt/Co bilayers with ultrathin native oxide</w:t>
+                <w:t xml:space="preserve">Dzyaloshinskii-Moriya interaction chirality reversal with ferromagnetic thickness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnieszka Klimeczek</w:t>
+                <w:t xml:space="preserve">Capucine Gueneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maurizio de Santis</w:t>
+                <w:t xml:space="preserve">Fatima Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Masseboeuf</w:t>
+                <w:t xml:space="preserve">Johanna Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jan Vogel</w:t>
+                <w:t xml:space="preserve">Libor Vojáček</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Ranno</w:t>
+                <w:t xml:space="preserve">Charles-Élie Fillion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 127 (1), pp.012408. </w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 113 (5), pp.054416. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0275288⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/cwwy-hndc⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05160323v1</w:t>
+                <w:t xml:space="preserve">hal-05371640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards fully electrically controlled domain-wall logic</w:t>
+                <w:t xml:space="preserve">Large exchange bias field in Pt/Co bilayers with ultrathin native oxide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B B Vermeulen</w:t>
+                <w:t xml:space="preserve">Agnieszka Klimeczek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Raymenants</w:t>
+                <w:t xml:space="preserve">Maurizio de Santis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V T Pham</w:t>
+                <w:t xml:space="preserve">Aurélien Masseboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefania Pizzini</w:t>
+                <w:t xml:space="preserve">Jan Vogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Sorée</w:t>
+                <w:t xml:space="preserve">Laurent Ranno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIP Advances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 14 (2), pp.025030. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 127 (1), pp.012408. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/9.0000811⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0275288⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04485431v1</w:t>
+                <w:t xml:space="preserve">hal-05160323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using hard-x-ray photoelectron spectroscopy to measure the oxidation state of gated Co/AlO$_x$ interfaces</w:t>
+                <w:t xml:space="preserve">Towards fully electrically controlled domain-wall logic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristina Balan</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Capucine Gueneau</w:t>
+                <w:t xml:space="preserve">B B Vermeulen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aymen Fassatoui</w:t>
+                <w:t xml:space="preserve">E. Raymenants</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pascal Rueff</w:t>
+                <w:t xml:space="preserve">V T Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefania Pizzini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Sorée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Applied</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.21.064023⟩</w:t>
+              <w:t xml:space="preserve">AIP Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (2), pp.025030. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/9.0000811⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04643875v1</w:t>
+                <w:t xml:space="preserve">hal-04485431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of magnetic domain wall dynamics by buffer layer annealing of Pt/Co/Pt</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Using hard-x-ray photoelectron spectroscopy to measure the oxidation state of gated Co/AlO$_x$ interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Dzo Mawuefa Afenyiveh</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jan Vogel</w:t>
+                <w:t xml:space="preserve">Cristina Balan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Capucine Gueneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymen Fassatoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pascal Rueff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2024.171723⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Applied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 21 (6), pp.064023. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.21.064023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04485374v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04643875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical detection and nucleation of a magnetic skyrmion in a magnetic tunnel junction observed via $operando$ magnetic microscopy</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Improvement of magnetic domain wall dynamics by buffer layer annealing of Pt/Co/Pt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">van Tuong Pham</w:t>
+                <w:t xml:space="preserve">Tchilabalo Pakam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ilaria Di Manici</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Masseboeuf</w:t>
+                <w:t xml:space="preserve">Assiongbon Adanlete Adjanoh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Dzo Mawuefa Afenyiveh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ranno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Vogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.4c00316⟩</w:t>
+              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 591, pp.171723. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2024.171723⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04220466v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04485374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anisotropic creep velocity of Dzyaloshinskii domain walls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tchilabalo Pakam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assiongbon Adanlété Adjanoh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Dzo Mawuefa Afenyiveh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Vogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Pizzini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 124 (9), pp.092403. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/5.0191540⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04485390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast current-induced skyrmion motion in synthetic antiferromagnets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">van Tuong Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naveen Sisodia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilaria Di Manici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseba Urrestarazu-Larrañaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaushik Bairagi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 384 (6693), pp.307-312. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1126/science.add5751⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04553207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving Néel domain walls dynamics and skyrmion stability using He ion irradiation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vincent Jeudy</w:t>
+                <w:t xml:space="preserve">Electrical detection and nucleation of a magnetic skyrmion in a magnetic tunnel junction observed via $operando$ magnetic microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Urrestarazu Larrañaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naveen Sisodia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">van Tuong Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilaria Di Manici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Masseboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Small</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 24 (12), pp.3557-3565. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.4c00316⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/smll.202302039⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04023904v1</w:t>
+                <w:t xml:space="preserve">hal-04220466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of the interaction between pinning disorder and domain walls in Pt/Co/AlOx ultrathin films by He+ ion irradiation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Improving Néel domain walls dynamics and skyrmion stability using He ion irradiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Balan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes W. van der Jagt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymen Fassatoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Peña Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurent Ranno</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jeudy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Small</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 19 (29), pp.2302039. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/smll.202302039⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0143422⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04309245v1</w:t>
+                <w:t xml:space="preserve">hal-04023904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuning the Dynamics of Chiral Domain Walls of Ferrimagnetic Films by Magnetoionic Effects</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Control of the interaction between pinning disorder and domain walls in Pt/Co/AlOx ultrathin films by He+ ion irradiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Balan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes van der Jagt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Peña Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Vogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dayane de Souza Chaves</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ranno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Applied</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.18.034065⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 122 (16), pp.162401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0143422⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03797615v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04309245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interfacial potential gradient modulates Dzyaloshinskii-Moriya interaction in Pt/Co/metal multilayers</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Tuning the Dynamics of Chiral Domain Walls of Ferrimagnetic Films by Magnetoionic Effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Balan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Peña Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymen Fassatoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Vogel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dayane de Souza Chaves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.6.L071401⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Applied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 18 (3), pp.034065. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.18.034065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03838957v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03797615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gate-controlled skyrmion and domain wall chirality</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interfacial potential gradient modulates Dzyaloshinskii-Moriya interaction in Pt/Co/metal multilayers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raj Kumar</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stefania Pizzini</w:t>
+                <w:t xml:space="preserve">Fernando Ajejas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanis Sassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Peña Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-022-32959-w⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 6 (7), pp.L071401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.6.L071401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03617498v2</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03838957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic domain wall dynamics in the precessional regime: Influence of the Dzyaloshinskii-Moriya interaction</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Gate-controlled skyrmion and domain wall chirality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Elie Fillion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raj Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymen Fassatoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Andre Thiaville</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefania Pizzini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (1), pp.5257. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-022-32959-w⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.104.014405⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03331386v1</w:t>
+                <w:t xml:space="preserve">hal-03617498v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetics of Ion Migration in the Electric Field‐Driven Manipulation of Magnetic Anisotropy of Pt/Co/Oxide Multilayers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Magnetic domain wall dynamics in the precessional regime: Influence of the Dzyaloshinskii-Moriya interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Peña Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymen Fassatoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlio Bonfim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Vogel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre Thiaville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Small</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/smll.202102427⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 104 (1), pp.014405. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.104.014405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03321372v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03331386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-organised stripe domains and elliptical skyrmion bubbles in ultra-thin epitaxial Au{0.67}Pt{0.33}/Co/W(110) films</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Tevfik Onur Menteş</w:t>
+                <w:t xml:space="preserve">Kinetics of Ion Migration in the Electric Field‐Driven Manipulation of Magnetic Anisotropy of Pt/Co/Oxide Multilayers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymen Fassatoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ranno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Peña Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Balan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefania Pizzini</w:t>
+                <w:t xml:space="preserve">Jan Vogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Small</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.2102427. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/smll.202102427⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1367-2630/abdbe0⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02907480v2</w:t>
+                <w:t xml:space="preserve">hal-03321372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Current-Driven Domain Wall Dynamics in Ferrimagnetic Nickel-Doped Mn4N Films: Very Large Domain Wall Velocities and Reversal of Motion Direction across the Magnetic Compensation Point</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">All-Electrical Control of Scaled Spin Logic Devices Based on Domain Wall Motion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taro Komori</w:t>
+                <w:t xml:space="preserve">Eline Raymenants</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Hallal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jose Peña Garcia</w:t>
+                <w:t xml:space="preserve">Danny Wan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toshiki Gushi</w:t>
+                <w:t xml:space="preserve">Sebastien Couet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Souriau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arame Thiam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.1c00125⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 68 (4), pp.2116-2122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TED.2021.3061523⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03188294v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03239789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">All-Electrical Control of Scaled Spin Logic Devices Based on Domain Wall Motion</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Self-organised stripe domains and elliptical skyrmion bubbles in ultra-thin epitaxial Au{0.67}Pt{0.33}/Co/W(110) films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastien Couet</w:t>
+                <w:t xml:space="preserve">Lorenzo Camosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Souriau</w:t>
+                <w:t xml:space="preserve">José Peña-Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arame Thiam</w:t>
+                <w:t xml:space="preserve">Olivier Fruchart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tevfik Onur Menteş</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefania Pizzini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TED.2021.3061523⟩</w:t>
+              <w:t xml:space="preserve">New Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 23 (1), pp.013020. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1367-2630/abdbe0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03239789v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02907480v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reversible and irreversible voltage manipulation of interfacial magnetic anisotropy in Pt/Co/oxide multilayers</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Current-Driven Domain Wall Dynamics in Ferrimagnetic Nickel-Doped Mn4N Films: Very Large Domain Wall Velocities and Reversal of Motion Direction across the Magnetic Compensation Point</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Bernand-Mantel</w:t>
+                <w:t xml:space="preserve">Sambit Ghosh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taro Komori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Hallal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Peña Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toshiki Gushi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Applied</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.14.064041⟩</w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (6), pp.2580-2587. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.1c00125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02967314v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03188294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large Current Driven Domain Wall Mobility and Gate Tuning of Coercivity in Ferrimagnetic Mn4N Thin Films</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sambit Ghosh</w:t>
+                <w:t xml:space="preserve">Reversible and irreversible voltage manipulation of interfacial magnetic anisotropy in Pt/Co/oxide multilayers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymen Fassatoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. P. Attané</w:t>
+                <w:t xml:space="preserve">Jose Pena Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ranno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Vogel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bernand-Mantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.9b03416⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Applied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 14 (6), pp.064041. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.14.064041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02042459v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02967314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-volatile ionic modification of the Dzyaloshinskii Moriya Interaction</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Large Current Driven Domain Wall Mobility and Gate Tuning of Coercivity in Ferrimagnetic Mn4N Thin Films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y Liu</w:t>
+                <w:t xml:space="preserve">T. Gushi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Gilbert</w:t>
+                <w:t xml:space="preserve">M. Jovičević Klug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Belmeguenai</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jan Vogel</w:t>
+                <w:t xml:space="preserve">J. Peña-Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sambit Ghosh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. P. Attané</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Applied</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.12.034005⟩</w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19 (12), pp.8716. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.9b03416⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02331252v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02042459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic and magneto-transport properties of Mn4N thin films by Ni substitution and their possibility of magnetic compensation</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Non-volatile ionic modification of the Dzyaloshinskii Moriya Interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Vila</w:t>
+                <w:t xml:space="preserve">L. Herrera Diez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Attané</w:t>
+                <w:t xml:space="preserve">Y Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Belmeguenai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Vogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5089869⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Applied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12 (3), pp.034005. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.12.034005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02146512v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02331252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Current-Driven Skyrmion Dynamics and Drive-Dependent Skyrmion Hall Effect in an Ultrathin Film</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roméo Juge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soong-Geun Je</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dayane de Souza Chaves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliana D. Buda-Prejbeanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Peña-Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Applied</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 12 (4), pp.044007. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.12.044007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02356080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxidation dependence of the Dzyaloshinskii-Moriya interaction in Pt/Co/MOx trilayers (M=Al or Gd)</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Magnetic and magneto-transport properties of Mn4N thin films by Ni substitution and their possibility of magnetic compensation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taro Komori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toshiki Gushi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akihito Anzai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Vila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Attané</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 125 (21), pp.213902. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5089869⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.99.144404⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01582132v1</w:t>
+                <w:t xml:space="preserve">hal-02146512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the velocity plateau of Dzyaloshinskii domain walls</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Oxidation dependence of the Dzyaloshinskii-Moriya interaction in Pt/Co/MOx trilayers (M=Al or Gd)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dayane de Souza Chaves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Ajejas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viola Křižáková</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Vogel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefania Pizzini</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 100 (21), pp.214404. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2019, 99 (14), pp.144404. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.99.144404⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.100.214404⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02393813v1</w:t>
+                <w:t xml:space="preserve">hal-01582132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large-Voltage Tuning of Dzyaloshinskii–Moriya Interactions: A Route toward Dynamic Control of Skyrmion Chirality</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Study of the velocity plateau of Dzyaloshinskii domain walls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Belmeguenai</w:t>
+                <w:t xml:space="preserve">V. Krizakova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Peña-Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Vogel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Rougemaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dayane de Souza Chaves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.8b01502⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 100 (21), pp.214404. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.100.214404⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01873478v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02393813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic skyrmions in confined geometries: Effect of the magnetic field and the disorder</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
+                <w:t xml:space="preserve">Large-Voltage Tuning of Dzyaloshinskii–Moriya Interactions: A Route toward Dynamic Control of Skyrmion Chirality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Titiksha Srivastava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Schott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roméo Juge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Liliana D. Buda-Prejbeanu</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viola Křižáková</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Belmeguenai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2017.10.030⟩</w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 18 (8), pp.4871 - 4877. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.8b01502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01764982v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01873478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Millimeter-sized magnetic domains in perpendicularly magnetized ferrimagnetic Mn4N thin films grown on SrTiO3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toshiki Gushi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Fruchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Pizzini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Japanese Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 57 (12), pp.120310. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7567/JJAP.57.120310⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01908845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymmetry of nucleation density and its variation with Pt spacer thickness in exchange-biased [Pt/Co] 5 /Pt/FeMn multilayers</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Magnetic skyrmions in confined geometries: Effect of the magnetic field and the disorder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roméo Juge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soong-Geun Je</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dayane de Souza Chaves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Pizzini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe David</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliana D. Buda-Prejbeanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 449, pp.475 - 481. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2017.10.050⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 455, pp.3 - 8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2017.10.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01765007v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01764982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unraveling Dzyaloshinskii–Moriya Interaction and Chiral Nature of Graphene/Cobalt Interface</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alberto Anadón Barcelona</w:t>
+                <w:t xml:space="preserve">Asymmetry of nucleation density and its variation with Pt spacer thickness in exchange-biased [Pt/Co] 5 /Pt/FeMn multilayers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymen Fassatoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Manuel Diez</w:t>
+                <w:t xml:space="preserve">Rachid Belhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Vogel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefania Pizzini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.8b00878⟩</w:t>
+              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 449, pp.475 - 481. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2017.10.050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01887608v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01765007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Velocity Enhancement by Synchronization of Magnetic Domain Walls</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stefania Pizzini</w:t>
+                <w:t xml:space="preserve">Unraveling Dzyaloshinskii–Moriya Interaction and Chiral Nature of Graphene/Cobalt Interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Ajejas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joao Sampaio</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Andre Thiaville</w:t>
+                <w:t xml:space="preserve">Adrian Gudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruben Guerrero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Anadón Barcelona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Manuel Diez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.120.227204⟩</w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 18 (9), pp.5364 - 5372. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.8b00878⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01867200v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01887608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large voltage tuning of Dzyalonshinskii-Moriya interaction: towards a chirality switch?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yves Roussigné</w:t>
+                <w:t xml:space="preserve">Velocity Enhancement by Synchronization of Magnetic Domain Walls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleš Hrabec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viola Křižáková</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefania Pizzini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joao Sampaio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre Thiaville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 120 (22), pp.227204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.120.227204⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.2323104⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01903097v1</w:t>
+                <w:t xml:space="preserve">hal-01867200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anisotropic Dzyaloshinskii-Moriya Interaction in ultra-thin epitaxial Au/Co/W(110)</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
+                <w:t xml:space="preserve">Large voltage tuning of Dzyalonshinskii-Moriya interaction: towards a chirality switch?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Baraduc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Titiksha Srivastava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Schott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Belmeguenai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Roussigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.95.214422⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Spintronics XI, 10732, pp.1073232. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2323104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01426434v2</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01903097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuning domain wall velocity with Dzyaloshinskii-Moriya interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Ajejas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viola Křižáková</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dayane de Souza Chaves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Vogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Perna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 111 (20), pp.202402. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.5005798⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01765027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic domain walls in nanostrips of single-crystalline Fe4N thin films with fourfold in-plane magnetic anisotropy</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Anisotropic Dzyaloshinskii-Moriya Interaction in ultra-thin epitaxial Au/Co/W(110)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Camosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Rohart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Fruchart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Pizzini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Norio Ota</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Belmeguenai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 95 (21), pp.214422. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.95.214422⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4989991⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01233511v1</w:t>
+                <w:t xml:space="preserve">hal-01426434v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The skyrmion switch: turning magnetic skyrmion bubbles on and off with an electric field</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Magnetic domain walls in nanostrips of single-crystalline Fe4N thin films with fourfold in-plane magnetic anisotropy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keita Ito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Rougemaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Pizzini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jan Vogel</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syuta Honda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norio Ota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.7b00328⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 121 (24), pp.243904. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4989991⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01639157v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01233511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spin–orbit torque magnetization switching controlled by geometry</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Auffret</w:t>
+                <w:t xml:space="preserve">The skyrmion switch: turning magnetic skyrmion bubbles on and off with an electric field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Schott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bernand-Mantel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ranno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefania Pizzini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Vogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Nanotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 11 (2), pp.143 - 146. </w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17 (5), pp.3006-3012. </w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/NNANO.2015.252⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.7b00328⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01585580v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01639157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domain wall dynamics in ultrathin Pt/Co/AlOx microstrips under large combined magnetic fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Jué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Thiaville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Pizzini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Miltat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joao Sampaio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 93 (1), pp.014403. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevB.93.014403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01251733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Room-temperature chiral magnetic skyrmions in ultrathin magnetic nanostructures</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spin–orbit torque magnetization switching controlled by geometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hongxin Yang</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Dayane de Souza Chaves</w:t>
+                <w:t xml:space="preserve">C. K. Safeer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Jué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliana Buda-Prejbeanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Auffret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Nanotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 11 (5), pp.449. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nnano.2015.315⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 11 (2), pp.143 - 146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/NNANO.2015.252⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01271350v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01585580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Very large domain wall velocities in Pt/Co/Gd trilayers with Dzyaloshinskii-Moriya interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thai Ha Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Vogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Sampaio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Vaňatka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-C. Rojas-Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 113 (6), pp.67001. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1209/0295-5075/113/67001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01275326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manipulating the magnetization direction of transverse domain walls in Permalloy/Ir strips using nanosecond current pulses</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Fruchart</w:t>
+                <w:t xml:space="preserve">Room-temperature chiral magnetic skyrmions in ultrathin magnetic nanostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Boulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jan Vogel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongxin Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Stefania Pizzini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">N. Rougemaille</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dayane de Souza Chaves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (5), pp.449. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nnano.2015.315⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2015.08.062⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00919049v1</w:t>
+                <w:t xml:space="preserve">hal-01271350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-volatile polarization switch of magnetic domain wall velocity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Auffret</w:t>
+                <w:t xml:space="preserve">Manipulating the magnetization direction of transverse domain walls in Permalloy/Ir strips using nanosecond current pulses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zahid Ishaque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Van-Dai Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Fruchart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefania Pizzini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Rougemaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4937999⟩</w:t>
+              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 397, pp.152-156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2015.08.062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01585587v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00919049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Velocity asymmetry of Dzyaloshinskii domain walls in the creep and flow regimes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">André Thiaville</w:t>
+                <w:t xml:space="preserve">Non-volatile polarization switch of magnetic domain wall velocity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Stolichnov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bernand-Mantel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Schott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Auffret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0953-8984/27/32/326002⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 107 (25), pp.252902. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4937999⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01140893v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01585587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Third type of domain wall in soft magnetic nanostrips</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V.-D. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Fruchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefania Pizzini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefania Pizzini</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jan Vogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-C Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 5, pp.12417. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep12417⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01201754v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chirality-induced asymmetric magnetic nucleation in Pt/Co/AlOx ultrathin microstructures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Velocity asymmetry of Dzyaloshinskii domain walls in the creep and flow regimes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marek Vanatka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan-Carlos Rojas-Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefania Pizzini</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jan Vogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">E. Jué</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlio Bonfim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Thiaville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 27 (32), pp.326002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0953-8984/27/32/326002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.113.047203⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00960872v3</w:t>
+                <w:t xml:space="preserve">hal-01140893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Size dependence of magnetic switching in perpendicularly magnetized MgO/Co/Pt pillars close to the spin reorientation transition</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lavinia Nistor</w:t>
+                <w:t xml:space="preserve">Chirality-induced asymmetric magnetic nucleation in Pt/Co/AlOx ultrathin microstructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefania Pizzini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefania Pizzini</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Wolfgang Kuch</w:t>
+                <w:t xml:space="preserve">Jan Vogel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Rohart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. D. Buda-Prejbeanu</w:t>
+                <w:t xml:space="preserve">Liliana-Daniela Buda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Jué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4860985⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 113 (4), pp.047203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.113.047203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00926092v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00960872v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ferroelectric control of magnetic domains in ultra-thin cobalt layers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Size dependence of magnetic switching in perpendicularly magnetized MgO/Co/Pt pillars close to the spin reorientation transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Stolichnov</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Bernand-Mantel</w:t>
+                <w:t xml:space="preserve">W. Stefanowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Borrel</w:t>
+                <w:t xml:space="preserve">Lavinia Nistor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefania Pizzini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Auffret</w:t>
+                <w:t xml:space="preserve">Wolfgang Kuch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. D. Buda-Prejbeanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 103 (22), pp.222902. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4833495⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 104 (1), pp.012404. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4860985⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01444801v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00926092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamique de l'aimantation étudiée par rayonnement synchrotron</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ferroelectric control of magnetic domains in ultra-thin cobalt layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Bonfim</w:t>
+                <w:t xml:space="preserve">Z Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Stolichnov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bernand-Mantel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Borrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Auffret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reflets de la Physique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/refdp/201334038⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 103 (22), pp.222902. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4833495⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00855015v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01444801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electric-field control of domain wall nucleation and pinning in a metallic ferromagnet</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dynamique de l'aimantation étudiée par rayonnement synchrotron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jan Vogel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Stefania Pizzini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jan Vogel</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vojtech Uhlir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Rougemaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bonfim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4798506⟩</w:t>
+              <w:t xml:space="preserve">Reflets de la Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 34-35, pp.38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/refdp/201334038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00819148v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00855015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domain wall tilting in the presence of the Dzyaloshinskii-Moriya interaction in out-of-plane magnetized magnetic nanotracks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Boulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rohart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. D. Buda-Prejbeanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Jué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. M. Miron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 111, pp.217203. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.111.217203⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00903921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimensionality effects on the magnetization reversal in narrow FePt nanowires</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J. C. Pillet</w:t>
+                <w:t xml:space="preserve">Electric-field control of domain wall nucleation and pinning in a metallic ferromagnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bernand-Mantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Notin</w:t>
+                <w:t xml:space="preserve">Liza Herrera-Diez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ranno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefania Pizzini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Vogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 100, pp.252403. </w:t>
+              <w:t xml:space="preserve">, 2013, 102 (12), pp.122406. </w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4721672⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4798506⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00910249v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00819148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase diagram of magnetic domain walls in spin valve nano-stripes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jan Vogel</w:t>
+                <w:t xml:space="preserve">Dimensionality effects on the magnetization reversal in narrow FePt nanowires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. D. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Vila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. C. Pillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Notin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 100 (17), pp.172404. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4704665⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 100, pp.252403. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4721672⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00674182v2</w:t>
+                <w:t xml:space="preserve">hal-00910249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Current-induced domain wall motion and magnetization dynamics in CoFeB/Cu/Co nanostripes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId227" w:history="1">
+                <w:t xml:space="preserve">Phase diagram of magnetic domain walls in spin valve nano-stripes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Rougemaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vojtech Uhlir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Fruchart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefania Pizzini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Vogel</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Zahid Ishaque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0953-8984/24/2/024213⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 100 (17), pp.172404. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4704665⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00655760v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00674182v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct Observation of Massless Domain Wall Dynamics in Nanostripes with Perpendicular Magnetic Anisotropy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Current-induced domain wall motion and magnetization dynamics in CoFeB/Cu/Co nanostripes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vojtech Uhlir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Vogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Rougemaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ioan Mihai Miron</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Fruchart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zahid Ishaque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.108.247202⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 24, pp.024213. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0953-8984/24/2/024213⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00707524v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00655760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct observation of Oersted-field-induced magnetization dynamics in magnetic nanostripes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Direct Observation of Massless Domain Wall Dynamics in Nanostripes with Perpendicular Magnetic Anisotropy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefania Pizzini</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
+                <w:t xml:space="preserve">Jan Vogel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlio Bonfim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Rougemaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Erika Jimenez</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Boulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioan Mihai Miron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.83.020406⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 108, pp.247202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.108.247202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00453804v3</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00707524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast current-induced domain-wall motion controlled by the Rashba effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan Mihai Miron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas A. Moore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helga Szambolics</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. D. Buda-Prejbeanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Auffret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 10, pp.419. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nmat3020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00613090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetization reversal in composition-controlled Gd{1-x}Co{x} ferrimagnetic films close to compensation composition</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Direct observation of Oersted-field-induced magnetization dynamics in magnetic nanostripes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vojtech Uhlir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Pizzini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Rougemaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Cros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erika Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 83, pp.020406. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.83.020406⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3609860⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00613313v1</w:t>
+                <w:t xml:space="preserve">hal-00453804v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spin-orbit torques in ultrathin ferromagnetic metal layers</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Magnetization reversal in composition-controlled Gd{1-x}Co{x} ferrimagnetic films close to compensation composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ales Hrabec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.T. Nam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefania Pizzini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ranno</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.862356⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 99, pp.052507. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3609860⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00517115v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00613313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Current-driven spin torque induced by the Rashba effect in a ferromagnetic metal layer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan Mihai Miron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Auffret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Rodmacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Schuhl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 9, pp.230. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/NMAT2613⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00459160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrathin epitaxial cobalt films on graphene for spintronic investigations and applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spin-orbit torques in ultrathin ferromagnetic metal layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioan Mihai Miron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chi Vo-Van</w:t>
+                <w:t xml:space="preserve">Gilles Gaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Auffret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zoukaa Kassir-Bodon</w:t>
+                <w:t xml:space="preserve">Bernard Rodmacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hongxing Yang</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jan Vogel</w:t>
+                <w:t xml:space="preserve">A. Schuhl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Spintronics III, 7760, pp.77600Z. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.862356⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1367-2630/12/10/103040⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00470565v1</w:t>
+                <w:t xml:space="preserve">hal-00517115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Current-induced motion and pinning of domain walls in spin-valve nanowires studied by XMCD-PEEM</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vojtech Uhlir</w:t>
+                <w:t xml:space="preserve">Ultrathin epitaxial cobalt films on graphene for spintronic investigations and applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chi Vo-Van</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoukaa Kassir-Bodon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongxing Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Coraux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefania Pizzini</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Vincent Cros</w:t>
+                <w:t xml:space="preserve">Jan Vogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.81.224418⟩</w:t>
+              <w:t xml:space="preserve">New Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 12, pp.103040. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1367-2630/12/10/103040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00492593v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00470565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Domain Structure in (NiFe/Au/Co/Au)10 Multilayers With Perpendicular Anisotropy of Co Layers</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">F. Stobiecki</w:t>
+                <w:t xml:space="preserve">Current-induced motion and pinning of domain walls in spin-valve nanowires studied by XMCD-PEEM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vojtech Uhlir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefania Pizzini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Rougemaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Maziewski</w:t>
+                <w:t xml:space="preserve">J. Novotny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Cros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 46 (2), pp.231. </w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 81, pp.224418. </w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2009.2032521⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.81.224418⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00453590v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00492593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High domain wall velocity at zero magnetic field induced by low current densities in spin-valve nanostripes</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Domain Structure in (NiFe/Au/Co/Au)10 Multilayers With Perpendicular Anisotropy of Co Layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sana Laribi</w:t>
+                <w:t xml:space="preserve">B. Szymanski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Mazalski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Urbaniak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Stobiecki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Maziewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Japanese Journal of Applied Physics, part 2 : Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1143/APEX.2.023003⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 46 (2), pp.231. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2009.2032521⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00332055v2</w:t>
+                <w:t xml:space="preserve">hal-00453590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of anisotropy crossover due to oxygen in Pt/Co/MOx trilayer</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bernard Rodmacq</w:t>
+                <w:t xml:space="preserve">High domain wall velocity at zero magnetic field induced by low current densities in spin-valve nanostripes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefania Pizzini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vojtech Uhlir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Vogel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Rougemaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sana Laribi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Japanese Journal of Applied Physics, part 2 : Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 2, pp.023003. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1143/APEX.2.023003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.2969711⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00196134v1</w:t>
+                <w:t xml:space="preserve">hal-00332055v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Domain wall dynamics and interlayer interactions in magnetic trilayer systems studied by XMCD-PEEM</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stefania Pizzini</w:t>
+                <w:t xml:space="preserve">Analysis of anisotropy crossover due to oxygen in Pt/Co/MOx trilayer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Manchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Ducruet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Lombard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Auffret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Rodmacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00339-008-4550-y⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 104 (4), pp.043914. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2969711⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00308532v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00196134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-Ray Analysis of Oxygen-induced Perpendicular Magnetic Anisotropy in Pt/Co/AlOx trilayer</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lucien Lombard</w:t>
+                <w:t xml:space="preserve">High domain wall velocities induced by current in ultrathin Pt/Co/AlOx wires with perpendicular magnetic anisotropy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.A. Moore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I.M. Miron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Gaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Serret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Auffret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2008.02.131⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 93, pp.262504. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3062855⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00172426v2</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00353486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High domain wall velocities induced by current in ultrathin Pt/Co/AlOx wires with perpendicular magnetic anisotropy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Auffret</w:t>
+                <w:t xml:space="preserve">X-Ray Analysis of Oxygen-induced Perpendicular Magnetic Anisotropy in Pt/Co/AlOx trilayer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Manchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefania Pizzini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Vogel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vojtech Uhlir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3062855⟩</w:t>
+              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 320 (13), pp.1889-1892. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2008.02.131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00353486v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00172426v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-ray analysis of the magnetic influence of oxygen in Pt/Co/AlOx trilayers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Domain wall dynamics and interlayer interactions in magnetic trilayer systems studied by XMCD-PEEM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jan Vogel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolfgang Kuch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keiki Fukumoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Romanens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Stefania Pizzini</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lucien Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.2829896⟩</w:t>
+              <w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 92, pp.505. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00339-008-4550-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00261227v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00308532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Layer-resolved imaging of domain wall interactions in magnetic tunnel junction-like trilayers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">X-ray analysis of the magnetic influence of oxygen in Pt/Co/AlOx trilayers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Manchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefania Pizzini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Vogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Julio Camarero</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vojtech Uhlir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0953-8984/19/47/476204⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 103 (7), pp.07A912. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2829896⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00133628v2</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00261227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetization reversal, asymmetry, and role of uncompensated spins in perpendicular exchange coupled systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Layer-resolved imaging of domain wall interactions in magnetic tunnel junction-like trilayers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Vogel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salia Cherifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefania Pizzini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Fabien Romanens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Julio Camarero</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Fabien Romanens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 19, pp.476204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0953-8984/19/47/476204⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.2402882⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00119211v1</w:t>
+                <w:t xml:space="preserve">hal-00133628v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of magnetic domain wall motion after nucleation: Dependence on the wall energy</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Magnetization reversal, asymmetry, and role of uncompensated spins in perpendicular exchange coupled systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julio Camarero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Miguel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeroen Goedkoop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Vogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Romanens</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stefania Pizzini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.96.097204⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 89, pp.232507. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2402882⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00018684v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00119211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of topography and Co domain walls on the magnetization reversal of the FeNi layer in FeNi/Al$_2$O$_3$/Co magnetic tunnel junctions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId297" w:history="1">
+                <w:t xml:space="preserve">Dynamics of magnetic domain wall motion after nucleation: Dependence on the wall energy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keiki Fukumoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolfgang Kuch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Vogel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Romanens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Julio Camarero</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefania Pizzini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.74.184419⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 96, pp.097204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.96.097204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00104365v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00018684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobility of domain wall motion in the permalloy layer of a spin-valve-like Fe20Ni80/Cu/Co trilayer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId296" w:history="1">
+                <w:t xml:space="preserve">Influence of topography and Co domain walls on the magnetization reversal of the FeNi layer in FeNi/Al$_2$O$_3$/Co magnetic tunnel junctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Romanens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Vogel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolfgang Kuch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keiki Fukumoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio Camarero</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stefania Pizzini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2004.12.009⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 74, pp.184419. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.74.184419⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00004890v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00104365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of domain wall interactions on nanosecond switching in magnetic tunnel junctions</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Magnetic relaxation of exchange biased (Pt/Co) multilayers studied by time-resolved Kerr microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julio Camarero</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Keiki Fukumoto</w:t>
+                <w:t xml:space="preserve">Fabien Romanens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefania Pizzini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabiano Yokaichiya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlio Bonfim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Pennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 72, pp.220402(R). </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.72.220402⟩</w:t>
+              <w:t xml:space="preserve">, 2005, 72, pp.134410. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.72.134410⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00008342v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00009200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic relaxation measurements of exchange biased (Pt/Co) multilayers with perpendicular anisotropy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Romanens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Pizzini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Sort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavio Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio Camarero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 45, pp.185. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1140/epjb/e2005-00053-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00004907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic relaxation of exchange biased (Pt/Co) multilayers studied by time-resolved Kerr microscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien Romanens</w:t>
+                <w:t xml:space="preserve">Mobility of domain wall motion in the permalloy layer of a spin-valve-like Fe20Ni80/Cu/Co trilayer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keiki Fukumoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolfgang Kuch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jan Vogel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julio Camarero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Stefania Pizzini</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yan Pennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.72.134410⟩</w:t>
+              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 293, pp.863. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2004.12.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00009200v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00004890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interplay between magnetic anisotropy and interlayer coupling in nanosecond magnetization reversal of spin-valve trilayers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Influence of domain wall interactions on nanosecond switching in magnetic tunnel junctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Vogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfgang Kuch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Hertel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio Camarero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keiki Fukumoto</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yan Pennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 71, pp.060404(R). </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.71.060404⟩</w:t>
+              <w:t xml:space="preserve">, 2005, 72, pp.220402(R). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.72.220402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00004894v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00008342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Interplay between magnetic anisotropy and interlayer coupling in nanosecond magnetization reversal of spin-valve trilayers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Vogel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolfgang Kuch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julio Camarero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keiki Fukumoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Pennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 71, pp.060404(R). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.71.060404⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00004894v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Exploring spin valve magnetization reversal dynamics with temporal, spatial and layer resolution: Influence of domain wall energy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfgang Kuch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Vogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio Camarero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keiki Fukumoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Pennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 85, pp.440. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.1772520⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00008748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10567,163 +10701,163 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic domain walls: from physics to devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Raymenants</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Wan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Couet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Canvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Thiam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2021 IEEE International Electron Devices Meeting (IEDM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, San Francisco CA, United States. pp.32.3.1-32.3.4, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IEDM19574.2021.9720689⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03768245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10733,105 +10867,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure, magnétisme local et dynamique de l'aimantation de couches minces couplées étudiés par Spectroscopie d'Absoption X et effet Kerr magnéto-optique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Pizzini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Matière Condensée [cond-mat]. Université Joseph-Fourier - Grenoble I, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00094606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId346"/>
+      <w:footerReference w:type="default" r:id="rId353"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10978,51 +11112,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371640v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Gueneau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Ibrahim" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Fischer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Libor Voj&#225;&#269;ek" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-&#201;lie Fillion" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/cwwy-hndc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160323v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Klimeczek" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio de Santis" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Masseboeuf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Vogel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ranno" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0275288" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485431v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B B Vermeulen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Raymenants" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V T Pham" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Pizzini" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sor&#233;e" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/9.0000811" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643875v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Balan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Fassatoui" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Rueff" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.21.064023" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485374v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tchilabalo Pakam" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assiongbon Adanlete Adjanoh" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Dzo Mawuefa Afenyiveh" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2024.171723" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220466v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Urrestarazu Larra&#241;aga" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naveen Sisodia" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Tuong Pham" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Di Manici" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.4c00316" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485390v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assiongbon Adanl&#233;t&#233; Adjanoh" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0191540" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553207v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseba Urrestarazu-Larra&#241;aga" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaushik Bairagi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.add5751" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023904v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes W. van der Jagt" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Pe&#241;a Garcia" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jeudy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202302039" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309245v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes van der Jagt" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0143422" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797615v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dayane de Souza Chaves" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.18.034065" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838957v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Ajejas" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Sassi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Legrand" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Collin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.6.L071401" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617498v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Elie Fillion" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raj Kumar" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-32959-w" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331386v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlio Bonfim" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Thiaville" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.104.014405" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321372v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202102427" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907480v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Camosi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Pe&#241;a-Garcia" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fruchart" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tevfik Onur Mente&#351;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/abdbe0" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188294v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sambit Ghosh" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taro Komori" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hallal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshiki Gushi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.1c00125" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03239789v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eline Raymenants" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Wan" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Couet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Souriau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arame Thiam" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2021.3061523" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967314v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Pena Garcia" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bernand-Mantel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.14.064041" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042459v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gushi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jovi&#269;evi&#263; Klug" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pe&#241;a-Garcia" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Attan&#233;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.9b03416" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331252v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Herrera Diez" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Liu" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gilbert" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Belmeguenai" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.12.034005" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146512v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akihito Anzai" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vila" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Attan&#233;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5089869" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356080v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rom&#233;o Juge" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soong-Geun Je" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana D. Buda-Prejbeanu" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.12.044007" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582132v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viola K&#345;i&#382;&#225;kov&#225;" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.144404" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393813v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Krizakova" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vogel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rougemaille" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.100.214404" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873478v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titiksha Srivastava" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Schott" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Belmeguenai" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.8b01502" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764982v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2017.10.030" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908845v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Marty" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7567/JJAP.57.120310" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765007v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Belhi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe David" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2017.10.050" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887608v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Gudin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Guerrero" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Anad&#243;n Barcelona" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Manuel Diez" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.8b00878" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867200v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ale&#353; Hrabec" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Sampaio" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.120.227204" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903097v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Baraduc" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Roussign&#233;" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2323104" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426434v2" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Rohart" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.214422" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765027v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Perna" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5005798" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233511v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keita Ito" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syuta Honda" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norio Ota" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4989991" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01639157v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.7b00328" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585580v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. K. Safeer" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Ju&#233;" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lopez" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Buda-Prejbeanu" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Auffret" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NNANO.2015.252" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251733v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Thiaville" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Miltat" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.93.014403" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271350v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boulle" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongxin Yang" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nnano.2015.315" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275326v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thai Ha Pham" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sampaio" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Va&#328;atka" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Rojas-Sanchez" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/113/67001" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919049v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahid Ishaque" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Dai Nguyen" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2015.08.062" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585587v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Huang" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Stolichnov" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Auffret" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4937999" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140893v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Vanatka" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Carlos Rojas-Sanchez" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/27/32/326002" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201754v2" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.-D. Nguyen" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-C Toussaint" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep12417" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960872v3" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana-Daniela Buda" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ju&#233;" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.113.047203" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926092v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Stefanowicz" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavinia Nistor" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Kuch" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. D. Buda-Prejbeanu" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4860985" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444801v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Huang" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Stolichnov" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Borrel" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Auffret" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4833495" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855015v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vojtech Uhlir" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonfim" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/refdp/201334038" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819148v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liza Herrera-Diez" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4798506" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903921v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Boulle" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rohart" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. M. Miron" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.111.217203" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910249v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. D. Nguyen" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vila" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marty" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Pillet" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Notin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4721672" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674182v2" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4704665" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655760v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/24/2/024213" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707524v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Mihai Miron" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.108.247202" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453804v3" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cros" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Jimenez" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.83.020406" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613090v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas A. Moore" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helga Szambolics" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat3020" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613313v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ales Hrabec" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.T. Nam" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3609860" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517115v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gaudin" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Rodmacq" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schuhl" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.862356" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459160v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NMAT2613" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470565v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Vo-Van" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoukaa Kassir-Bodon" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongxing Yang" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Coraux" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/12/10/103040" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492593v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Novotny" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.81.224418" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453590v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Szymanski" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mazalski" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Urbaniak" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Stobiecki" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maziewski" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2009.2032521" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332055v2" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Laribi" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1143/APEX.2.023003" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196134v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Manchon" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Ducruet" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Lombard" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2969711" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308532v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keiki Fukumoto" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Romanens" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-008-4550-y" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7ZL4JSZL-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172426v2" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2008.02.131" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353486v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.A. Moore" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.M. Miron" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gaudin" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Serret" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3062855" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261227v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2829896" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133628v2" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salia Cherifi" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Camarero" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/19/47/476204" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119211v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Miguel" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Goedkoop" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2402882" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018684v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.96.097204" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00104365v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.74.184419" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004890v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2004.12.009" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008342v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Hertel" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.72.220402" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004907v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Sort" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Garcia" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2005-00053-3" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009200v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiano Yokaichiya" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Pennec" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.72.134410" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004894v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.71.060404" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008748v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1772520" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768245v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Wan" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Couet" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Canvel" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thiam" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEDM19574.2021.9720689" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00094606v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05437327v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Carrara" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Fortuna" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Delaunay" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Vila-Comamala" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt R&#246;sner" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S160057752600322X" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371640v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Gueneau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Ibrahim" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Fischer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Libor Voj&#225;&#269;ek" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-&#201;lie Fillion" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/cwwy-hndc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160323v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Klimeczek" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio de Santis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Masseboeuf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Vogel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ranno" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0275288" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485431v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B B Vermeulen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Raymenants" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V T Pham" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Pizzini" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sor&#233;e" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/9.0000811" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643875v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Balan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Fassatoui" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Rueff" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.21.064023" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485374v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tchilabalo Pakam" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assiongbon Adanlete Adjanoh" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Dzo Mawuefa Afenyiveh" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2024.171723" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485390v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assiongbon Adanl&#233;t&#233; Adjanoh" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0191540" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553207v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Tuong Pham" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naveen Sisodia" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Di Manici" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseba Urrestarazu-Larra&#241;aga" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaushik Bairagi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.add5751" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220466v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Urrestarazu Larra&#241;aga" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.4c00316" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023904v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes W. van der Jagt" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Pe&#241;a Garcia" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jeudy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202302039" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309245v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes van der Jagt" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0143422" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797615v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dayane de Souza Chaves" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.18.034065" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838957v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Ajejas" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Sassi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Legrand" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Collin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.6.L071401" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617498v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Elie Fillion" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raj Kumar" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-32959-w" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331386v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlio Bonfim" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Thiaville" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.104.014405" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321372v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202102427" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03239789v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eline Raymenants" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Wan" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Couet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Souriau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arame Thiam" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2021.3061523" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907480v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Camosi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Pe&#241;a-Garcia" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fruchart" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tevfik Onur Mente&#351;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/abdbe0" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188294v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sambit Ghosh" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taro Komori" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hallal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshiki Gushi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.1c00125" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967314v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Pena Garcia" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bernand-Mantel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.14.064041" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042459v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gushi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jovi&#269;evi&#263; Klug" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pe&#241;a-Garcia" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Attan&#233;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.9b03416" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331252v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Herrera Diez" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Liu" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gilbert" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Belmeguenai" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.12.034005" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356080v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rom&#233;o Juge" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soong-Geun Je" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana D. Buda-Prejbeanu" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.12.044007" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146512v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akihito Anzai" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vila" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Attan&#233;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5089869" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582132v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viola K&#345;i&#382;&#225;kov&#225;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.144404" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393813v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Krizakova" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vogel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rougemaille" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.100.214404" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873478v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titiksha Srivastava" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Schott" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Belmeguenai" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.8b01502" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908845v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Marty" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7567/JJAP.57.120310" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764982v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2017.10.030" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765007v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Belhi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe David" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2017.10.050" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887608v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Gudin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Guerrero" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Anad&#243;n Barcelona" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Manuel Diez" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.8b00878" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867200v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ale&#353; Hrabec" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Sampaio" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.120.227204" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903097v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Baraduc" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Roussign&#233;" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2323104" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765027v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Perna" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5005798" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426434v2" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Rohart" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.214422" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233511v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keita Ito" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syuta Honda" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norio Ota" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4989991" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01639157v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.7b00328" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251733v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Ju&#233;" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Thiaville" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Miltat" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.93.014403" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585580v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. K. Safeer" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lopez" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Buda-Prejbeanu" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Auffret" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NNANO.2015.252" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275326v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thai Ha Pham" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sampaio" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Va&#328;atka" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Rojas-Sanchez" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/113/67001" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271350v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boulle" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongxin Yang" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nnano.2015.315" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919049v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahid Ishaque" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Dai Nguyen" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2015.08.062" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585587v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Huang" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Stolichnov" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Auffret" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4937999" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201754v2" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.-D. Nguyen" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-C Toussaint" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep12417" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140893v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Vanatka" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Carlos Rojas-Sanchez" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/27/32/326002" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960872v3" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana-Daniela Buda" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ju&#233;" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.113.047203" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926092v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Stefanowicz" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavinia Nistor" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Kuch" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. D. Buda-Prejbeanu" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4860985" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444801v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Huang" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Stolichnov" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Borrel" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Auffret" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4833495" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855015v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vojtech Uhlir" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonfim" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/refdp/201334038" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903921v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Boulle" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rohart" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. M. Miron" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.111.217203" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819148v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liza Herrera-Diez" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4798506" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910249v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. D. Nguyen" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vila" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marty" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Pillet" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Notin" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4721672" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674182v2" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4704665" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655760v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/24/2/024213" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707524v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Mihai Miron" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.108.247202" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613090v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas A. Moore" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helga Szambolics" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat3020" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453804v3" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cros" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Jimenez" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.83.020406" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613313v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ales Hrabec" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.T. Nam" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3609860" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459160v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gaudin" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Rodmacq" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schuhl" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NMAT2613" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517115v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.862356" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470565v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Vo-Van" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoukaa Kassir-Bodon" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongxing Yang" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Coraux" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/12/10/103040" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492593v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Novotny" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.81.224418" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453590v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Szymanski" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mazalski" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Urbaniak" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Stobiecki" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maziewski" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2009.2032521" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332055v2" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Laribi" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1143/APEX.2.023003" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196134v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Manchon" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Ducruet" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Lombard" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2969711" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353486v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.A. Moore" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.M. Miron" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gaudin" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Serret" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3062855" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172426v2" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2008.02.131" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308532v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keiki Fukumoto" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Romanens" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-008-4550-y" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7ZL4JSZL-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261227v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2829896" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133628v2" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salia Cherifi" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Camarero" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/19/47/476204" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119211v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Miguel" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Goedkoop" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2402882" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018684v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.96.097204" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00104365v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.74.184419" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009200v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiano Yokaichiya" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Pennec" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.72.134410" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004907v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Sort" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Garcia" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2005-00053-3" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004890v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2004.12.009" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008342v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Hertel" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.72.220402" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004894v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.71.060404" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008748v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1772520" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768245v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Wan" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Couet" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Canvel" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thiam" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEDM19574.2021.9720689" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00094606v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>