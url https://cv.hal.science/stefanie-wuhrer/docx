--- v0 (2026-03-20)
+++ v1 (2026-04-10)
@@ -66,4468 +66,4478 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (10)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quality assessment of 3D human animation: Subjective and objective evaluation</w:t>
+                <w:t xml:space="preserve">D-Garment: Physically Grounded Latent Diffusion for Dynamic Garment Deformations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rim Rekik</w:t>
+                <w:t xml:space="preserve">Antoine Dumoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefanie Wuhrer</w:t>
+                <w:t xml:space="preserve">Adnane Boukhayma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Hoyet</w:t>
+                <w:t xml:space="preserve">Laurence Boissieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katja Zibrek</w:t>
+                <w:t xml:space="preserve">Bharath Bhushan Damodaran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Hélène Olivier</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pierre Hellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Transactions of Machine Learning Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05116550v1</w:t>
+                <w:t xml:space="preserve">hal-05027298v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Survey on Realistic Virtual Human Animations: Definitions, Features and Evaluations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Quality assessment of 3D human animation: Subjective and objective evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rim Rekik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefanie Wuhrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Hoyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katja Zibrek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Hélène Olivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Graphics Forum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/cgf.15064⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TVCG.2025.3631385⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04553021v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05116550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">4DHumanOutfit: a multi-subject 4D dataset of human motion sequences in varying outfits exhibiting large displacements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Survey on Realistic Virtual Human Animations: Definitions, Features and Evaluations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Rekik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefanie Wuhrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Hoyet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Armando</w:t>
+                <w:t xml:space="preserve">Katja Zibrek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Boissieux</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anne-Hélène Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Vision and Image Understanding</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cviu.2023.103836⟩</w:t>
+              <w:t xml:space="preserve">Computer Graphics Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 43 (2), pp.e15064:1-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/cgf.15064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04129186v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04553021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Visual Approach to Measure Cloth-Body and Cloth-Cloth Friction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">4DHumanOutfit: a multi-subject 4D dataset of human motion sequences in varying outfits exhibiting large displacements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Armando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Boissieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdullah-Haroon Rasheed</w:t>
+                <w:t xml:space="preserve">Edmond Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Romero</w:t>
+                <w:t xml:space="preserve">Jean-Sébastien Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Bertails-Descoubes</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Sébastien Franco</w:t>
+                <w:t xml:space="preserve">Martin Humenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Pattern Analysis and Machine Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 44 (10), pp.6683-6694. </w:t>
+              <w:t xml:space="preserve">Computer Vision and Image Understanding</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 237, pp.103836. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TPAMI.2021.3097547⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cviu.2023.103836⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03285624v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04129186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contact Preserving Shape Transfer: retargeting motion from one shape to another</w:t>
+                <w:t xml:space="preserve">A Visual Approach to Measure Cloth-Body and Cloth-Cloth Friction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Basset</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Abdullah-Haroon Rasheed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Romero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Bertails-Descoubes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefanie Wuhrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Franco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Graphics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cag.2020.04.002⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Pattern Analysis and Machine Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 44 (10), pp.6683-6694. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TPAMI.2021.3097547⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02613783v1</w:t>
+                <w:t xml:space="preserve">hal-03285624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Morphable Face Models - Past, Present and Future</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Contact Preserving Shape Transfer: retargeting motion from one shape to another</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William A. P. Smith</w:t>
+                <w:t xml:space="preserve">Jean Basset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefanie Wuhrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edmond Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ayush Tewari</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Franck Multon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Transactions on Graphics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3395208⟩</w:t>
+              <w:t xml:space="preserve">Computers and Graphics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 89, pp.11-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cag.2020.04.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02280281v2</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02613783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Multilinear Tongue Model Derived from Speech Related MRI Data of the Human Vocal Tract</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">3D Morphable Face Models - Past, Present and Future</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernhard Egger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander Hewer</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">William A. P. Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayush Tewari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefanie Wuhrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Korin Richmond</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Michael Zollhoefer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Speech and Language</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 51, pp.68-92. </w:t>
+              <w:t xml:space="preserve">ACM Transactions on Graphics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 39 (5), pp.157:1-38. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.csl.2018.02.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3395208⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01418460v2</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02280281v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building Statistical Shape Spaces for 3D Human Modeling</w:t>
+                <w:t xml:space="preserve">A Multilinear Tongue Model Derived from Speech Related MRI Data of the Human Vocal Tract</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leonid Pishchulin</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Alexander Hewer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefanie Wuhrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Helten</w:t>
+                <w:t xml:space="preserve">Ingmar Steiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Theobalt</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bernt Schiele</w:t>
+                <w:t xml:space="preserve">Korin Richmond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pattern Recognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.patcog.2017.02.018⟩</w:t>
+              <w:t xml:space="preserve">Computer Speech and Language</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 51, pp.68-92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.csl.2018.02.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01136221v2</w:t>
+                <w:t xml:space="preserve">hal-01418460v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of Farthest Point Sampling for Approximating Geodesics in a Graph</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Building Statistical Shape Spaces for 3D Human Modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonid Pishchulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefanie Wuhrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pegah Kamousi</w:t>
+                <w:t xml:space="preserve">Thomas Helten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Lazard</w:t>
+                <w:t xml:space="preserve">Christian Theobalt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anil Maheshwari</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stefanie Wuhrer</w:t>
+                <w:t xml:space="preserve">Bernt Schiele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Geometry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 57, pp.1-7. </w:t>
+              <w:t xml:space="preserve">Pattern Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 67, pp.276-286. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.comgeo.2016.05.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.patcog.2017.02.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01297624v2</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01136221v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Analysis of Farthest Point Sampling for Approximating Geodesics in a Graph</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pegah Kamousi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Lazard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anil Maheshwari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefanie Wuhrer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Computational Geometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 57, pp.1-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.comgeo.2016.05.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01297624v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A 3D+t Laplace operator for temporal mesh sequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Fernández Abrevaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandeep Manandhar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Hétroy-Wheeler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefanie Wuhrer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers and Graphics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Shape Modeling International 2016, 58, pp.12-22. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cag.2016.05.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01318763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (22)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (23)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pose-independent 3D Anthropometry from Sparse Data</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Learning to Infer Parameterized Representations of Plants from 3D Scans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samara Ghrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Godin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefanie Wuhrer</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tomislav Pribanić</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">T-CAP 2024 - 4th Workshop on Towards a Complete Analysis of People in conjunction with ECCV 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Milan, Italy. pp.1-20</w:t>
+              <w:t xml:space="preserve">CVPR 2026 - IEEE International Conference on Computer Vision and Pattern Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, Denver, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04683475v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05088213v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correspondence-free online human motion retargeting</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Pose-independent 3D Anthropometry from Sparse Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bojanić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefanie Wuhrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomislav Petković</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomislav Pribanić</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on 3D Vision (3DV)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">T-CAP 2024 - 4th Workshop on Towards a Complete Analysis of People in conjunction with ECCV 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Milan, Italy. pp.1-20</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03970689v2</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04683475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-View Reconstruction using Signed Ray Distance Functions (SRDF)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Correspondence-free online human motion retargeting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Rekik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Marsot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Hélène Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Franco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefanie Wuhrer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tony Tung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CVPR 2023 - IEEE/CVF Conference on Computer Vision and Pattern Recognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CVPR52729.2023.01602⟩</w:t>
+              <w:t xml:space="preserve">International Conference on 3D Vision (3DV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Davos, Switzerland. pp.707-716, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/3DV62453.2024.00032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03766943v2</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03970689v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deformation-Guided Unsupervised Non-Rigid Shape Matching</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Multi-View Reconstruction using Signed Ray Distance Functions (SRDF)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Zins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuanlu Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edmond Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefanie Wuhrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Edmond Boyer</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Tung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMVC 2023 - 34th British Machine Vision Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CVPR 2023 - IEEE/CVF Conference on Computer Vision and Pattern Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Vancouver, Canada. pp.16696-16706, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CVPR52729.2023.01602⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04249563v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03766943v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Structured Latent Space for Human Body Motion Generation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Deformation-Guided Unsupervised Non-Rigid Shape Matching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymen Merrouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João Regateiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefanie Wuhrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stephane Durocher</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edmond Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on 3D Vision (3DV)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">BMVC 2023 - 34th British Machine Vision Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Aberdeen, United Kingdom. pp.1-22</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03250297v4</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04249563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Self-Contacts on Perceived Pose Equivalences</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">A Structured Latent Space for Human Body Motion Generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Marsot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefanie Wuhrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Franco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Durocher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MIG 2022 - ACM SIGGRAPH Conference on Motion, Interaction and Games</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3561975.3562946⟩</w:t>
+              <w:t xml:space="preserve">International Conference on 3D Vision (3DV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Prague, Czech Republic. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/3DV57658.2022.00066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03817534v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03250297v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data-Driven 3D Reconstruction of Dressed Humans From Sparse Views</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Impact of Self-Contacts on Perceived Pose Equivalences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Basset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badr Ouannas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Hoyet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Multon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefanie Wuhrer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tony Tung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3DV 2021 - International Conference on 3D Vision</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/3DV53792.2021.00059⟩</w:t>
+              <w:t xml:space="preserve">MIG 2022 - ACM SIGGRAPH Conference on Motion, Interaction and Games</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Guanajuato Mexico, Mexico. pp.1-10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3561975.3562946⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03385107v3</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03817534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neural Human Deformation Transfer</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Data-Driven 3D Reconstruction of Dressed Humans From Sparse Views</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Zins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuanlu Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edmond Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefanie Wuhrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Edmond Boyer</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Tung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3DV 2021 - 9th International Conference on 3D Vision</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/3DV53792.2021.00064⟩</w:t>
+              <w:t xml:space="preserve">3DV 2021 - International Conference on 3D Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, London, United Kingdom. pp.494-504, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/3DV53792.2021.00059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03440562v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03385107v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning to Measure the Static Friction Coefficient in Cloth Contact</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Neural Human Deformation Transfer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Basset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adnane Boukhayma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefanie Wuhrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Multon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdullah-Haroon Rasheed</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Edmond Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CVPR 2020 - IEEE Conference on Computer Vision and Pattern Recognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CVPR42600.2020.00993⟩</w:t>
+              <w:t xml:space="preserve">3DV 2021 - 9th International Conference on 3D Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Londres (on line event), United Kingdom. pp.1-12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/3DV53792.2021.00064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02511646v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03440562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Decoupled 3D Facial Shape Model by Adversarial Training</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Learning to Measure the Static Friction Coefficient in Cloth Contact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdullah-Haroon Rasheed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Romero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Bertails-Descoubes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefanie Wuhrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Franco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCV 2019 - International Conference on Computer Vision</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICCV.2019.00951⟩</w:t>
+              <w:t xml:space="preserve">CVPR 2020 - IEEE Conference on Computer Vision and Pattern Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Seattle, United States. pp.9909-9918, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CVPR42600.2020.00993⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02064711v3</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02511646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimating friction in cloth, using simulation and machine learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdullah-Haroon Rasheed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Romero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bertails-Descoubes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lazarus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefanie Wuhrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">APS 2019 - American Physical Society March Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Boston, United States. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01982257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contact Preserving Shape Transfer For Rigging-Free Motion Retargeting</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Basset</w:t>
+                <w:t xml:space="preserve">A Decoupled 3D Facial Shape Model by Adversarial Training</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Fernández Abrevaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Adnane Boukhayma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Stefanie Wuhrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edmond Boyer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Franck Multon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MIG 2019 - ACM SIGGRAPH Conference Motion Interaction and Games</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3359566.3360075⟩</w:t>
+              <w:t xml:space="preserve">ICCV 2019 - International Conference on Computer Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Seoul, South Korea. pp.9418-9427, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICCV.2019.00951⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02293308v3</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02064711v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatiotemporal Modeling for Efficient Registration of Dynamic 3D Faces</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Contact Preserving Shape Transfer For Rigging-Free Motion Retargeting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Basset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefanie Wuhrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edmond Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Multon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3DV 2018 - 6th International Conference on 3D Vision</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/3DV.2018.00050⟩</w:t>
+              <w:t xml:space="preserve">MIG 2019 - ACM SIGGRAPH Conference Motion Interaction and Games</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Newcastle Upon Tyne, United Kingdom. pp.1-10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3359566.3360075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01855955v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02293308v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multilinear Autoencoder for 3D Face Model Learning</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Spatiotemporal Modeling for Efficient Registration of Dynamic 3D Faces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Fernández Abrevaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefanie Wuhrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edmond Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WACV 2018 - IEEE Winter Conference on Applications of Computer Vision</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/WACV.2018.00007⟩</w:t>
+              <w:t xml:space="preserve">3DV 2018 - 6th International Conference on 3D Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Verona, Italy. pp.371-380, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/3DV.2018.00050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01700934v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01855955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyzing Clothing Layer Deformation Statistics of 3D Human Motions</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Multilinear Autoencoder for 3D Face Model Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Fernández Abrevaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefanie Wuhrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edmond Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCV 2018 - European Conference on Computer Vision</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-01234-2_15⟩</w:t>
+              <w:t xml:space="preserve">WACV 2018 - IEEE Winter Conference on Applications of Computer Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Lake Tahoe, NV/CA, United States. pp.1-9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WACV.2018.00007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01763706v2</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01700934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of Human Body Shape in Motion with Wide Clothing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+                <w:t xml:space="preserve">Analyzing Clothing Layer Deformation Statistics of 3D Human Motions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jinlong Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sébastien Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Hetroy-Wheeler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefanie Wuhrer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCV 2016 - European Conference on Computer Vision 2016</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-46493-0_27⟩</w:t>
+              <w:t xml:space="preserve">ECCV 2018 - European Conference on Computer Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Munich, Germany. pp.245-261, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-01234-2_15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01344795v4</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01763706v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fitting a 3D Morphable Model to Edges: A Comparison Between Hard and Soft Correspondences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anil Bas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William A. P. Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timo Bolkart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefanie Wuhrer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Asian Conference on Computer Vision Workshop on Facial Informatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Taipei, Taiwan. pp.377-391, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-54427-4_28⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01271343v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A real-time framework for visual feedback of articulatory data using statistical shape models</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Estimation of Human Body Shape in Motion with Wide Clothing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinlong Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Franco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Hétroy-Wheeler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefanie Wuhrer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th Annual Conference of the International Speech Communication Association (Interspeech)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ECCV 2016 - European Conference on Computer Vision 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Amsterdam, Netherlands. pp.439-454, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-46493-0_27⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01377360v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01344795v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Robust Multilinear Model Learning Framework for 3D Faces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timo Bolkart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefanie Wuhrer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Conference on Computer Vision and Pattern Recognition (CVPR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Las Vegas, United States. pp.4911-4919, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/CVPR.2016.531⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01290783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computing temporal alignments of human motion sequences in wide clothing using geodesic patches</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">A real-time framework for visual feedback of articulatory data using statistical shape models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristy James</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Hewer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingmar Steiner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefanie Wuhrer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3DV 2016 - International Conference on 3D Vision 2016</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">17th Annual Conference of the International Speech Communication Association (Interspeech)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, San Francisco, United States. pp.1569-1570</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01367791v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01377360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A statistical shape space model of the palate surface trained on 3D MRI scans of the vocal tract</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ingmar Steiner</w:t>
+                <w:t xml:space="preserve">Computing temporal alignments of human motion sequences in wide clothing using geodesic patches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurela Shehu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timo Bolkart</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Jinlong Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Franco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Hétroy-Wheeler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefanie Wuhrer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Korin Richmond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Congress of Phonetic Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">3DV 2016 - International Conference on 3D Vision 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Stanford, United States. pp.185-193, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/3DV.2016.27⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01192790v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01367791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Groupwise Multilinear Correspondence Optimization for 3D Faces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timo Bolkart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefanie Wuhrer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Computer Vision (ICCV)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2015, Santiago, Chile. pp.3604-3612, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICCV.2015.411⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01205460v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A statistical shape space model of the palate surface trained on 3D MRI scans of the vocal tract</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Hewer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingmar Steiner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timo Bolkart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefanie Wuhrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Korin Richmond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">18th International Congress of Phonetic Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Glasgow, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01192790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical Shape Spaces for 3D Data: A Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Brunton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augusto Salazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timo Bolkart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefanie Wuhrer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chi Hau Chen. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Pattern Recognition and Computer Vision 5th Edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, World Scientific, pp.217-238, 2016, 978-981-4656-52-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1142/9789814656535_0012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01205998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matching Shapes Under Different Topologies: A Topology-Adaptive Deformation Guided Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymen Merrouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefanie Wuhrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edmond Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05245551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D-Garment: Physics-Conditioned Latent Diffusion for Dynamic Garment Deformations</w:t>
-[...149 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">NF3DM: Combining Neural Fields and Deformation Models for 3D Non-Rigid Motion Reconstruction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymen Merrouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefanie Wuhrer</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...82 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edmond Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4577,64 +4587,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Representing motion as a sequence of latent primitives, a flexible approach for human motion modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Marsot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefanie Wuhrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sebastien Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4678,90 +4688,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of Farthest Point Sampling for Approximating Geodesics in a Graph</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pegah Kamousi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anil Maheshwari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefanie Wuhrer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] INRIA. 2013, pp.13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -4815,51 +4825,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deformation Models for Human Shape Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefanie Wuhrer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Computer Vision and Pattern Recognition [cs.CV]. Université Grenoble Alpes (France), 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5046,51 +5056,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116550v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Rekik" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Wuhrer" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Hoyet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Zibrek" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-H&#233;l&#232;ne Olivier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2025.3631385" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04553021v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.15064" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04129186v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Armando" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Boissieux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Boyer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Franco" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Humenberger" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2023.103836" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03285624v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah-Haroon Rasheed" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Romero" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bertails-Descoubes" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2021.3097547" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613783v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Basset" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Multon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2020.04.002" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02280281v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Egger" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William A. P. Smith" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayush Tewari" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Zollhoefer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3395208" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418460v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Hewer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingmar Steiner" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Korin Richmond" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csl.2018.02.001" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01136221v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonid Pishchulin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Helten" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Theobalt" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernt Schiele" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2017.02.018" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01297624v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pegah Kamousi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lazard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anil Maheshwari" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comgeo.2016.05.005" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01318763v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Fern&#225;ndez Abrevaya" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandeep Manandhar" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck H&#233;troy-Wheeler" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2016.05.018" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04683475v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bojani&#263;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomislav Petkovi&#263;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomislav Pribani&#263;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03970689v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Marsot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3DV62453.2024.00032" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766943v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Zins" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanlu Xu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Tung" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPR52729.2023.01602" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04249563v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Merrouche" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Regateiro" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250297v4" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Durocher" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3DV57658.2022.00066" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03817534v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr Ouannas" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3561975.3562946" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03385107v3" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3DV53792.2021.00059" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440562v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnane Boukhayma" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3DV53792.2021.00064" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02511646v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPR42600.2020.00993" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064711v3" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCV.2019.00951" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01982257v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lazarus" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293308v3" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3359566.3360075" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01855955v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3DV.2018.00050" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700934v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WACV.2018.00007" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01763706v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinlong Yang" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Hetroy-Wheeler" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01234-2_15" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01344795v4" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-46493-0_27" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01271343v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anil Bas" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo Bolkart" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-54427-4_28" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377360v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristy James" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01290783v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPR.2016.531" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01367791v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurela Shehu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3DV.2016.27" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01192790v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01205460v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCV.2015.411" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01205998v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Brunton" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augusto Salazar" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789814656535_0012" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05245551v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027298v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dumoulin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bharath Bhushan Damodaran" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hellier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05088213v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samara Ghrer" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Godin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04832090v2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715820v2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sebastien Franco" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne H&#233;l&#232;ne Olivier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00927643v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-01894716v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027298v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dumoulin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnane Boukhayma" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Boissieux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bharath Bhushan Damodaran" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hellier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116550v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Rekik" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Wuhrer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Hoyet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Zibrek" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-H&#233;l&#232;ne Olivier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2025.3631385" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04553021v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.15064" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04129186v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Armando" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Boyer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Franco" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Humenberger" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2023.103836" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03285624v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah-Haroon Rasheed" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Romero" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bertails-Descoubes" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2021.3097547" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613783v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Basset" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Multon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2020.04.002" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02280281v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Egger" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William A. P. Smith" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayush Tewari" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Zollhoefer" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3395208" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418460v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Hewer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingmar Steiner" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Korin Richmond" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csl.2018.02.001" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01136221v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonid Pishchulin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Helten" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Theobalt" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernt Schiele" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2017.02.018" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01297624v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pegah Kamousi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lazard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anil Maheshwari" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comgeo.2016.05.005" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01318763v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Fern&#225;ndez Abrevaya" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandeep Manandhar" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck H&#233;troy-Wheeler" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2016.05.018" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05088213v3" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samara Ghrer" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Godin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04683475v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bojani&#263;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomislav Petkovi&#263;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomislav Pribani&#263;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03970689v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Marsot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3DV62453.2024.00032" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766943v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Zins" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanlu Xu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Tung" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPR52729.2023.01602" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04249563v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Merrouche" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Regateiro" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250297v4" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Durocher" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3DV57658.2022.00066" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03817534v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr Ouannas" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3561975.3562946" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03385107v3" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3DV53792.2021.00059" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440562v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3DV53792.2021.00064" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02511646v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPR42600.2020.00993" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01982257v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lazarus" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064711v3" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCV.2019.00951" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293308v3" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3359566.3360075" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01855955v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3DV.2018.00050" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700934v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WACV.2018.00007" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01763706v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinlong Yang" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Hetroy-Wheeler" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01234-2_15" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01271343v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anil Bas" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo Bolkart" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-54427-4_28" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01344795v4" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-46493-0_27" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01290783v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPR.2016.531" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377360v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristy James" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01367791v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurela Shehu" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3DV.2016.27" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01205460v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCV.2015.411" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01192790v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01205998v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Brunton" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augusto Salazar" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789814656535_0012" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05245551v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04832090v2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715820v2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sebastien Franco" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne H&#233;l&#232;ne Olivier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00927643v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-01894716v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>