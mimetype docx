--- v1 (2026-04-10)
+++ v2 (2026-05-02)
@@ -304,51 +304,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Hélène Olivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, pp.1-12. </w:t>
+              <w:t xml:space="preserve">, 2025, 32 (2), pp.1780-1792. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TVCG.2025.3631385⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>