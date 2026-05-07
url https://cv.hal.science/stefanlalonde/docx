--- v0 (2026-04-05)
+++ v1 (2026-05-07)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (71)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (70)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -883,265 +883,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04820348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calculation of cerium and lanthanum anomalies in geological and environmental samples</w:t>
+                <w:t xml:space="preserve">Low-phosphorus concentrations and important ferric hydroxide scavenging in Archean seawater</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Alix J-A Barrat</w:t>
+                <w:t xml:space="preserve">Eric Siciliano Rego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Germain Bayon</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vincent Busigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan V Lalonde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Rossignol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marly Babinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2022.121202⟩</w:t>
+              <w:t xml:space="preserve">PNAS Nexus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/pnasnexus/pgad025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04032523v1</w:t>
+                <w:t xml:space="preserve">hal-04101390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-phosphorus concentrations and important ferric hydroxide scavenging in Archean seawater</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Calculation of cerium and lanthanum anomalies in geological and environmental samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Rossignol</w:t>
+                <w:t xml:space="preserve">Jean-Alix J-A Barrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marly Babinski</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Germain Bayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Lalonde</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PNAS Nexus</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 2 (3), </w:t>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 615, pp.121202. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/pnasnexus/pgad025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2022.121202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04101390v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04032523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archean to early Paleoproterozoic iron formations document a transition in iron oxidation mechanisms</w:t>
               </w:r>
@@ -1895,1324 +1895,1341 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03852421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ carbon and oxygen isotopes measurements in carbonates by fiber coupled laser diode-induced calcination: a step towards field isotopic characterization.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Phosphate remobilization from banded iron formations during metamorphic mineral transformations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Sansjofre</w:t>
+                <w:t xml:space="preserve">Manuel Schad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Musset</w:t>
+                <w:t xml:space="preserve">Maximilian Halama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théophile Cocquerez</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Natalia Jakus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Robbins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tyler Warchola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 578, pp.120323. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2021.120323⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 584, pp.120489. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2021.120489⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03328430v1</w:t>
+                <w:t xml:space="preserve">hal-03877463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iron Isotopes Reveal a Benthic Iron Shuttle in the Palaeoproterozoic Zaonega Formation: Basinal Restriction, Euxinia, and the Effect on Global Palaeoredox Proxies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Trace elemental partitioning in hydrothermal muds from the El Tatio Geyser Field, Chile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weiduo Hao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaarel Mänd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Logan Swaren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kimberly D Myers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Lalonde</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Kaarel Lumiste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Minerals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/min11040368⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 126 (5), pp.e2020JB021422. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2020JB021422⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03456756v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03456841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phosphate remobilization from banded iron formations during metamorphic mineral transformations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comment on &amp;quot;Correlation of the stratigraphic cover of the Pilbara and Kaapvaal cratons recording the lead up to Paleoproterozoic Icehouse and the GOE&amp;quot; by Andrey Bekker, Bryan Krapež, and Juha A. Karhu, 2020, Earth Science Reviews, https://doi.org/10.1016/j.earscirev.2020.103389</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maximilian Halama</w:t>
+                <w:t xml:space="preserve">Pascal Philippot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natalia Jakus</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Leslie Robbins</w:t>
+                <w:t xml:space="preserve">Bryan Killingsworth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tyler Warchola</w:t>
+                <w:t xml:space="preserve">Jean-Louis Paquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlana Tessalina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Cartigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2021.120489⟩</w:t>
+              <w:t xml:space="preserve">Earth-Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.103594. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.earscirev.2021.103594⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03877463v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03216592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A carbonate molybdenum isotope and cerium anomaly record across the end-GOE: Local records of global oxygenation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Malcolm S.W. Hodgskiss</w:t>
+                <w:t xml:space="preserve">Anoxygenic photosynthesis linked to Neoarchean iron formations in Carajás (Brazil)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Siciliano Rego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Busigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Lalonde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Peter Crockford</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Philippot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alec Hutchings</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Amaury Bouyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 313, pp.313-339. </w:t>
+              <w:t xml:space="preserve">Geobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2021.08.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/gbi.12438⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03877457v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03166568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anoxygenic photosynthesis linked to Neoarchean iron formations in Carajás (Brazil)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Busigny</w:t>
+                <w:t xml:space="preserve">In situ carbon and oxygen isotopes measurements in carbonates by fiber coupled laser diode-induced calcination: a step towards field isotopic characterization.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Thomazo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sansjofre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Musset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théophile Cocquerez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Lalonde</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geobiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/gbi.12438⟩</w:t>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 578, pp.120323. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2021.120323⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03166568v1</w:t>
+                <w:t xml:space="preserve">hal-03328430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trace elemental partitioning in hydrothermal muds from the El Tatio Geyser Field, Chile</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Iron Isotopes Reveal a Benthic Iron Shuttle in the Palaeoproterozoic Zaonega Formation: Basinal Restriction, Euxinia, and the Effect on Global Palaeoredox Proxies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaarel Mänd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Lalonde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Logan Swaren</w:t>
+                <w:t xml:space="preserve">Kärt Paiste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kimberly D Myers</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stefan Lalonde</w:t>
+                <w:t xml:space="preserve">Marie Thoby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaarel Lumiste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2020JB021422⟩</w:t>
+              <w:t xml:space="preserve">Minerals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (4), pp.368. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/min11040368⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03456841v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03456756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment on &amp;quot;Correlation of the stratigraphic cover of the Pilbara and Kaapvaal cratons recording the lead up to Paleoproterozoic Icehouse and the GOE&amp;quot; by Andrey Bekker, Bryan Krapež, and Juha A. Karhu, 2020, Earth Science Reviews, https://doi.org/10.1016/j.earscirev.2020.103389</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Earth’s first snowball event: Evidence from the early Paleoproterozoic Huronian Supergroup</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Louis Paquette</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sophie Kurucz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Fralick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Homann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Lalonde</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth-Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.earscirev.2021.103594⟩</w:t>
+              <w:t xml:space="preserve">Precambrian Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 365, pp.106408. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.precamres.2021.106408⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03216592v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05267265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Earth’s first snowball event: Evidence from the early Paleoproterozoic Huronian Supergroup</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A carbonate molybdenum isotope and cerium anomaly record across the end-GOE: Local records of global oxygenation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malcolm S. W. Hodgskiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan V. Lalonde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Kurucz</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Stefan Lalonde</w:t>
+                <w:t xml:space="preserve">Peter W. Crockford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alec M. Hutchings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Precambrian Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.precamres.2021.106408⟩</w:t>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 313, pp.313-339. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2021.08.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05267265v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03684635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A carbonate molybdenum isotope and cerium anomaly record across the end-GOE: Local records of global oxygenation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Correlating trace element compositions, petrology, and Raman spectroscopy data in the ∼3.46 Ga Apex chert, Pilbara Craton, Australia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefan V. Lalonde</w:t>
+                <w:t xml:space="preserve">Joti Rouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter W. Crockford</w:t>
+                <w:t xml:space="preserve">Martin van Kranendonk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Lalonde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alec M. Hutchings</w:t>
+                <w:t xml:space="preserve">Jian Gong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark van Zuilen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2021.08.013⟩</w:t>
+              <w:t xml:space="preserve">Precambrian Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 366, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.precamres.2021.106415⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03684635v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03430536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlating trace element compositions, petrology, and Raman spectroscopy data in the ∼3.46 Ga Apex chert, Pilbara Craton, Australia</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Martin van Kranendonk</w:t>
+                <w:t xml:space="preserve">Palaeoproterozoic oxygenated oceans following the Lomagundi–Jatuli Event</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaarel Mänd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Lalonde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Robbins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Thoby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kärt Paiste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Precambrian Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.precamres.2021.106415⟩</w:t>
+              <w:t xml:space="preserve">Nature Geoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (4), pp.302-306. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41561-020-0558-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03430536v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03101037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Post-depositional REE mobility in a Paleoarchean banded iron formation revealed by La-Ce geochronology: A cautionary tale for signals of ancient oxygenation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bonnand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3221,2849 +3238,2849 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.V. Lalonde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Boyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Heubeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Homann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 547, pp.116452. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.epsl.2020.116452⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03101213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Origin of the Oligocene manganese deposit at Obrochishte (Bulgaria): Insights from C, O, Fe, Sr, Nd, and Pb isotopes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vesselin M. Dekov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Barry Maynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vesselin M. Dekov</w:t>
+                <w:t xml:space="preserve">George D. Kamenov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Lalonde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ore Geology Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 122, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.oregeorev.2020.103550⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02933388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Palaeoproterozoic oxygenated oceans following the Lomagundi–Jatuli Event</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Kärt Paiste</w:t>
+                <w:t xml:space="preserve">Biological soil crusts as modern analogs for the Archean continental biosphere: insights from carbon and nitrogen isotopes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Thomazo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Couradeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Giraldo-Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Marin-Carbonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Brayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Geoscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41561-020-0558-5⟩</w:t>
+              <w:t xml:space="preserve">Astrobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20 (7), pp.815-819. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1089/ast.2019.2144⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03101037v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02976854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biological soil crusts as modern analogs for the Archean continental biosphere: insights from carbon and nitrogen isotopes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anna Giraldo-Silva</w:t>
+                <w:t xml:space="preserve">Taphonomic pathway of exceptionally preserved fossils in the Lower Ordovician of Morocco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Saleh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Pittet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sansjofre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johanna Marin-Carbonne</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Brayard</w:t>
+                <w:t xml:space="preserve">Pierre Gueriau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Lalonde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astrobiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1089/ast.2019.2144⟩</w:t>
+              <w:t xml:space="preserve">Geobios</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 60, pp.99 - 115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geobios.2020.04.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02976854v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03101247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taphonomic pathway of exceptionally preserved fossils in the Lower Ordovician of Morocco</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Sansjofre</w:t>
+                <w:t xml:space="preserve">Depositional evolution of an extinct sinter mound from source to outflow, El Tatio, Chile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dylan T. Wilmeth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Gueriau</w:t>
+                <w:t xml:space="preserve">Sami Nabhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kimberly D. Myers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvina Slagter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Lalonde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geobios</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geobios.2020.04.001⟩</w:t>
+              <w:t xml:space="preserve">Sedimentary Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 406, pp.105726. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sedgeo.2020.105726⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03101247v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02943000v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Depositional evolution of an extinct sinter mound from source to outflow, El Tatio, Chile</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sami Nabhan</w:t>
+                <w:t xml:space="preserve">Hydrogeological constraints on the formation of Palaeoproterozoic banded iron formations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Robbins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kimberly D. Myers</w:t>
+                <w:t xml:space="preserve">Sean Funk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvina Slagter</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stefan Lalonde</w:t>
+                <w:t xml:space="preserve">Shannon Flynn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tyler Warchola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhiquan Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sedimentary Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sedgeo.2020.105726⟩</w:t>
+              <w:t xml:space="preserve">Nature Geoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12 (7), pp.558-563. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41561-019-0372-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02943000v2</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02411752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preservation bias in the Fezouata Shale.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Saleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Antcliffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Daley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sansjofre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Lalonde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paléobios</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 36 ((suppl. 1)), pp.307-308</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02405955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogeological constraints on the formation of Palaeoproterozoic banded iron formations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sean Funk</w:t>
+                <w:t xml:space="preserve">Global importance of oxic molybdenum sinks prior to 2.6 Ga revealed by the Mo isotope composition of Precambrian carbonates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Thoby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shannon Flynn</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Tyler Warchola</w:t>
+                <w:t xml:space="preserve">Kurt O. Konhauser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Fralick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhiquan Li</w:t>
+                <w:t xml:space="preserve">Wladyslaw Altermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pieter T. Visscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Geoscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41561-019-0372-0⟩</w:t>
+              <w:t xml:space="preserve">Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 47 (6), pp.559-562. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1130/g45706.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02411752v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02300734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global importance of oxic molybdenum sinks prior to 2.6 Ga revealed by the Mo isotope composition of Precambrian carbonates</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+                <w:t xml:space="preserve">A comparison of bulk versus laser ablation trace element analyses in banded iron formations: Insights into the mechanisms leading to compositional variability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Robbins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kurt O. Konhauser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tyler Warchola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Homann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Thoby</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pieter T. Visscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1130/g45706.1⟩</w:t>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 506, pp.197-224. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2018.12.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02300734v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02411760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reply to Desmond F. Lascelles’ comment on “Tyler Warchola, Stefan V. Lalonde, Ernesto Pecoits, Konstantin von Gunten, Leslie J. Robbins, Daniel S. Alessi, Pascal Philippot, Kurt O. Konhauser. Petrology and geochemistry of the Boolgeeda iron formation, Hamersley Basin, Western Australia. Precambrian Research, (2018) 316: 155–173”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tyler Warchola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Lalonde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ernesto Pecoits</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantin von Gunten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leslie Robbins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Precambrian Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 327, pp.363-365. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.precamres.2019.03.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.precamres.2019.03.009⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02190428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparison of bulk versus laser ablation trace element analyses in banded iron formations: Insights into the mechanisms leading to compositional variability</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie Thoby</w:t>
+                <w:t xml:space="preserve">Constraining the rise of oxygen with oxygen isotopes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bryan A. Killingsworth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sansjofre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Philippot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Cartigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Thomazo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 506, pp.197-224. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (1), pp.4924. </w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2018.12.036⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-019-12883-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02411760v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02429134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constraining the rise of oxygen with oxygen isotopes.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The rise of oxygen-driven arsenic cycling at ca. 2.48 Ga</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ernest Chi Fru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bryan A. Killingsworth</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Christophe Thomazo</w:t>
+                <w:t xml:space="preserve">Andrea Somogyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrazzak El Albani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kadda Medjoubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Aubineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-019-12883-2⟩</w:t>
+              <w:t xml:space="preserve">Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 47 (3), pp.243-246. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1130/G45676.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02429134v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02411758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The rise of oxygen-driven arsenic cycling at ca. 2.48 Ga</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Abderrazzak El Albani</w:t>
+                <w:t xml:space="preserve">Microbial life and biogeochemical cycling on land 3,220 million years ago</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Homann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kadda Medjoubi</w:t>
+                <w:t xml:space="preserve">Pierre P Sansjofre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark van Zuilen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémie Aubineau</w:t>
+                <w:t xml:space="preserve">Christoph Heubeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jian Gong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 47 (3), pp.243-246. </w:t>
+              <w:t xml:space="preserve">Nature Geoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 11 (9), pp.665 - 671. </w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1130/G45676.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41561-018-0190-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02411758v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01901955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinoform identification and correlation in fine-grained sediments: A case study using the Triassic Montney Formation</w:t>
+                <w:t xml:space="preserve">A Mesoarchean shift in uranium isotope systematics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiffany Playter</w:t>
+                <w:t xml:space="preserve">Xiangli Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hilary Corlett</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Leslie Robbins</w:t>
+                <w:t xml:space="preserve">Noah J. Planavsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Rohais</w:t>
+                <w:t xml:space="preserve">Axel Hofmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erin E. Saupe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian P. de Corte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sedimentology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/sed.12403⟩</w:t>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 238, pp.438-452. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2018.07.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01846967v1</w:t>
+                <w:t xml:space="preserve">hal-01885189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Author Correction: Microbial life and biogeochemical cycling on land 3,220 million years ago</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jian Gong</w:t>
+                <w:t xml:space="preserve">Clinoform identification and correlation in fine-grained sediments: A case study using the Triassic Montney Formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiffany Playter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hilary Corlett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kurt O. Konhauser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Robbins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Rohais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Geoscience</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sedimentology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 65 (1), pp.263 - 302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/sed.12403⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41561-018-0253-y⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">insu-03589325v1</w:t>
+                <w:t xml:space="preserve">hal-01846967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial life and biogeochemical cycling on land 3,220 million years ago</w:t>
+                <w:t xml:space="preserve">Author Correction: Microbial life and biogeochemical cycling on land 3,220 million years ago</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Homann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sansjofre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark van Zuilen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Heubeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jian Gong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Geoscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 11 (9), pp.665 - 671. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41561-018-0190-9⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 11, pp.965-965. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41561-018-0253-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01901955v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03589325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Mesoarchean shift in uranium isotope systematics</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Variable Ni isotope fractionation between Fe-oxyhydroxides and implications for the use of Ni isotopes as geochemical tracers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erin E. Saupe</w:t>
+                <w:t xml:space="preserve">Bleuenn Guéguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brian P. de Corte</w:t>
+                <w:t xml:space="preserve">Jeffry Sorensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Lalonde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jasquelin Peña</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brandy Toner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2018.07.024⟩</w:t>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 481, pp.38 - 52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2018.01.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01885189v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01898398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variable Ni isotope fractionation between Fe-oxyhydroxides and implications for the use of Ni isotopes as geochemical tracers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jeffry Sorensen</w:t>
+                <w:t xml:space="preserve">Petrology and geochemistry of the Boolgeeda Iron Formation, Hamersley Basin, Western Australia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tyler Warchola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Lalonde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Brandy Toner</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ernesto Pecoits</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantin von Gunten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Robbins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2018.01.023⟩</w:t>
+              <w:t xml:space="preserve">Precambrian Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 316, pp.155 - 173. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.precamres.2018.07.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01898398v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01907999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petrology and geochemistry of the Boolgeeda Iron Formation, Hamersley Basin, Western Australia</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Leslie Robbins</w:t>
+                <w:t xml:space="preserve">Globally asynchronous sulphur isotope signals require re-definition of the Great Oxidation Event.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Philippot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janaína N. Ávila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bryan A. Killingsworth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlana Tessalina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Baton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Precambrian Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.precamres.2018.07.015⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (1), pp.2245. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-018-04621-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01907999v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01822553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Globally asynchronous sulphur isotope signals require re-definition of the Great Oxidation Event.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The isotope composition of inorganic germanium in seawater and deep sea sponges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Janaína N. Ávila</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Svetlana Tessalina</w:t>
+                <w:t xml:space="preserve">Maxence Guillermic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Lalonde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Baton</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Katharine R Hendry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier J. Rouxel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-018-04621-x⟩</w:t>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 212, pp.99 - 118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2017.06.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01822553v1</w:t>
+                <w:t xml:space="preserve">hal-01919348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The isotope composition of inorganic germanium in seawater and deep sea sponges</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stefan Lalonde</w:t>
+                <w:t xml:space="preserve">Phytoplankton contributions to the trace-element composition of Precambrian banded iron formations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kurt O. Konhauser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Robbins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katharine R Hendry</w:t>
+                <w:t xml:space="preserve">Daniel Alessi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shannon Flynn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier J. Rouxel</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Murray K. Gingras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 212, pp.99 - 118. </w:t>
+              <w:t xml:space="preserve">Geological Society of America Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 130 (5-6), pp.941 - 951. </w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2017.06.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1130/B31648.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01919348v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01898379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Field- and Lab-Based Potentiometric Titrations of Microbial Mats from the Fairmont Hot Spring, Canada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tyler Warchola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shannon Flynn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leslie Robbins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6134,1210 +6151,1210 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01970064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phytoplankton contributions to the trace-element composition of Precambrian banded iron formations</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Iron formations: A global record of Neoarchaean to Palaeoproterozoic environmental history</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Alessi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Shannon Flynn</w:t>
+                <w:t xml:space="preserve">K.O. Konhauser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Murray K. Gingras</w:t>
+                <w:t xml:space="preserve">N.J. Planavsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.S. Hardisty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.J. Robbins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.J. Warchola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geological Society of America Bulletin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1130/B31648.1⟩</w:t>
+              <w:t xml:space="preserve">Earth-Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 172, pp.140 - 177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.earscirev.2017.06.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01898379v1</w:t>
+                <w:t xml:space="preserve">hal-01919406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iron formations: A global record of Neoarchaean to Palaeoproterozoic environmental history</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Trace elements at the intersection of marine biological and geochemical evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L.J. Robbins</w:t>
+                <w:t xml:space="preserve">Leslie J. Robbins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan V. Lalonde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noah J. Planavsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T.J. Warchola</w:t>
+                <w:t xml:space="preserve">Camille A. Partin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher T. Reinhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth-Science Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 172, pp.140 - 177. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.earscirev.2017.06.012⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 163, pp.323-348. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.earscirev.2016.10.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01919406v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03685708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trace elements at the intersection of marine biological and geochemical evolution</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Noah J. Planavsky</w:t>
+                <w:t xml:space="preserve">Cu isotopes in marine black shales record the Great Oxidation Event</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ernest Chi Fru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille A. Partin</w:t>
+                <w:t xml:space="preserve">Nathalie Rodríguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christopher T. Reinhard</w:t>
+                <w:t xml:space="preserve">Camille Partin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Lalonde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Per Andersson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth-Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.earscirev.2016.10.013⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 113 (18), pp.4941 - 4946. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1523544113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03685708v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01926839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cu isotopes in marine black shales record the Great Oxidation Event</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Joffre banded iron formation, Hamersley Group, Western Australia: Assessing the palaeoenvironment through detailed petrology and chemostratigraphy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Partin</w:t>
+                <w:t xml:space="preserve">Rasmus Haugaard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ernesto Pecoits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Lalonde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rouxel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kurt Konhauser</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Precambrian Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 273, pp.12-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.precamres.2015.10.024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.1523544113⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01926839v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04201908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Joffre banded iron formation, Hamersley Group, Western Australia: Assessing the palaeoenvironment through detailed petrology and chemostratigraphy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cell surface reactivity of Synechococcus sp. PCC 7002: Implications for metal sorption from seawater</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuxia Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rasmus Haugaard</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">D.S. Alessi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.W. Owttrim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.A. Petrash</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Mloszewska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Precambrian Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.precamres.2015.10.024⟩</w:t>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 169, pp.30 - 44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2015.07.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04201908v1</w:t>
+                <w:t xml:space="preserve">hal-01898280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cell surface reactivity of Synechococcus sp. PCC 7002: Implications for metal sorption from seawater</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">D.A. Petrash</w:t>
+                <w:t xml:space="preserve">Limited Zn and Ni mobility during simulated iron formation diagenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie J. Robbins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.M. Mloszewska</w:t>
+                <w:t xml:space="preserve">Elizabeth D. Swanner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Lalonde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Merle Eickhoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Megan L. Paranich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2015.07.033⟩</w:t>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 402, pp.30-39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2015.02.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01898280v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01164191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Limited Zn and Ni mobility during simulated iron formation diagenesis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elizabeth D. Swanner</w:t>
+                <w:t xml:space="preserve">Geochemistry and mineralogy of a silica chimney from an inactive seafloor hydrothermal field (East Pacific Rise, 18°S)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.M. Dekov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Lalonde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Megan L. Paranich</w:t>
+                <w:t xml:space="preserve">G.D. Kamenov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Bayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W.C. Shanks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 402, pp.30-39. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2015.02.037⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 415, pp.126-140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2015.09.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01164191v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01242797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geochemistry and mineralogy of a silica chimney from an inactive seafloor hydrothermal field (East Pacific Rise, 18°S)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Benthic perspective on Earth's oldest evidence for oxygenic photosynthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Lalonde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kurt O. Konhauser</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2015.09.017⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 112 (4), pp.995-1000. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1415718112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01242797v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01124400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benthic perspective on Earth's oldest evidence for oxygenic photosynthesis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId174" w:history="1">
+                <w:t xml:space="preserve">The Archean Nickel Famine Revisited</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kurt O. Konhauser</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Robbins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ernesto Pecoits</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Peacock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Kappler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 112 (4), pp.995-1000. </w:t>
+              <w:t xml:space="preserve">Astrobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 15 (10), pp.804 - 815. </w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.1415718112⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1089/ast.2015.1301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01124400v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01898283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can Mn–S redox cycling drive sedimentary dolomite formation? A hypothesis</w:t>
               </w:r>
@@ -7451,563 +7468,533 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01898272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Archean Nickel Famine Revisited</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ernesto Pecoits</w:t>
+                <w:t xml:space="preserve">Evidence for oxygenic photosynthesis half a billion years before the Great Oxidation Event</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noah J. Planavsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Peacock</w:t>
+                <w:t xml:space="preserve">Dan Asael</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Hofmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andreas Kappler</w:t>
+                <w:t xml:space="preserve">Christopher T. T. Reinhard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Lalonde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astrobiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 15 (10), pp.804 - 815. </w:t>
+              <w:t xml:space="preserve">Nature Geoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 7, pp.283-286. </w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1089/ast.2015.1301⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/ngeo2122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01898283v1</w:t>
+                <w:t xml:space="preserve">insu-00981610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for oxygenic photosynthesis half a billion years before the Great Oxidation Event</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Noah J. Planavsky</w:t>
+                <w:t xml:space="preserve">Hydrothermal carbonate chimneys from a continental rift (Afar Rift): Mineralogy, geochemistry, and mode of formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.M. Dekov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dan Asael</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christopher T. T. Reinhard</w:t>
+                <w:t xml:space="preserve">N.M. Egueh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.D. Kamenov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Bayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Lalonde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Geoscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ngeo2122⟩</w:t>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 387, pp.87-100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2014.08.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00981610v1</w:t>
+                <w:t xml:space="preserve">insu-01077019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrothermal carbonate chimneys from a continental rift (Afar Rift): Mineralogy, geochemistry, and mode of formation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">V.M. Dekov</w:t>
+                <w:t xml:space="preserve">Cobalt and marine redox evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth Swanner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N.M. Egueh</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">G. Bayon</w:t>
+                <w:t xml:space="preserve">Noah Planavasky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Lalonde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Robbins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey Bekker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2014.08.019⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 390, pp.253-263. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2014.01.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01077019v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01024353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cobalt and marine redox evolution</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental simulation of evaporation-driven silica sinter formation and microbial silicification in hot spring systems.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noah Planavasky</w:t>
+                <w:t xml:space="preserve">François Orange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Lalonde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrey Bekker</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Kurt O Konhauser</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 390, pp.253-263. </w:t>
+              <w:t xml:space="preserve">Astrobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 13 (2), pp.163-76. </w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2014.01.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1089/ast.2012.0887⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01024353v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00808448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uranium in iron formations and the rise of atmospheric oxygen</w:t>
               </w:r>
@@ -8019,77 +8006,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.A. Partin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Lalonde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.J. Planavsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bekker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier J. Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 362, pp.82-90. </w:t>
@@ -8152,51 +8139,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proterozoic ocean redox and biogeochemical stasis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. T. Reinhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.J. Planavsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. J. Robbins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8267,1180 +8254,1076 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00815464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental simulation of evaporation-driven silica sinter formation and microbial silicification in hot spring systems.</w:t>
+                <w:t xml:space="preserve">Authigenic iron oxide proxies for marine zinc over geological time and implications for eukaryotic metallome evolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Orange</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stefan Lalonde</w:t>
+                <w:t xml:space="preserve">L. Robbins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kurt O Konhauser</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">S. Lalonde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Saito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Planavsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mloszewska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astrobiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1089/ast.2012.0887⟩</w:t>
+              <w:t xml:space="preserve">Geobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 11 (4), pp.295 - 306. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/gbi.12036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00808448v1</w:t>
+                <w:t xml:space="preserve">hal-01898289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Authigenic iron oxide proxies for marine zinc over geological time and implications for eukaryotic metallome evolution</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Oxidative sulfide dissolution on the early Earth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Mloszewska</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">T. Reinhard Christopher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Lalonde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy W. Lyons</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geobiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/gbi.12036⟩</w:t>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 362, pp.44-55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2013.10.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01898289v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00933451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxidative sulfide dissolution on the early Earth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">T. Reinhard Christopher</w:t>
+                <w:t xml:space="preserve">The Formation and Preservation of Synechococcus elongatus Cell Molds in Simulated Silica Sinter: Implications for the Identification of Microfossils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Orange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Lalonde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timothy W. Lyons</w:t>
+                <w:t xml:space="preserve">O. O. Konhauser Kurt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 362, pp.44-55. </w:t>
+              <w:t xml:space="preserve">Geomicrobiology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 30, pp.327-336. </w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2013.10.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/01490451.2012.688926⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">insu-00933451v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00808466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Formation and Preservation of Synechococcus elongatus Cell Molds in Simulated Silica Sinter: Implications for the Identification of Microfossils</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId314" w:history="1">
+                <w:t xml:space="preserve">Dynamic controls on accretion and lithification of modern gypsum-dominated thrombolites, Los Roques, Venezuela</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel A. Petrash</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murray K. Gingras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Lalonde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Orange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ernesto Pecoits</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomicrobiology Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/01490451.2012.688926⟩</w:t>
+              <w:t xml:space="preserve">Sedimentary Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 245-246, pp.29-47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sedgeo.2011.12.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00808466v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00671031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic controls on accretion and lithification of modern gypsum-dominated thrombolites, Los Roques, Venezuela</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Murray K. Gingras</w:t>
+                <w:t xml:space="preserve">Aerobic bacterial pyrite oxidation and acid rock drainage during the Great Oxidation Event</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kurt O. Konhauser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Lalonde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noah J. Planavsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernesto Pecoits</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy W. Lyons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sedimentary Geology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 478 (7369), pp.369-373. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nature10511⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sedgeo.2011.12.006⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00671031v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00645859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aerobic bacterial pyrite oxidation and acid rock drainage during the Great Oxidation Event</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId174" w:history="1">
+                <w:t xml:space="preserve">A SURROGATE APPROACH TO STUDYING THE CHEMICAL REACTIVITY OF BURROW MUCOUS LININGS IN MARINE SEDIMENTS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel A. Petrash</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Lalonde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murray K. Gingras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kurt O. Konhauser</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nature10511⟩</w:t>
+              <w:t xml:space="preserve">Palaios</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 26 (9), pp.594-600. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2110/palo.2010.p10-140r⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">insu-00645859v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00647079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A SURROGATE APPROACH TO STUDYING THE CHEMICAL REACTIVITY OF BURROW MUCOUS LININGS IN MARINE SEDIMENTS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel A. Petrash</w:t>
+                <w:t xml:space="preserve">Possible evolution of mobile animals in association with microbial mats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murray K. Gingras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James W. Hagadorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adolf Seilacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Lalonde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ernesto Pecoits</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Palaios</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 26 (9), pp.594-600. </w:t>
+              <w:t xml:space="preserve">Nature Geoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 4 (6), pp.372-375. </w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2110/palo.2010.p10-140r⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/NGEO1142⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00647079v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00808481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Possible evolution of mobile animals in association with microbial mats</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Murray K. Gingras</w:t>
+                <w:t xml:space="preserve">Oceanic nickel depletion and a methanogen famine before the Great Oxidation Event</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kurt O. Konhauser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ernesto Pecoits</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Lalonde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James W. Hagadorn</w:t>
+                <w:t xml:space="preserve">Dominic Papineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
-              <w:r>
-[...158 lines deleted...]
-            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Euan G. Nisbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 458, pp.750-753. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/nature07858⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00411148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9450,91 +9333,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-precision elemental and stable isotope mapping of a Mesoarchean stromatolite: implications for primitive phototrophic metabolism and paleoecology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lukas Nicol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sans-Jofre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip W Fralick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Munira Afroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9543,227 +9426,227 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laureline Patry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Virtual, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7185/gold2021.5228⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03460650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In Situ carbon and oxygen isotopes measurements in carbonates using laser-induced calcination: A step forward field isotopic characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Thomazo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sansjofre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Musset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théophile Cocquerez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Lalonde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03587979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanisms Controlling Archean Iron Formation Genesis in Shallow vs. Deep Water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bielski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Fralick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9781,70 +9664,70 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Lalonde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Washington, United States. pp.189-189, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.46427/gold2020.189⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05250769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9854,161 +9737,161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micro- to nano-scale investigation of Precambrian metasediments: biogenicity and preservation in the 3.22 Ga Moodies Group (Barberton Greenstone Belt, S. Africa) and the 2.46 Ga Brockman Iron Formation (Hamersley Basin, W. Australia)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Bellon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacek Gieraltowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Bellon</w:t>
-[...50 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cerantola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04309488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId364"/>
+      <w:footerReference w:type="default" r:id="rId360"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10155,51 +10038,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412336v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brittany Ramsay" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Fralick" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Homann" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Lalonde" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Riding" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2025.107886" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411580v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine L.E. Migeon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Munira Afroz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline Patry" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bonnand" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sans-Jofre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2025.08.019" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057809v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline A Patry" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Boyet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan T Wilmeth" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-025-09009-8" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411791v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrea Arnold" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Mering" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Chari" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Rom&#225;n-Palacios" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huashu Li" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dep2.312" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820626v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renan dos Santos" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afonso C.R. Nogueira" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Uhlein" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#225;bio Pereira" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Romero" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2024.107575" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820348v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Himmler" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan V Lalonde" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2024.107499" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04032523v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Alix J-A Barrat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Bayon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2022.121202" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04101390v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Siciliano Rego" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Busigny" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rossignol" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marly Babinski" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pnasnexus/pgad025" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309466v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changle Wang" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Robbins" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noah Planavsky" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beukes" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2022.12.002" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090741v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Afroz" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.W. Fralick" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.V. Lalonde" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2023.106996" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866062v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Wilmeth" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberly Myers" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaarel M&#228;nd" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt Konhauser" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gbi.12476" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499438v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.A. Killingsworth" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cartigny" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Hayles" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Thomazo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sansjofre" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2021.120678" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05267480v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William M Berelson" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Petryshyn" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron J Celestian" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/g49894.1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852421v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Saleh" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoire Lucas" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pittet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lefebvre" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ter.12572" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328430v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sansjofre" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Musset" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Cocquerez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2021.120323" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456756v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#228;rt Paiste" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Thoby" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaarel Lumiste" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min11040368" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877463v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Schad" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Halama" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Jakus" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tyler Warchola" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2021.120489" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877457v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcolm S.W. Hodgskiss" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Crockford" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alec Hutchings" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2021.08.013" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03166568v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Philippot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Bouyon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gbi.12438" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456841v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiduo Hao" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Logan Swaren" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberly D Myers" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JB021422" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216592v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Killingsworth" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Paquette" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Tessalina" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cartigny" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2021.103594" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05267265v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Kurucz" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2021.106408" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03684635v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcolm S. W. Hodgskiss" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan V. Lalonde" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter W. Crockford" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alec M. Hutchings" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430536v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joti Rouillard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin van Kranendonk" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Gong" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark van Zuilen" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2021.106415" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03101213v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Heubeck" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2020.116452" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933388v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vesselin M. Dekov" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barry Maynard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George D. Kamenov" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rouxel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oregeorev.2020.103550" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101037v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-020-0558-5" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976854v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Couradeau" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Giraldo-Silva" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Marin-Carbonne" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Brayard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ast.2019.2144" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101247v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gueriau" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geobios.2020.04.001" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02943000v2" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan T. Wilmeth" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Nabhan" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberly D. Myers" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvina Slagter" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2020.105726" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405955v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Antcliffe" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Daley" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411752v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Funk" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shannon Flynn" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiquan Li" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-019-0372-0" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02300734v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt O. Konhauser" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wladyslaw Altermann" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter T. Visscher" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/g45706.1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02190428v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Pecoits" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin von Gunten" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2019.03.009" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LQTHNLFR-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411760v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2018.12.036" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L9XZS452-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429134v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan A. Killingsworth" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-12883-2" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411758v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernest Chi Fru" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Somogyi" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrazzak El Albani" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadda Medjoubi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Aubineau" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G45676.1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01846967v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Playter" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilary Corlett" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rohais" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sed.12403" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03589325v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Heubeck" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-018-0253-y" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01901955v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P Sansjofre" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-018-0190-9" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885189v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangli Wang" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noah J. Planavsky" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Hofmann" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin E. Saupe" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian P. de Corte" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2018.07.024" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01898398v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bleuenn Gu&#233;guen" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffry Sorensen" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasquelin Pe&#241;a" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandy Toner" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2018.01.023" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01907999v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2018.07.015" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NS4B90Z6-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822553v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana&#237;na N. &#193;vila" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Baton" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-04621-x" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01919348v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Guillermic" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharine R Hendry" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier J. Rouxel" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2017.06.011" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01970064v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxia Liu" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Gauger" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01490451.2017.1282557" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01898379v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Alessi" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murray K. Gingras" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/B31648.1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01919406v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.O. Konhauser" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.J. Planavsky" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.S. Hardisty" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.J. Robbins" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.J. Warchola" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2017.06.012" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03685708v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie J. Robbins" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille A. Partin" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher T. Reinhard" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2016.10.013" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926839v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Partin" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per Andersson" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1523544113" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201908v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasmus Haugaard" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2015.10.024" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P4HCDWLT-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01898280v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.S. Alessi" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.W. Owttrim" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A. Petrash" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Mloszewska" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2015.07.033" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RXLSWPSW-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01164191v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth D. Swanner" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merle Eickhoff" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan L. Paranich" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2015.02.037" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01242797v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.M. Dekov" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.D. Kamenov" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bayon" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.C. Shanks" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2015.09.017" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01124400v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1415718112" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01898272v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel A. Petrash" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Gonz&#225;lez-Arismendi" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Gordon" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Mendez" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2015.03.017" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01898283v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Peacock" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Kappler" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ast.2015.1301" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00981610v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Asael" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher T. T. Reinhard" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ngeo2122" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01077019v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.M. Egueh" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2014.08.019" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01024353v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Swanner" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noah Planavasky" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Bekker" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2014.01.001" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00933431v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Partin" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bekker" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2013.09.005" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-57G0JL7C-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00815464v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. T. Reinhard" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. J. Robbins" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.C. Gill" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1208622110" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00808448v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Orange" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt O Konhauser" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ast.2012.0887" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01898289v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Robbins" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lalonde" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Saito" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Planavsky" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mloszewska" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gbi.12036" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-382X1D5N-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00933451v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Reinhard Christopher" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy W. Lyons" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2013.10.006" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XDK1Q17Q-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00808466v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. O. Konhauser Kurt" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01490451.2012.688926" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00671031v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2011.12.006" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7GMWSMN7-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00645859v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature10511" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-FFK3M12T-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00647079v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2110/palo.2010.p10-140r" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00808481v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James W. Hagadorn" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolf Seilacher" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NGEO1142" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00411148v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Papineau" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Euan G. Nisbet" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature07858" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-MJ9B6LK4-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03460650v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Nicol" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip W Fralick" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2021.5228" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587979v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250769v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bielski" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46427/gold2020.189" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309488v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bellon" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Gieraltowski" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Michaud" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Simon" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cerantola" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412336v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brittany Ramsay" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Fralick" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Homann" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Lalonde" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Riding" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2025.107886" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411580v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine L.E. Migeon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Munira Afroz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline Patry" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bonnand" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sans-Jofre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2025.08.019" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057809v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline A Patry" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Boyet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan T Wilmeth" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-025-09009-8" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411791v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrea Arnold" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Mering" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Chari" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Rom&#225;n-Palacios" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huashu Li" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dep2.312" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820626v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renan dos Santos" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afonso C.R. Nogueira" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Uhlein" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#225;bio Pereira" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Romero" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2024.107575" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820348v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Himmler" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan V Lalonde" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2024.107499" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04101390v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Siciliano Rego" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Busigny" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rossignol" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marly Babinski" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pnasnexus/pgad025" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04032523v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Alix J-A Barrat" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Bayon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2022.121202" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309466v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changle Wang" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Robbins" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noah Planavsky" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beukes" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2022.12.002" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090741v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Afroz" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.W. Fralick" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.V. Lalonde" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2023.106996" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866062v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Wilmeth" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberly Myers" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaarel M&#228;nd" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt Konhauser" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gbi.12476" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499438v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.A. Killingsworth" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cartigny" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Hayles" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Thomazo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sansjofre" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2021.120678" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05267480v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William M Berelson" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Petryshyn" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron J Celestian" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/g49894.1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852421v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Saleh" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoire Lucas" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pittet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lefebvre" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ter.12572" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877463v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Schad" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Halama" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Jakus" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tyler Warchola" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2021.120489" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456841v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiduo Hao" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Logan Swaren" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberly D Myers" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JB021422" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216592v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Philippot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Killingsworth" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Paquette" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Tessalina" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cartigny" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2021.103594" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03166568v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Bouyon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gbi.12438" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328430v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sansjofre" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Musset" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Cocquerez" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2021.120323" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456756v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#228;rt Paiste" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Thoby" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaarel Lumiste" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min11040368" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05267265v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Kurucz" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2021.106408" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03684635v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcolm S. W. Hodgskiss" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan V. Lalonde" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter W. Crockford" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alec M. Hutchings" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2021.08.013" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430536v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joti Rouillard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin van Kranendonk" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Gong" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark van Zuilen" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2021.106415" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101037v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-020-0558-5" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03101213v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Heubeck" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2020.116452" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933388v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vesselin M. Dekov" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barry Maynard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George D. Kamenov" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rouxel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oregeorev.2020.103550" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976854v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Couradeau" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Giraldo-Silva" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Marin-Carbonne" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Brayard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ast.2019.2144" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101247v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gueriau" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geobios.2020.04.001" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02943000v2" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan T. Wilmeth" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Nabhan" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberly D. Myers" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvina Slagter" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2020.105726" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411752v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Funk" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shannon Flynn" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiquan Li" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-019-0372-0" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405955v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Antcliffe" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Daley" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02300734v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt O. Konhauser" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wladyslaw Altermann" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter T. Visscher" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/g45706.1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411760v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2018.12.036" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L9XZS452-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02190428v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Pecoits" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin von Gunten" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2019.03.009" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LQTHNLFR-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429134v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan A. Killingsworth" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-12883-2" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411758v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernest Chi Fru" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Somogyi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrazzak El Albani" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadda Medjoubi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Aubineau" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G45676.1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01901955v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P Sansjofre" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Heubeck" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-018-0190-9" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885189v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangli Wang" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noah J. Planavsky" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Hofmann" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin E. Saupe" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian P. de Corte" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2018.07.024" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01846967v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Playter" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilary Corlett" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rohais" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sed.12403" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03589325v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-018-0253-y" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01898398v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bleuenn Gu&#233;guen" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffry Sorensen" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasquelin Pe&#241;a" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandy Toner" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2018.01.023" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01907999v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2018.07.015" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NS4B90Z6-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822553v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana&#237;na N. &#193;vila" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Baton" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-04621-x" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01919348v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Guillermic" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharine R Hendry" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier J. Rouxel" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2017.06.011" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01898379v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Alessi" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murray K. Gingras" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/B31648.1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01970064v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxia Liu" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Gauger" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01490451.2017.1282557" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01919406v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.O. Konhauser" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.J. Planavsky" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.S. Hardisty" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.J. Robbins" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.J. Warchola" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2017.06.012" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03685708v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie J. Robbins" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille A. Partin" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher T. Reinhard" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2016.10.013" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926839v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Partin" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per Andersson" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1523544113" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201908v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasmus Haugaard" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2015.10.024" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P4HCDWLT-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01898280v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.S. Alessi" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.W. Owttrim" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A. Petrash" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Mloszewska" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2015.07.033" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RXLSWPSW-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01164191v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth D. Swanner" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merle Eickhoff" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan L. Paranich" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2015.02.037" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01242797v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.M. Dekov" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.D. Kamenov" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bayon" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.C. Shanks" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2015.09.017" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01124400v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1415718112" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01898283v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Peacock" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Kappler" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ast.2015.1301" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01898272v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel A. Petrash" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Gonz&#225;lez-Arismendi" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Gordon" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Mendez" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2015.03.017" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00981610v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Asael" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher T. T. Reinhard" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ngeo2122" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01077019v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.M. Egueh" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2014.08.019" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01024353v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Swanner" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noah Planavasky" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Bekker" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2014.01.001" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00808448v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Orange" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt O Konhauser" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ast.2012.0887" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00933431v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Partin" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bekker" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2013.09.005" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-57G0JL7C-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00815464v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. T. Reinhard" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. J. Robbins" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.C. Gill" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1208622110" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01898289v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Robbins" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lalonde" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Saito" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Planavsky" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mloszewska" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gbi.12036" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-382X1D5N-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00933451v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Reinhard Christopher" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy W. Lyons" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2013.10.006" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XDK1Q17Q-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00808466v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. O. Konhauser Kurt" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01490451.2012.688926" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00671031v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2011.12.006" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7GMWSMN7-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00645859v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature10511" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-FFK3M12T-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00647079v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2110/palo.2010.p10-140r" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00808481v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James W. Hagadorn" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolf Seilacher" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NGEO1142" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00411148v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Papineau" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Euan G. Nisbet" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature07858" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-MJ9B6LK4-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03460650v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Nicol" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip W Fralick" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2021.5228" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587979v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250769v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bielski" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46427/gold2020.189" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309488v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bellon" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Gieraltowski" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Michaud" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Simon" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cerantola" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>