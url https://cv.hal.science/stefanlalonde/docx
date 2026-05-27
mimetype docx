--- v1 (2026-05-07)
+++ v2 (2026-05-27)
@@ -1895,827 +1895,827 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03852421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phosphate remobilization from banded iron formations during metamorphic mineral transformations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In situ carbon and oxygen isotopes measurements in carbonates by fiber coupled laser diode-induced calcination: a step towards field isotopic characterization.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Thomazo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel Schad</w:t>
+                <w:t xml:space="preserve">Pierre Sansjofre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maximilian Halama</w:t>
+                <w:t xml:space="preserve">Olivier Musset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natalia Jakus</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Théophile Cocquerez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Lalonde</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 584, pp.120489. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2021.120489⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 578, pp.120323. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2021.120323⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03877463v1</w:t>
+                <w:t xml:space="preserve">hal-03328430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trace elemental partitioning in hydrothermal muds from the El Tatio Geyser Field, Chile</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Iron Isotopes Reveal a Benthic Iron Shuttle in the Palaeoproterozoic Zaonega Formation: Basinal Restriction, Euxinia, and the Effect on Global Palaeoredox Proxies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaarel Mänd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Lalonde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kärt Paiste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weiduo Hao</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kaarel Mänd</w:t>
+                <w:t xml:space="preserve">Marie Thoby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Logan Swaren</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stefan Lalonde</w:t>
+                <w:t xml:space="preserve">Kaarel Lumiste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2020JB021422⟩</w:t>
+              <w:t xml:space="preserve">Minerals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (4), pp.368. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/min11040368⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03456841v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03456756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment on &amp;quot;Correlation of the stratigraphic cover of the Pilbara and Kaapvaal cratons recording the lead up to Paleoproterozoic Icehouse and the GOE&amp;quot; by Andrey Bekker, Bryan Krapež, and Juha A. Karhu, 2020, Earth Science Reviews, https://doi.org/10.1016/j.earscirev.2020.103389</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Trace elemental partitioning in hydrothermal muds from the El Tatio Geyser Field, Chile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weiduo Hao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaarel Mänd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Philippot</w:t>
+                <w:t xml:space="preserve">Logan Swaren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bryan Killingsworth</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Pierre Cartigny</w:t>
+                <w:t xml:space="preserve">Kimberly D Myers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Lalonde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth-Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.earscirev.2021.103594⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 126 (5), pp.e2020JB021422. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2020JB021422⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03216592v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03456841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anoxygenic photosynthesis linked to Neoarchean iron formations in Carajás (Brazil)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pascal Philippot</w:t>
+                <w:t xml:space="preserve">Phosphate remobilization from banded iron formations during metamorphic mineral transformations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Schad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilian Halama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Jakus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Robbins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amaury Bouyon</w:t>
+                <w:t xml:space="preserve">Tyler Warchola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geobiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 584, pp.120489. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/gbi.12438⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2021.120489⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03166568v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03877463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ carbon and oxygen isotopes measurements in carbonates by fiber coupled laser diode-induced calcination: a step towards field isotopic characterization.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comment on &amp;quot;Correlation of the stratigraphic cover of the Pilbara and Kaapvaal cratons recording the lead up to Paleoproterozoic Icehouse and the GOE&amp;quot; by Andrey Bekker, Bryan Krapež, and Juha A. Karhu, 2020, Earth Science Reviews, https://doi.org/10.1016/j.earscirev.2020.103389</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Sansjofre</w:t>
+                <w:t xml:space="preserve">Pascal Philippot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Musset</w:t>
+                <w:t xml:space="preserve">Bryan Killingsworth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théophile Cocquerez</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Louis Paquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlana Tessalina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Cartigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2021.120323⟩</w:t>
+              <w:t xml:space="preserve">Earth-Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.103594. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.earscirev.2021.103594⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03328430v1</w:t>
+                <w:t xml:space="preserve">hal-03216592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iron Isotopes Reveal a Benthic Iron Shuttle in the Palaeoproterozoic Zaonega Formation: Basinal Restriction, Euxinia, and the Effect on Global Palaeoredox Proxies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kaarel Mänd</w:t>
+                <w:t xml:space="preserve">Anoxygenic photosynthesis linked to Neoarchean iron formations in Carajás (Brazil)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Siciliano Rego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Busigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Lalonde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marie Thoby</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Philippot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kaarel Lumiste</w:t>
+                <w:t xml:space="preserve">Amaury Bouyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Minerals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11 (4), pp.368. </w:t>
+              <w:t xml:space="preserve">Geobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/min11040368⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/gbi.12438⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03456756v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03166568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Earth’s first snowball event: Evidence from the early Paleoproterozoic Huronian Supergroup</w:t>
               </w:r>
@@ -3059,697 +3059,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03430536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Palaeoproterozoic oxygenated oceans following the Lomagundi–Jatuli Event</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Kärt Paiste</w:t>
+                <w:t xml:space="preserve">Post-depositional REE mobility in a Paleoarchean banded iron formation revealed by La-Ce geochronology: A cautionary tale for signals of ancient oxygenation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bonnand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.V. Lalonde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Boyet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Heubeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Homann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Geoscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41561-020-0558-5⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 547, pp.116452. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2020.116452⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03101037v1</w:t>
+                <w:t xml:space="preserve">hal-03101213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Post-depositional REE mobility in a Paleoarchean banded iron formation revealed by La-Ce geochronology: A cautionary tale for signals of ancient oxygenation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Martin Homann</w:t>
+                <w:t xml:space="preserve">Origin of the Oligocene manganese deposit at Obrochishte (Bulgaria): Insights from C, O, Fe, Sr, Nd, and Pb isotopes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vesselin M. Dekov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Barry Maynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George D. Kamenov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rouxel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Lalonde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2020.116452⟩</w:t>
+              <w:t xml:space="preserve">Ore Geology Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 122, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.oregeorev.2020.103550⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03101213v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02933388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origin of the Oligocene manganese deposit at Obrochishte (Bulgaria): Insights from C, O, Fe, Sr, Nd, and Pb isotopes</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Olivier Rouxel</w:t>
+                <w:t xml:space="preserve">Palaeoproterozoic oxygenated oceans following the Lomagundi–Jatuli Event</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaarel Mänd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Lalonde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Robbins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Thoby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kärt Paiste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ore Geology Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 122, </w:t>
+              <w:t xml:space="preserve">Nature Geoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (4), pp.302-306. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.oregeorev.2020.103550⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41561-020-0558-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02933388v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03101037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biological soil crusts as modern analogs for the Archean continental biosphere: insights from carbon and nitrogen isotopes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Thomazo</w:t>
+                <w:t xml:space="preserve">Taphonomic pathway of exceptionally preserved fossils in the Lower Ordovician of Morocco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Saleh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Pittet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sansjofre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Couradeau</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Brayard</w:t>
+                <w:t xml:space="preserve">Pierre Gueriau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Lalonde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astrobiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1089/ast.2019.2144⟩</w:t>
+              <w:t xml:space="preserve">Geobios</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 60, pp.99 - 115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geobios.2020.04.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02976854v1</w:t>
+                <w:t xml:space="preserve">hal-03101247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taphonomic pathway of exceptionally preserved fossils in the Lower Ordovician of Morocco</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Sansjofre</w:t>
+                <w:t xml:space="preserve">Biological soil crusts as modern analogs for the Archean continental biosphere: insights from carbon and nitrogen isotopes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Thomazo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Couradeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Giraldo-Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Marin-Carbonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Gueriau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stefan Lalonde</w:t>
+                <w:t xml:space="preserve">Arnaud Brayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geobios</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 60, pp.99 - 115. </w:t>
+              <w:t xml:space="preserve">Astrobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20 (7), pp.815-819. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.geobios.2020.04.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1089/ast.2019.2144⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03101247v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02976854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Depositional evolution of an extinct sinter mound from source to outflow, El Tatio, Chile</w:t>
               </w:r>
@@ -3863,316 +3863,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-02943000v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogeological constraints on the formation of Palaeoproterozoic banded iron formations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Leslie Robbins</w:t>
+                <w:t xml:space="preserve">Preservation bias in the Fezouata Shale.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Saleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sean Funk</w:t>
+                <w:t xml:space="preserve">Jonathan Antcliffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shannon Flynn</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Zhiquan Li</w:t>
+                <w:t xml:space="preserve">Allison Daley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sansjofre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Lalonde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Geoscience</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Paléobios</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 36 ((suppl. 1)), pp.307-308</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02411752v1</w:t>
+                <w:t xml:space="preserve">hal-02405955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preservation bias in the Fezouata Shale.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Farid Saleh</w:t>
+                <w:t xml:space="preserve">Hydrogeological constraints on the formation of Palaeoproterozoic banded iron formations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Robbins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sean Funk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shannon Flynn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tyler Warchola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Antcliffe</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Stefan Lalonde</w:t>
+                <w:t xml:space="preserve">Zhiquan Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Paléobios</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature Geoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12 (7), pp.558-563. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41561-019-0372-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02405955v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02411752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global importance of oxic molybdenum sinks prior to 2.6 Ga revealed by the Mo isotope composition of Precambrian carbonates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Thoby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kurt O. Konhauser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4256,388 +4256,388 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02300734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparison of bulk versus laser ablation trace element analyses in banded iron formations: Insights into the mechanisms leading to compositional variability</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reply to Desmond F. Lascelles’ comment on “Tyler Warchola, Stefan V. Lalonde, Ernesto Pecoits, Konstantin von Gunten, Leslie J. Robbins, Daniel S. Alessi, Pascal Philippot, Kurt O. Konhauser. Petrology and geochemistry of the Boolgeeda iron formation, Hamersley Basin, Western Australia. Precambrian Research, (2018) 316: 155–173”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tyler Warchola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Lalonde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ernesto Pecoits</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantin von Gunten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leslie Robbins</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marie Thoby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2018.12.036⟩</w:t>
+              <w:t xml:space="preserve">Precambrian Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 327, pp.363-365. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.precamres.2019.03.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02411760v1</w:t>
+                <w:t xml:space="preserve">hal-02190428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reply to Desmond F. Lascelles’ comment on “Tyler Warchola, Stefan V. Lalonde, Ernesto Pecoits, Konstantin von Gunten, Leslie J. Robbins, Daniel S. Alessi, Pascal Philippot, Kurt O. Konhauser. Petrology and geochemistry of the Boolgeeda iron formation, Hamersley Basin, Western Australia. Precambrian Research, (2018) 316: 155–173”</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+                <w:t xml:space="preserve">A comparison of bulk versus laser ablation trace element analyses in banded iron formations: Insights into the mechanisms leading to compositional variability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Robbins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kurt O. Konhauser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tyler Warchola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Leslie Robbins</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Homann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Thoby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Precambrian Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 327, pp.363-365. </w:t>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 506, pp.197-224. </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.precamres.2019.03.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2018.12.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02190428v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02411760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constraining the rise of oxygen with oxygen isotopes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bryan A. Killingsworth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sansjofre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Sansjofre</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pascal Philippot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Cartigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Thomazo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4816,563 +4816,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02411758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial life and biogeochemical cycling on land 3,220 million years ago</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Clinoform identification and correlation in fine-grained sediments: A case study using the Triassic Montney Formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre P Sansjofre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mark van Zuilen</w:t>
+                <w:t xml:space="preserve">Tiffany Playter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christoph Heubeck</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jian Gong</w:t>
+                <w:t xml:space="preserve">Hilary Corlett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kurt O. Konhauser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Robbins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Rohais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Geoscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41561-018-0190-9⟩</w:t>
+              <w:t xml:space="preserve">Sedimentology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 65 (1), pp.263 - 302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/sed.12403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01901955v1</w:t>
+                <w:t xml:space="preserve">hal-01846967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Mesoarchean shift in uranium isotope systematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xiangli Wang</w:t>
+                <w:t xml:space="preserve">Author Correction: Microbial life and biogeochemical cycling on land 3,220 million years ago</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Homann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sansjofre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark van Zuilen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noah J. Planavsky</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Brian P. de Corte</w:t>
+                <w:t xml:space="preserve">Christoph Heubeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jian Gong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2018.07.024⟩</w:t>
+              <w:t xml:space="preserve">Nature Geoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 11, pp.965-965. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41561-018-0253-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01885189v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03589325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinoform identification and correlation in fine-grained sediments: A case study using the Triassic Montney Formation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Rohais</w:t>
+                <w:t xml:space="preserve">Microbial life and biogeochemical cycling on land 3,220 million years ago</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Homann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre P Sansjofre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark van Zuilen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Heubeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jian Gong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sedimentology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/sed.12403⟩</w:t>
+              <w:t xml:space="preserve">Nature Geoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 11 (9), pp.665 - 671. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41561-018-0190-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01846967v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01901955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Author Correction: Microbial life and biogeochemical cycling on land 3,220 million years ago</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jian Gong</w:t>
+                <w:t xml:space="preserve">A Mesoarchean shift in uranium isotope systematics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiangli Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noah J. Planavsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Hofmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erin E. Saupe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian P. de Corte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Geoscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 11, pp.965-965. </w:t>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 238, pp.438-452. </w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41561-018-0253-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2018.07.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03589325v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01885189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variable Ni isotope fractionation between Fe-oxyhydroxides and implications for the use of Ni isotopes as geochemical tracers</w:t>
               </w:r>
@@ -5492,90 +5492,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petrology and geochemistry of the Boolgeeda Iron Formation, Hamersley Basin, Western Australia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tyler Warchola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Lalonde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernesto Pecoits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantin von Gunten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leslie Robbins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5638,90 +5638,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Globally asynchronous sulphur isotope signals require re-definition of the Great Oxidation Event.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Philippot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janaína N. Ávila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bryan A. Killingsworth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Tessalina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Baton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5928,51 +5928,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leslie Robbins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Alessi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shannon Flynn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murray K. Gingras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6023,64 +6023,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Field- and Lab-Based Potentiometric Titrations of Microbial Mats from the Fairmont Hot Spring, Canada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tyler Warchola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shannon Flynn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leslie Robbins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6317,51 +6317,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leslie J. Robbins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan V. Lalonde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noah J. Planavsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille A. Partin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6572,77 +6572,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Joffre banded iron formation, Hamersley Group, Western Australia: Assessing the palaeoenvironment through detailed petrology and chemostratigraphy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rasmus Haugaard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernesto Pecoits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Lalonde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kurt Konhauser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7232,51 +7232,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kurt O. Konhauser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leslie Robbins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernesto Pecoits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Peacock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7474,77 +7474,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence for oxygenic photosynthesis half a billion years before the Great Oxidation Event</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noah J. Planavsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Asael</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Hofmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher T. T. Reinhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7870,411 +7870,411 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01024353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental simulation of evaporation-driven silica sinter formation and microbial silicification in hot spring systems.</w:t>
+                <w:t xml:space="preserve">Uranium in iron formations and the rise of atmospheric oxygen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Orange</w:t>
+                <w:t xml:space="preserve">C.A. Partin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Lalonde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.J. Planavsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kurt O Konhauser</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. Bekker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier J. Rouxel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astrobiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 13 (2), pp.163-76. </w:t>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 362, pp.82-90. </w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1089/ast.2012.0887⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2013.09.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00808448v1</w:t>
+                <w:t xml:space="preserve">insu-00933431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uranium in iron formations and the rise of atmospheric oxygen</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId304" w:history="1">
+                <w:t xml:space="preserve">Proterozoic ocean redox and biogeochemical stasis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. T. Reinhard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.J. Planavsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. J. Robbins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.A. Partin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Olivier J. Rouxel</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.C. Gill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2013.09.005⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 110 (14), pp.5357-5362. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1208622110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">insu-00933431v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00815464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proterozoic ocean redox and biogeochemical stasis</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental simulation of evaporation-driven silica sinter formation and microbial silicification in hot spring systems.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. J. Robbins</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C.A. Partin</w:t>
+                <w:t xml:space="preserve">François Orange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Lalonde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B.C. Gill</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Kurt O Konhauser</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 110 (14), pp.5357-5362. </w:t>
+              <w:t xml:space="preserve">Astrobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 13 (2), pp.163-76. </w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.1208622110⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1089/ast.2012.0887⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00815464v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00808448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Authigenic iron oxide proxies for marine zinc over geological time and implications for eukaryotic metallome evolution</w:t>
               </w:r>
@@ -8522,51 +8522,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Formation and Preservation of Synechococcus elongatus Cell Molds in Simulated Silica Sinter: Implications for the Identification of Microfossils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Orange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Lalonde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8665,64 +8665,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murray K. Gingras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Lalonde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Orange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernesto Pecoits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sedimentary Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 245-246, pp.29-47. </w:t>
@@ -8798,64 +8798,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kurt O. Konhauser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Lalonde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noah J. Planavsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernesto Pecoits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy W. Lyons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9087,51 +9087,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adolf Seilacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Lalonde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernesto Pecoits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Geoscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 4 (6), pp.372-375. </w:t>
@@ -9182,51 +9182,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oceanic nickel depletion and a methanogen famine before the Great Oxidation Event</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kurt O. Konhauser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernesto Pecoits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Lalonde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9494,77 +9494,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In Situ carbon and oxygen isotopes measurements in carbonates using laser-induced calcination: A step forward field isotopic characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Thomazo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sansjofre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Musset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théophile Cocquerez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Lalonde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10038,51 +10038,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412336v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brittany Ramsay" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Fralick" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Homann" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Lalonde" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Riding" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2025.107886" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411580v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine L.E. Migeon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Munira Afroz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline Patry" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bonnand" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sans-Jofre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2025.08.019" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057809v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline A Patry" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Boyet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan T Wilmeth" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-025-09009-8" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411791v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrea Arnold" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Mering" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Chari" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Rom&#225;n-Palacios" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huashu Li" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dep2.312" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820626v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renan dos Santos" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afonso C.R. Nogueira" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Uhlein" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#225;bio Pereira" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Romero" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2024.107575" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820348v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Himmler" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan V Lalonde" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2024.107499" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04101390v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Siciliano Rego" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Busigny" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rossignol" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marly Babinski" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pnasnexus/pgad025" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04032523v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Alix J-A Barrat" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Bayon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2022.121202" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309466v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changle Wang" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Robbins" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noah Planavsky" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beukes" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2022.12.002" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090741v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Afroz" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.W. Fralick" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.V. Lalonde" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2023.106996" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866062v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Wilmeth" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberly Myers" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaarel M&#228;nd" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt Konhauser" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gbi.12476" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499438v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.A. Killingsworth" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cartigny" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Hayles" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Thomazo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sansjofre" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2021.120678" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05267480v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William M Berelson" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Petryshyn" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron J Celestian" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/g49894.1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852421v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Saleh" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoire Lucas" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pittet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lefebvre" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ter.12572" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877463v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Schad" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Halama" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Jakus" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tyler Warchola" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2021.120489" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456841v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiduo Hao" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Logan Swaren" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberly D Myers" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JB021422" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216592v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Philippot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Killingsworth" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Paquette" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Tessalina" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cartigny" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2021.103594" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03166568v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Bouyon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gbi.12438" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328430v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sansjofre" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Musset" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Cocquerez" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2021.120323" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456756v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#228;rt Paiste" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Thoby" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaarel Lumiste" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min11040368" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05267265v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Kurucz" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2021.106408" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03684635v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcolm S. W. Hodgskiss" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan V. Lalonde" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter W. Crockford" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alec M. Hutchings" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2021.08.013" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430536v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joti Rouillard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin van Kranendonk" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Gong" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark van Zuilen" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2021.106415" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101037v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-020-0558-5" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03101213v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Heubeck" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2020.116452" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933388v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vesselin M. Dekov" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barry Maynard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George D. Kamenov" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rouxel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oregeorev.2020.103550" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976854v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Couradeau" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Giraldo-Silva" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Marin-Carbonne" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Brayard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ast.2019.2144" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101247v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gueriau" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geobios.2020.04.001" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02943000v2" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan T. Wilmeth" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Nabhan" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberly D. Myers" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvina Slagter" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2020.105726" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411752v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Funk" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shannon Flynn" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiquan Li" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-019-0372-0" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405955v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Antcliffe" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Daley" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02300734v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt O. Konhauser" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wladyslaw Altermann" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter T. Visscher" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/g45706.1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411760v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2018.12.036" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L9XZS452-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02190428v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Pecoits" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin von Gunten" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2019.03.009" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LQTHNLFR-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429134v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan A. Killingsworth" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-12883-2" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411758v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernest Chi Fru" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Somogyi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrazzak El Albani" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadda Medjoubi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Aubineau" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G45676.1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01901955v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P Sansjofre" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Heubeck" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-018-0190-9" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885189v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangli Wang" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noah J. Planavsky" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Hofmann" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin E. Saupe" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian P. de Corte" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2018.07.024" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01846967v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Playter" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilary Corlett" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rohais" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sed.12403" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03589325v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-018-0253-y" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01898398v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bleuenn Gu&#233;guen" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffry Sorensen" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasquelin Pe&#241;a" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandy Toner" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2018.01.023" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01907999v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2018.07.015" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NS4B90Z6-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822553v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana&#237;na N. &#193;vila" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Baton" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-04621-x" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01919348v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Guillermic" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharine R Hendry" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier J. Rouxel" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2017.06.011" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01898379v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Alessi" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murray K. Gingras" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/B31648.1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01970064v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxia Liu" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Gauger" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01490451.2017.1282557" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01919406v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.O. Konhauser" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.J. Planavsky" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.S. Hardisty" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.J. Robbins" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.J. Warchola" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2017.06.012" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03685708v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie J. Robbins" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille A. Partin" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher T. Reinhard" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2016.10.013" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926839v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Partin" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per Andersson" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1523544113" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201908v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasmus Haugaard" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2015.10.024" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P4HCDWLT-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01898280v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.S. Alessi" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.W. Owttrim" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A. Petrash" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Mloszewska" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2015.07.033" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RXLSWPSW-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01164191v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth D. Swanner" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merle Eickhoff" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan L. Paranich" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2015.02.037" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01242797v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.M. Dekov" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.D. Kamenov" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bayon" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.C. Shanks" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2015.09.017" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01124400v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1415718112" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01898283v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Peacock" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Kappler" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ast.2015.1301" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01898272v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel A. Petrash" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Gonz&#225;lez-Arismendi" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Gordon" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Mendez" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2015.03.017" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00981610v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Asael" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher T. T. Reinhard" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ngeo2122" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01077019v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.M. Egueh" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2014.08.019" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01024353v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Swanner" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noah Planavasky" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Bekker" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2014.01.001" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00808448v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Orange" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt O Konhauser" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ast.2012.0887" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00933431v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Partin" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bekker" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2013.09.005" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-57G0JL7C-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00815464v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. T. Reinhard" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. J. Robbins" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.C. Gill" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1208622110" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01898289v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Robbins" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lalonde" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Saito" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Planavsky" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mloszewska" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gbi.12036" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-382X1D5N-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00933451v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Reinhard Christopher" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy W. Lyons" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2013.10.006" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XDK1Q17Q-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00808466v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. O. Konhauser Kurt" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01490451.2012.688926" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00671031v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2011.12.006" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7GMWSMN7-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00645859v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature10511" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-FFK3M12T-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00647079v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2110/palo.2010.p10-140r" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00808481v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James W. Hagadorn" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolf Seilacher" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NGEO1142" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00411148v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Papineau" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Euan G. Nisbet" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature07858" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-MJ9B6LK4-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03460650v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Nicol" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip W Fralick" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2021.5228" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587979v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250769v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bielski" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46427/gold2020.189" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309488v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bellon" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Gieraltowski" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Michaud" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Simon" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cerantola" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412336v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brittany Ramsay" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Fralick" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Homann" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Lalonde" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Riding" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2025.107886" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411580v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine L.E. Migeon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Munira Afroz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline Patry" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bonnand" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sans-Jofre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2025.08.019" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057809v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline A Patry" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Boyet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan T Wilmeth" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-025-09009-8" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411791v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrea Arnold" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Mering" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Chari" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Rom&#225;n-Palacios" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huashu Li" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dep2.312" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820626v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renan dos Santos" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afonso C.R. Nogueira" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Uhlein" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#225;bio Pereira" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Romero" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2024.107575" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820348v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Himmler" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan V Lalonde" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2024.107499" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04101390v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Siciliano Rego" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Busigny" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rossignol" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marly Babinski" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pnasnexus/pgad025" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04032523v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Alix J-A Barrat" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Bayon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2022.121202" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309466v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changle Wang" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Robbins" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noah Planavsky" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beukes" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2022.12.002" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090741v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Afroz" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.W. Fralick" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.V. Lalonde" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2023.106996" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866062v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Wilmeth" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberly Myers" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaarel M&#228;nd" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt Konhauser" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gbi.12476" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499438v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.A. Killingsworth" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cartigny" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Hayles" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Thomazo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sansjofre" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2021.120678" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05267480v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William M Berelson" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Petryshyn" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron J Celestian" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/g49894.1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852421v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Saleh" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoire Lucas" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pittet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lefebvre" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ter.12572" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328430v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sansjofre" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Musset" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Cocquerez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2021.120323" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456756v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#228;rt Paiste" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Thoby" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaarel Lumiste" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min11040368" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456841v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiduo Hao" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Logan Swaren" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberly D Myers" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JB021422" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877463v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Schad" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Halama" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Jakus" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tyler Warchola" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2021.120489" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216592v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Philippot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Killingsworth" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Paquette" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Tessalina" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cartigny" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2021.103594" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03166568v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Bouyon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gbi.12438" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05267265v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Kurucz" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2021.106408" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03684635v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcolm S. W. Hodgskiss" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan V. Lalonde" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter W. Crockford" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alec M. Hutchings" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2021.08.013" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430536v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joti Rouillard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin van Kranendonk" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Gong" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark van Zuilen" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2021.106415" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03101213v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Heubeck" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2020.116452" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933388v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vesselin M. Dekov" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barry Maynard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George D. Kamenov" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rouxel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oregeorev.2020.103550" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101037v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-020-0558-5" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101247v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gueriau" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geobios.2020.04.001" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976854v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Couradeau" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Giraldo-Silva" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Marin-Carbonne" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Brayard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ast.2019.2144" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02943000v2" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan T. Wilmeth" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Nabhan" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberly D. Myers" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvina Slagter" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2020.105726" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405955v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Antcliffe" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Daley" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411752v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Funk" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shannon Flynn" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiquan Li" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-019-0372-0" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02300734v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt O. Konhauser" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wladyslaw Altermann" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter T. Visscher" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/g45706.1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02190428v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Pecoits" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin von Gunten" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2019.03.009" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LQTHNLFR-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411760v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2018.12.036" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L9XZS452-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429134v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan A. Killingsworth" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-12883-2" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411758v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernest Chi Fru" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Somogyi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrazzak El Albani" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadda Medjoubi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Aubineau" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G45676.1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01846967v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Playter" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilary Corlett" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rohais" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sed.12403" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03589325v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Heubeck" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-018-0253-y" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01901955v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P Sansjofre" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-018-0190-9" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885189v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangli Wang" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noah J. Planavsky" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Hofmann" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin E. Saupe" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian P. de Corte" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2018.07.024" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01898398v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bleuenn Gu&#233;guen" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffry Sorensen" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasquelin Pe&#241;a" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandy Toner" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2018.01.023" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01907999v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2018.07.015" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NS4B90Z6-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822553v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana&#237;na N. &#193;vila" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Baton" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-04621-x" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01919348v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Guillermic" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharine R Hendry" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier J. Rouxel" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2017.06.011" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01898379v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Alessi" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murray K. Gingras" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/B31648.1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01970064v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxia Liu" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Gauger" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01490451.2017.1282557" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01919406v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.O. Konhauser" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.J. Planavsky" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.S. Hardisty" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.J. Robbins" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.J. Warchola" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2017.06.012" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03685708v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie J. Robbins" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille A. Partin" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher T. Reinhard" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2016.10.013" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926839v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Partin" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per Andersson" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1523544113" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201908v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasmus Haugaard" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2015.10.024" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P4HCDWLT-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01898280v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.S. Alessi" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.W. Owttrim" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A. Petrash" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Mloszewska" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2015.07.033" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RXLSWPSW-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01164191v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth D. Swanner" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merle Eickhoff" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan L. Paranich" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2015.02.037" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01242797v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.M. Dekov" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.D. Kamenov" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bayon" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.C. Shanks" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2015.09.017" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01124400v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1415718112" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01898283v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Peacock" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Kappler" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ast.2015.1301" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01898272v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel A. Petrash" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Gonz&#225;lez-Arismendi" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Gordon" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Mendez" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2015.03.017" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00981610v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Asael" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher T. T. Reinhard" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ngeo2122" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01077019v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.M. Egueh" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2014.08.019" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01024353v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Swanner" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noah Planavasky" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Bekker" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2014.01.001" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00933431v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Partin" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bekker" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2013.09.005" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-57G0JL7C-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00815464v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. T. Reinhard" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. J. Robbins" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.C. Gill" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1208622110" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00808448v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Orange" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt O Konhauser" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ast.2012.0887" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01898289v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Robbins" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lalonde" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Saito" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Planavsky" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mloszewska" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gbi.12036" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-382X1D5N-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00933451v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Reinhard Christopher" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy W. Lyons" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2013.10.006" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XDK1Q17Q-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00808466v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. O. Konhauser Kurt" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01490451.2012.688926" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00671031v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2011.12.006" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7GMWSMN7-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00645859v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature10511" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-FFK3M12T-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00647079v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2110/palo.2010.p10-140r" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00808481v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James W. Hagadorn" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolf Seilacher" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NGEO1142" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00411148v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Papineau" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Euan G. Nisbet" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature07858" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-MJ9B6LK4-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03460650v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Nicol" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip W Fralick" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2021.5228" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587979v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250769v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bielski" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46427/gold2020.189" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309488v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bellon" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Gieraltowski" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Michaud" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Simon" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cerantola" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>