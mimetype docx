--- v0 (2026-03-22)
+++ v1 (2026-05-03)
@@ -1981,222 +1981,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01865761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracing and Enhancing Serendipitous Learning with ViewpointS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Generic Approach to Evaluate the Success of Online Communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raoudha Chebil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wided Lejouad Chaari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano A. Cerri</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lemoisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BFAL 2017 - 1. International Conference on Brain Function Assessment in Learning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-67615-9_3⟩</w:t>
+              <w:t xml:space="preserve">ICCCI: International Conference on Computational Collective Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Nicosia, Greece. pp.212-222, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-67074-4_21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01615865v1</w:t>
+                <w:t xml:space="preserve">lirmm-02018560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Generic Approach to Evaluate the Success of Online Communities</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tracing and Enhancing Serendipitous Learning with ViewpointS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano A. Cerri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lemoisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCCI: International Conference on Computational Collective Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Nicosia, Greece. pp.212-222, </w:t>
+              <w:t xml:space="preserve">BFAL 2017 - 1. International Conference on Brain Function Assessment in Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Patras, Greece. pp.36-47, </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-67074-4_21⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-67615-9_3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-02018560v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01615865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ViewpointS: When Social Ranking Meets the Semantic Web</w:t>
               </w:r>
@@ -3676,269 +3676,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00412587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Service-Based Integration of Grid and Multi-Agent Systems Models</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Pragmatic Approach to Agent Societies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano A. Cerri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Service-Oriented Computing: Agents, Semantics, and Engineering, SOCASE'08:</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2nd Brazilian Workshop on Semantic Web and Education (WSWEd)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Fortaleza, Brazil</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00288454v1</w:t>
+                <w:t xml:space="preserve">lirmm-00388353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Pragmatic Approach to Agent Societies</w:t>
+                <w:t xml:space="preserve">Infrastructures enabling social human services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano A. Cerri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Brazilian Workshop on Semantic Web and Education (WSWEd)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2008, Fortaleza, Brazil</w:t>
+              <w:t xml:space="preserve">Amazon in Perspective: Integrated Science for a Sustainable Future Workshop on Management of Scientific Knowledge and Information Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00388353v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00388405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infrastructures enabling social human services</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Service-Based Integration of Grid and Multi-Agent Systems Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Jonquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Dugénie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano A. Cerri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Amazon in Perspective: Integrated Science for a Sustainable Future Workshop on Management of Scientific Knowledge and Information Technologies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Workshop on Service-Oriented Computing: Agents, Semantics, and Engineering, SOCASE'08:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Estoril, Portugal. pp.56-68, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-79968-9_5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00388405v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00288454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agora UCS: Ubiquitous Collaborative Space</w:t>
               </w:r>
@@ -4320,334 +4320,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00339373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Workflow in Grid-MAS Integration Context</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Danièle Hérin</w:t>
+                <w:t xml:space="preserve">The Impact of &amp;quot;Hot Cognition&amp;quot; In Professional Performance: How Academic Communities May Exploit it</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Augusta Silveira Netto Nunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano A. Cerri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SYNASC 2007 - 9th International Symposium on Symbolic and Numeric Algorithms for Scientific Computing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IADIS International Conference Web Based Communities (WBC 2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2007, Salamanca, Spain. pp.257-264</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00192508v1</w:t>
+                <w:t xml:space="preserve">lirmm-00273288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Impact of &amp;quot;Hot Cognition&amp;quot; In Professional Performance: How Academic Communities May Exploit it</w:t>
+                <w:t xml:space="preserve">Psychological Identity x Psychological Reputation: How to recommend compatible peers in a work team</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Augusta Silveira Netto Nunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano A. Cerri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IADIS International Conference Web Based Communities (WBC 2007)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2007, Salamanca, Spain. pp.257-264</w:t>
+              <w:t xml:space="preserve">Workshop on Social eLearning : Mobile Ubiquitous Learning and Conversational Agents.At TIGERA2007- The International Conference on Computing &amp; e-Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2007, Hammamet, Tunisia. http://www.lirmm.fr/~nunes/hp/publications/TIGERA07.pdf</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00273288v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00273292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Psychological Identity x Psychological Reputation: How to recommend compatible peers in a work team</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maria Augusta Silveira Netto Nunes</w:t>
+                <w:t xml:space="preserve">Dynamic Workflow in Grid-MAS Integration Context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Salle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Duvert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Hérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano A. Cerri</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Social eLearning : Mobile Ubiquitous Learning and Conversational Agents.At TIGERA2007- The International Conference on Computing &amp; e-Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SYNASC 2007 - 9th International Symposium on Symbolic and Numeric Algorithms for Scientific Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Timisoara, Romania. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SYNASC.2007.68⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00273292v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00192508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Psychological indentity X Psychological reputation</w:t>
               </w:r>
@@ -4722,225 +4722,225 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03072202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributed Services</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Agent-Grid Integration Ontology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Duvert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Jonquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Dugénie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano A. Cerri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">e-Learning "WORLD'06"</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">OTM: On the Move to Meaningful Internet Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Montpellier, France. pp.136-146, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/11915034_36⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00395899v1</w:t>
+                <w:t xml:space="preserve">lirmm-00110569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agent-Grid Integration Ontology</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Distributed Services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano A. Cerri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OTM: On the Move to Meaningful Internet Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">e-Learning "WORLD'06"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Japan</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00110569v1</w:t>
+                <w:t xml:space="preserve">lirmm-00395899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Collabureau : Un Espace de Collaboration à la Puissance GRID</w:t>
               </w:r>
@@ -5451,191 +5451,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00107500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I-Dialogue: Modelling Agent Conversation by Streams and Lazy Evaluation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clement Jonquet</w:t>
+                <w:t xml:space="preserve">Preliminary Analysis on The Induction of Communication Protocols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nik Nailah Binti Abdullah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano A. Cerri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Lisp Conference, ILC'05</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2005, Stanford University, United States. pp.1</w:t>
+              <w:t xml:space="preserve">27th Conference of the Cognitive Science Society (CogSci)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2005, Stresa, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00250148v1</w:t>
+                <w:t xml:space="preserve">lirmm-00106456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preliminary Analysis on The Induction of Communication Protocols</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nik Nailah Binti Abdullah</w:t>
+                <w:t xml:space="preserve">I-Dialogue: Modelling Agent Conversation by Streams and Lazy Evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Jonquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano A. Cerri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th Conference of the Cognitive Science Society (CogSci)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2005, Stresa, Italy</w:t>
+              <w:t xml:space="preserve">International Lisp Conference, ILC'05</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2005, Stanford University, United States. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00106456v1</w:t>
+                <w:t xml:space="preserve">hal-00250148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human Learning as a Side effect of Learning GRID Services</w:t>
               </w:r>
@@ -5956,307 +5956,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00106553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Movement and Interaction in Semantic GRIDs : Dynamic Service Generation for Agents in the MIC* Deployment Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdelkader Gouaich</w:t>
+                <w:t xml:space="preserve">Services, Semantics and Standards: Components for a Learning Grid Infrastructure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin Allison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano A. Cerri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierluigi Ritrovato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Gaeta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Workshop - Towards a European Learning Grid Infrastructure: Progressing with a European Learning Grid (LeGE-WG)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2004, Stuttgart, Germany</w:t>
+              <w:t xml:space="preserve">GLS: 1st Workshop on GRID Learning Services at ITS'04</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2004, Maceio, Brazil. pp.13-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00108771v1</w:t>
+                <w:t xml:space="preserve">lirmm-00108899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agents Serving Human Learning</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Movement and Interaction in Semantic GRIDs : Dynamic Service Generation for Agents in the MIC* Deployment Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkader Gouaich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano A. Cerri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Intelligent Tutoring Systems (ITS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">4th International Workshop - Towards a European Learning Grid Infrastructure: Progressing with a European Learning Grid (LeGE-WG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2004, Stuttgart, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00109133v1</w:t>
+                <w:t xml:space="preserve">lirmm-00108771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Services, Semantics and Standards: Components for a Learning Grid Infrastructure</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Agents Serving Human Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano A. Cerri</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Matteo Gaeta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GLS: 1st Workshop on GRID Learning Services at ITS'04</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">7th International Conference on Intelligent Tutoring Systems (ITS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2004, Maceió, Brazil. pp.906-906, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-30139-4_118⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00108899v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00109133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Machine Learning at the Learner's Hand: A Support to Theory Formation in Collaborative Discovery Learning Environments</w:t>
               </w:r>
@@ -8852,339 +8852,339 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced Learning Technologies</w:t>
+                <w:t xml:space="preserve">Web Science</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano A. Cerri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugh C. Davis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanassis Tiropanis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Weal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Su White</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of the Sciences of Learning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Part 1, Springer, pp.154-157, 2012, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-1-4419-1428-6_57⟩</w:t>
+              <w:t xml:space="preserve">, Part 23, Springer, pp.3447-3450, 2012, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-1-4419-1428-6_63⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00670559v1</w:t>
+                <w:t xml:space="preserve">lirmm-00670646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Network Communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiorella de Cindio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Peraboni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano A. Cerri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of the Sciences of Learning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Part 14, Springer, pp.2438-2440, 2012, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-1-4419-1428-6_62⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00670635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Web Science</w:t>
+                <w:t xml:space="preserve">Advanced Learning Technologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano A. Cerri</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Su White</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of the Sciences of Learning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Part 23, Springer, pp.3447-3450, 2012, </w:t>
+              <w:t xml:space="preserve">, Part 1, Springer, pp.154-157, 2012, </w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-1-4419-1428-6_63⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-1-4419-1428-6_57⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00670646v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00670559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theory Construction</w:t>
               </w:r>
@@ -9261,51 +9261,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semantic Technologies and Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanassis Tiropanis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugh C. Davis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10568,338 +10568,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00102805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alan Kay, le roi de l'informatique avec trois couronnes</w:t>
+                <w:t xml:space="preserve">Conceptual and Organisational Framework for Conversational and Collaboration Processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Estival</w:t>
+                <w:t xml:space="preserve">Joost Breuker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano A. Cerri</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2005</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Eisenstadt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Dugénie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lemoisson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">05067, 2005, pp.69</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00804149v1</w:t>
+                <w:t xml:space="preserve">lirmm-00106665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conceptual and Organisational Framework for Conversational and Collaboration Processes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Preliminary Version of Grid Service Architecture for Conversational and Collaboration Processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joost Breuker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano A. Cerri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Eisenstadt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiří Komzák</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joost Breuker</w:t>
-[...59 lines deleted...]
-              <w:t xml:space="preserve">05067, 2005, pp.69</w:t>
+                <w:t xml:space="preserve">Simon Kusters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] 05027, LIRMM (UM, CNRS). 2005, 68 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00106665v1</w:t>
+                <w:t xml:space="preserve">lirmm-00106630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preliminary Version of Grid Service Architecture for Conversational and Collaboration Processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joost Breuker</w:t>
+                <w:t xml:space="preserve">Alan Kay, le roi de l'informatique avec trois couronnes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Estival</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano A. Cerri</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...47 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] 05027, LIRMM (UM, CNRS). 2005, 68 p</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00106630v1</w:t>
+                <w:t xml:space="preserve">hal-00804149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId232"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -10975,51 +10975,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6963E5D8"/>
+    <w:nsid w:val="5EBC06D8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11206,51 +11206,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stefano-a-cerri" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9048-5149" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/070944776" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04088363v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano A. Cerri" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20517/cs.2022.37" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03230280v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lemoisson" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Douzal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dug&#233;nie" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Tonneau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/info12050183" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01605411v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Surroca" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Jonquet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJKL.2017.10012219" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01121345v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Hocine" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Gouaich" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mottet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Froger" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11257-015-9154-6" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00646993v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoudha Chebil" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wided Lejouad-Chaari" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00139691v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/MGS-2008-4203" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00105302v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08839510500234826" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00105301v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08839510500234800" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00105303v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nik Nailah Binti Abdullah" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08839510500304116" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00105304v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Allison" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierluigi Ritrovato" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Gaeta" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08839510500234271" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269652v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Liqui&#232;re" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/713827174" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108580v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germana Menezes da N&#243;brega" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sallantin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S0104-65002003000300004" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03230307v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-80421-3_42" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02960616v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-60735-7_4" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02960627v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-60735-7_14" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02964755v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarel M. H. Rakotondrahaja" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aroniaina Safidy Pr&#233;cieux Andriamialison" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harish A. Sankar" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-28377-3_1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01865761v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-98443-8_1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01615865v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67615-9_3" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02018560v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wided Lejouad Chaari" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67074-4_21" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01598842v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01397993v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2912845.2912870" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01172223v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01223078v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005636204020409" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01121647v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-05972-3_13" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00995948v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00822885v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Ghedira" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WETICE.2013.10" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00866641v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00799140v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00724714v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-30950-2_85" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00652085v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madalina Croitoru" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bazan" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugh C. Davis" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Folgieri" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00647659v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Mendes" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinichi Honiden" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00557744v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00412587v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Di Loreto" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Hervouet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dalichoux" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Foucher" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00288454v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-79968-9_5" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00388353v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00388405v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00273371v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00288128v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Augusta Silveira Netto Nunes" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Blanc" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00318465v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00339373v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-88875-8_29" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00192508v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Salle" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Duvert" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le H&#233;rin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYNASC.2007.68" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00273288v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00273292v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072202v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00395899v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00110569v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11915034_36" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-DH3PN8GR-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00113818v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00119294v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00119302v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00395891v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/lirmm-00128314v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Crub&#233;zy" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00107500v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250148v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106456v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106554v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00105967v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Eisenstadt" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji&#345;&#237; Komz&#225;k" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00273295v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106553v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108771v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00109133v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-30139-4_118" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-0PJQWB2V-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108899v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108798v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Jose Ribeiro de Castro" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edilson Ferneda" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Lima" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108792v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108793v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108799v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108797v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Untersteller" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Krief" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250149v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108900v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190464v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00191963v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190461v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge-Andr&#233; Mahe" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269489v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00191962v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269487v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269798v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190450v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268534v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Trausan-Matu" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Maraschi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268515v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268441v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00799126v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Nkambou" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Narce" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Boiron" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Paliard" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://tice2012.univ-lyon1.fr/fr" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00766971v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00799116v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William J. Clancey" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgos Papadourakis" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kitty Panourgia" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/book/10.1007/978-3-642-30950-2/page/1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00177136v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Michael Spector" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demetrios G. Sampson" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshio Okamoto" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dean Kinshuk" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106590v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Dimitrakos" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696250v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106571v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Gouard&#232;res" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268663v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#225;bio Paragua&#231;u" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00670559v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4419-1428-6_57" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00670635v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiorella de Cindio" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Peraboni" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4419-1428-6_62" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00670646v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanassis Tiropanis" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Weal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Su White" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4419-1428-6_63" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00670584v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4419-1428-6_60" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00670658v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4419-1428-6_1096" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00522738v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lirmm.fr/~dugenie/publications/DugCer2010" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00199762v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106610v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106608v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106566v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/1-4020-3432-6_22" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106609v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00109165v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saverio Salerno" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269796v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269799v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00128278v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Latorre" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Nouet" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312976v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00102805v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804149v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Estival" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106665v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joost Breuker" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106630v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Kusters" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stefano-a-cerri" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9048-5149" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/070944776" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04088363v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano A. Cerri" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20517/cs.2022.37" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03230280v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lemoisson" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Douzal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dug&#233;nie" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Tonneau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/info12050183" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01605411v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Surroca" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Jonquet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJKL.2017.10012219" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01121345v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Hocine" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Gouaich" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mottet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Froger" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11257-015-9154-6" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00646993v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoudha Chebil" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wided Lejouad-Chaari" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00139691v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/MGS-2008-4203" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00105302v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08839510500234826" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00105301v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08839510500234800" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00105303v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nik Nailah Binti Abdullah" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08839510500304116" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00105304v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Allison" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierluigi Ritrovato" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Gaeta" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08839510500234271" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269652v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Liqui&#232;re" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/713827174" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108580v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germana Menezes da N&#243;brega" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sallantin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S0104-65002003000300004" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03230307v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-80421-3_42" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02960616v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-60735-7_4" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02960627v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-60735-7_14" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02964755v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarel M. H. Rakotondrahaja" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aroniaina Safidy Pr&#233;cieux Andriamialison" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harish A. Sankar" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-28377-3_1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01865761v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-98443-8_1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02018560v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wided Lejouad Chaari" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67074-4_21" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01615865v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67615-9_3" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01598842v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01397993v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2912845.2912870" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01172223v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01223078v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005636204020409" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01121647v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-05972-3_13" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00995948v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00822885v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Ghedira" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WETICE.2013.10" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00866641v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00799140v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00724714v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-30950-2_85" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00652085v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madalina Croitoru" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bazan" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugh C. Davis" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Folgieri" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00647659v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Mendes" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinichi Honiden" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00557744v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00412587v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Di Loreto" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Hervouet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dalichoux" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Foucher" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00388353v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00388405v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00288454v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-79968-9_5" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00273371v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00288128v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Augusta Silveira Netto Nunes" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Blanc" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00318465v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00339373v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-88875-8_29" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00273288v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00273292v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00192508v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Salle" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Duvert" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le H&#233;rin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYNASC.2007.68" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072202v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00110569v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11915034_36" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-DH3PN8GR-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00395899v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00113818v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00119294v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00119302v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00395891v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/lirmm-00128314v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Crub&#233;zy" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00107500v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106456v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250148v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106554v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00105967v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Eisenstadt" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji&#345;&#237; Komz&#225;k" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00273295v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106553v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108899v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108771v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00109133v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-30139-4_118" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-0PJQWB2V-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108798v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Jose Ribeiro de Castro" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edilson Ferneda" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Lima" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108792v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108793v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108799v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108797v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Untersteller" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Krief" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250149v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108900v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190464v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00191963v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190461v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge-Andr&#233; Mahe" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269489v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00191962v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269487v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269798v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190450v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268534v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Trausan-Matu" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Maraschi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268515v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268441v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00799126v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Nkambou" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Narce" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Boiron" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Paliard" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://tice2012.univ-lyon1.fr/fr" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00766971v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00799116v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William J. Clancey" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgos Papadourakis" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kitty Panourgia" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/book/10.1007/978-3-642-30950-2/page/1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00177136v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Michael Spector" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demetrios G. Sampson" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshio Okamoto" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dean Kinshuk" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106590v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Dimitrakos" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696250v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106571v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Gouard&#232;res" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268663v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#225;bio Paragua&#231;u" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00670646v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanassis Tiropanis" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Weal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Su White" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4419-1428-6_63" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00670635v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiorella de Cindio" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Peraboni" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4419-1428-6_62" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00670559v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4419-1428-6_57" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00670584v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4419-1428-6_60" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00670658v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4419-1428-6_1096" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00522738v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lirmm.fr/~dugenie/publications/DugCer2010" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00199762v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106610v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106608v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106566v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/1-4020-3432-6_22" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106609v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00109165v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saverio Salerno" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269796v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269799v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00128278v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Latorre" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Nouet" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312976v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00102805v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106665v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joost Breuker" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106630v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Kusters" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804149v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Estival" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>