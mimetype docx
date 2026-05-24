--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -3676,567 +3676,567 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00412587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Pragmatic Approach to Agent Societies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Service-Based Integration of Grid and Multi-Agent Systems Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Jonquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Dugénie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano A. Cerri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Brazilian Workshop on Semantic Web and Education (WSWEd)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Workshop on Service-Oriented Computing: Agents, Semantics, and Engineering, SOCASE'08:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Estoril, Portugal. pp.56-68, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-79968-9_5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00388353v1</w:t>
+                <w:t xml:space="preserve">lirmm-00288454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infrastructures enabling social human services</w:t>
+                <w:t xml:space="preserve">A Pragmatic Approach to Agent Societies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano A. Cerri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Amazon in Perspective: Integrated Science for a Sustainable Future Workshop on Management of Scientific Knowledge and Information Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2008, Brazil</w:t>
+              <w:t xml:space="preserve">2nd Brazilian Workshop on Semantic Web and Education (WSWEd)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Fortaleza, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00388405v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00388353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Service-Based Integration of Grid and Multi-Agent Systems Models</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Infrastructures enabling social human services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano A. Cerri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Service-Oriented Computing: Agents, Semantics, and Engineering, SOCASE'08:</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Amazon in Perspective: Integrated Science for a Sustainable Future Workshop on Management of Scientific Knowledge and Information Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Brazil</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-540-79968-9_5⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00288454v1</w:t>
+                <w:t xml:space="preserve">lirmm-00388405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agora UCS: Ubiquitous Collaborative Space</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Dugénie</w:t>
+                <w:t xml:space="preserve">Towards User Psychological Profile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Augusta Silveira Netto Nunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano A. Cerri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Abdelkader Gouaich</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th international conference on Intelligent Tutoring Systems (ITS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Montréal, Canada. pp.696-698</w:t>
+              <w:t xml:space="preserve">VIII Simpósio Brasileiro de Fatores Humanos em Sistemas Computacionais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Porto Alegre, RS, Brazil. pp.001-010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00273371v1</w:t>
+                <w:t xml:space="preserve">lirmm-00318465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving Recommendations by Using Personality Traits in User Profiles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maria Augusta Silveira Netto Nunes</w:t>
+                <w:t xml:space="preserve">Agora UCS: Ubiquitous Collaborative Space</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Dugénie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano A. Cerri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Blanc</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lemoisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkader Gouaich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conferences on Knowledge Management and New Media Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Graz, Austria, Austria. pp.92-100</w:t>
+              <w:t xml:space="preserve">9th international conference on Intelligent Tutoring Systems (ITS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Montréal, Canada. pp.696-698</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00288128v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00273371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards User Psychological Profile</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improving Recommendations by Using Personality Traits in User Profiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Augusta Silveira Netto Nunes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano A. Cerri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VIII Simpósio Brasileiro de Fatores Humanos em Sistemas Computacionais</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Porto Alegre, RS, Brazil. pp.001-010</w:t>
+              <w:t xml:space="preserve">International Conferences on Knowledge Management and New Media Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Graz, Austria, Austria. pp.92-100</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00318465v1</w:t>
+                <w:t xml:space="preserve">lirmm-00288128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Principle of Immanence in GRID-Multiagent Integrated Systems</w:t>
               </w:r>
@@ -4326,77 +4326,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Impact of &amp;quot;Hot Cognition&amp;quot; In Professional Performance: How Academic Communities May Exploit it</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Augusta Silveira Netto Nunes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano A. Cerri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IADIS International Conference Web Based Communities (WBC 2007)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2007, Salamanca, Spain. pp.257-264</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4421,77 +4421,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Psychological Identity x Psychological Reputation: How to recommend compatible peers in a work team</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Augusta Silveira Netto Nunes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano A. Cerri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Social eLearning : Mobile Ubiquitous Learning and Conversational Agents.At TIGERA2007- The International Conference on Computing &amp; e-Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2007, Hammamet, Tunisia. http://www.lirmm.fr/~nunes/hp/publications/TIGERA07.pdf</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4633,77 +4633,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Psychological indentity X Psychological reputation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano A. Cerri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Augusta Silveira Netto Nunes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International conference on computing &amp; e-systems "Workshop on Social eLearning : Mobile ubiquitous learning and conversational agents", 12-15 mars 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Hammamet, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4722,419 +4722,419 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03072202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agent-Grid Integration Ontology</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le Collabureau : Un Espace de Collaboration à la Puissance GRID</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dugénie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano A. Cerri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OTM: On the Move to Meaningful Internet Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">TICE: Technologies de l'Information et de la Communication pour l'Enseignement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00110569v1</w:t>
+                <w:t xml:space="preserve">lirmm-00113818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributed Services</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Recommender systems based on human psychological reputation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Augusta Silveira Netto Nunes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano A. Cerri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">e-Learning "WORLD'06"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Japan</w:t>
+              <w:t xml:space="preserve">Recommenders'06.com - THE PRESENT AND FUTURE OF RECOMMENDER SYSTEMS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Bilbao, Spain. http://blog.recommenders06.com/wp-content/uploads/2006/09/nunes.pdf</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00395899v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00119294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Collabureau : Un Espace de Collaboration à la Puissance GRID</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Agent-Grid Integration Ontology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Duvert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Jonquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dugénie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano A. Cerri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TICE: Technologies de l'Information et de la Communication pour l'Enseignement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">OTM: On the Move to Meaningful Internet Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Montpellier, France. pp.136-146, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/11915034_36⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00113818v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00110569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recommender systems based on human psychological reputation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Distributed Services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano A. Cerri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recommenders'06.com - THE PRESENT AND FUTURE OF RECOMMENDER SYSTEMS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Bilbao, Spain. http://blog.recommenders06.com/wp-content/uploads/2006/09/nunes.pdf</w:t>
+              <w:t xml:space="preserve">e-Learning "WORLD'06"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00119294v1</w:t>
+                <w:t xml:space="preserve">lirmm-00395899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steps Towards socially aware students: extraction and use of hot cognition in academic communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Augusta Silveira Netto Nunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano A. Cerri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5451,109 +5451,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00107500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preliminary Analysis on The Induction of Communication Protocols</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Human Learning as a Side effect of Learning GRID Services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano A. Cerri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th Conference of the Cognitive Science Society (CogSci)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2005, Stresa, Italy</w:t>
+              <w:t xml:space="preserve">International Conference on Cognition and Exploratory Learning in Digital Age (CELDA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2005, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00106456v1</w:t>
+                <w:t xml:space="preserve">lirmm-00106554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I-Dialogue: Modelling Agent Conversation by Streams and Lazy Evaluation</w:t>
               </w:r>
@@ -5615,96 +5602,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00250148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human Learning as a Side effect of Learning GRID Services</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Preliminary Analysis on The Induction of Communication Protocols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nik Nailah Binti Abdullah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano A. Cerri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Cognition and Exploratory Learning in Digital Age (CELDA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2005, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">27th Conference of the Cognitive Science Society (CogSci)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2005, Stresa, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00106554v1</w:t>
+                <w:t xml:space="preserve">lirmm-00106456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peer Conversations for e-Learning in the Grid</w:t>
               </w:r>
@@ -5779,864 +5779,864 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00105967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Getting out of the Breakdown: Towards Humans Social Network on the Grid</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quelle Informatique pour l'Interaction entre Scientifiques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano A. Cerri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lemoisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Dugénie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Simposio Brasileiro de Informatica na Educação (SBIE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2005, Juiz de Fora, Brazil</w:t>
+              <w:t xml:space="preserve">Rencontres Physique Informatique de Montpellier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00273295v1</w:t>
+                <w:t xml:space="preserve">lirmm-00106553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle Informatique pour l'Interaction entre Scientifiques ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Getting out of the Breakdown: Towards Humans Social Network on the Grid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Augusta Silveira Netto Nunes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano A. Cerri</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Dugénie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Physique Informatique de Montpellier</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Simposio Brasileiro de Informatica na Educação (SBIE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2005, Juiz de Fora, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00106553v1</w:t>
+                <w:t xml:space="preserve">lirmm-00273295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Services, Semantics and Standards: Components for a Learning Grid Infrastructure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Colin Allison</w:t>
+                <w:t xml:space="preserve">Machine Learning at the Learner's Hand: A Support to Theory Formation in Collaborative Discovery Learning Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germana Menezes da Nóbrega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Jose Ribeiro de Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edilson Ferneda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano A. Cerri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Matteo Gaeta</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernanda Lima</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GLS: 1st Workshop on GRID Learning Services at ITS'04</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2004, Maceio, Brazil. pp.13-23</w:t>
+              <w:t xml:space="preserve">Workshop on Artificial Intelligence in Computer Supported Collaborative Learning at ICAI'04</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00108899v1</w:t>
+                <w:t xml:space="preserve">lirmm-00108798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Movement and Interaction in Semantic GRIDs : Dynamic Service Generation for Agents in the MIC* Deployment Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdelkader Gouaich</w:t>
+                <w:t xml:space="preserve">Agents Communicating for Dynamic Service Generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Jonquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano A. Cerri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Workshop - Towards a European Learning Grid Infrastructure: Progressing with a European Learning Grid (LeGE-WG)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2004, Stuttgart, Germany</w:t>
+              <w:t xml:space="preserve">GLS'04: 1st Workshop on GRID Learning Services at ITS'04</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2004, Maceio, Brazil. pp.39-53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00108771v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00108792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agents Serving Human Learning</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">GRID Services as Learning Agents: Steps Towards Induction of Communication Protocols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Liquière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano A. Cerri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nik Nailah Binti Abdullah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Intelligent Tutoring Systems (ITS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">GLS'04: 1st Workshop on GRID Learning Services at ITS'04</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2004, Maceio (Brazil)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00109133v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00108793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine Learning at the Learner's Hand: A Support to Theory Formation in Collaborative Discovery Learning Environments</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Edilson Ferneda</w:t>
+                <w:t xml:space="preserve">Movement and Interaction in Semantic GRIDs : Dynamic Service Generation for Agents in the MIC* Deployment Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkader Gouaich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano A. Cerri</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fernanda Lima</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Artificial Intelligence in Computer Supported Collaborative Learning at ICAI'04</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Valencia, Spain</w:t>
+              <w:t xml:space="preserve">4th International Workshop - Towards a European Learning Grid Infrastructure: Progressing with a European Learning Grid (LeGE-WG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2004, Stuttgart, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00108798v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00108771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agents Communicating for Dynamic Service Generation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Agents Serving Human Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano A. Cerri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GLS'04: 1st Workshop on GRID Learning Services at ITS'04</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">7th International Conference on Intelligent Tutoring Systems (ITS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2004, Maceió, Brazil. pp.906-906, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-30139-4_118⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00108792v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00109133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GRID Services as Learning Agents: Steps Towards Induction of Communication Protocols</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Liquière</w:t>
+                <w:t xml:space="preserve">Services, Semantics and Standards: Components for a Learning Grid Infrastructure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin Allison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano A. Cerri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nik Nailah Binti Abdullah</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierluigi Ritrovato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Gaeta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GLS'04: 1st Workshop on GRID Learning Services at ITS'04</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2004, Maceio (Brazil)</w:t>
+              <w:t xml:space="preserve">GLS: 1st Workshop on GRID Learning Services at ITS'04</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2004, Maceio, Brazil. pp.13-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00108793v1</w:t>
+                <w:t xml:space="preserve">lirmm-00108899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Interaction Modelling of Asynchronous Collaborative Model-Based Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germana Menezes da Nóbrega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Jose Ribeiro de Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edilson Ferneda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano A. Cerri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernanda Lima</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Designing Computational Models of Collaborative Learning Interaction at ITS'04</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2004, Maceio, Brazil. pp.71-76</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6687,51 +6687,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lemoisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Untersteller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Augusta Silveira Netto Nunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano A. Cerri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7108,230 +7108,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00191963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constructive Interactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lemoisson</w:t>
+                <w:t xml:space="preserve">A Contradiction-Driven Approach of Learning in Discovery Learning Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germana Menezes da Nóbrega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano A. Cerri</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Serge-André Mahe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Sallantin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Workshop on GRID Infrastructure to Support Future Technology Enhanced Learning (LeGE-WG)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2003, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">XIV Simpósio Brasileiro de Informática na Educação (SBIE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2003, Rio de Janeiro, Brazil. pp.453-462</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00190461v1</w:t>
+                <w:t xml:space="preserve">lirmm-00269489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Contradiction-Driven Approach of Learning in Discovery Learning Environments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Germana Menezes da Nóbrega</w:t>
+                <w:t xml:space="preserve">Constructive Interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lemoisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano A. Cerri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge-André Mahe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Sallantin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIV Simpósio Brasileiro de Informática na Educação (SBIE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2003, Rio de Janeiro, Brazil. pp.453-462</w:t>
+              <w:t xml:space="preserve">3rd International Workshop on GRID Infrastructure to Support Future Technology Enhanced Learning (LeGE-WG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2003, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00269489v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00190461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cognitive Agents Learning by Communicating</w:t>
               </w:r>
@@ -7557,221 +7557,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00269798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human and Artificial Agent's Conversations on the GRID</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ontology-Centered Personalized Presentation of Knowledge Extracted from the Web</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Trausan-Matu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Maraschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano A. Cerri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st LEGE-WG International Workshop on Educational Models for GRID Based Services, Lausanne, Switzerland</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, Lausanne, Switzerland</w:t>
+              <w:t xml:space="preserve">6th International Conference on Intelligent Tutoring Systems (ITS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2002, Biarritz, France. pp.259-269</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00190450v1</w:t>
+                <w:t xml:space="preserve">lirmm-00268534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ontology-Centered Personalized Presentation of Knowledge Extracted from the Web</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Human and Artificial Agent's Conversations on the GRID</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano A. Cerri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Intelligent Tutoring Systems (ITS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2002, Biarritz, France. pp.259-269</w:t>
+              <w:t xml:space="preserve">1st LEGE-WG International Workshop on Educational Models for GRID Based Services, Lausanne, Switzerland</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00268534v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00190450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Social Rational Mirror'Architecture: Semantics and Pragmatics of Educational Interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Maraschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germana Menezes da Nóbrega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8852,534 +8852,534 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Web Science</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Theory Construction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Sallantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano A. Cerri</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Su White</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of the Sciences of Learning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Part 23, Springer, pp.3447-3450, 2012, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-1-4419-1428-6_63⟩</w:t>
+              <w:t xml:space="preserve">, Part 20, Springer, pp.3311-3314, 2012, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-1-4419-1428-6_60⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00670646v1</w:t>
+                <w:t xml:space="preserve">lirmm-00670584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Network Communities</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cristian Peraboni</w:t>
+                <w:t xml:space="preserve">Semantic Technologies and Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanassis Tiropanis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugh C. Davis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano A. Cerri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of the Sciences of Learning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Part 14, Springer, pp.2438-2440, 2012, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-1-4419-1428-6_62⟩</w:t>
+              <w:t xml:space="preserve">, Part 19, Springer, pp.3029-3032, 2012, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-1-4419-1428-6_1096⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00670635v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00670658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced Learning Technologies</w:t>
+                <w:t xml:space="preserve">Web Science</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano A. Cerri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugh C. Davis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanassis Tiropanis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Weal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Su White</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of the Sciences of Learning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Part 1, Springer, pp.154-157, 2012, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-1-4419-1428-6_57⟩</w:t>
+              <w:t xml:space="preserve">, Part 23, Springer, pp.3447-3450, 2012, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-1-4419-1428-6_63⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00670559v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00670646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theory Construction</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Advanced Learning Technologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano A. Cerri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of the Sciences of Learning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Part 20, Springer, pp.3311-3314, 2012, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-1-4419-1428-6_60⟩</w:t>
+              <w:t xml:space="preserve">, Part 1, Springer, pp.154-157, 2012, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-1-4419-1428-6_57⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00670584v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00670559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semantic Technologies and Learning</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hugh C. Davis</w:t>
+                <w:t xml:space="preserve">Network Communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiorella de Cindio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Peraboni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano A. Cerri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of the Sciences of Learning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Part 19, Springer, pp.3029-3032, 2012, </w:t>
+              <w:t xml:space="preserve">, Part 14, Springer, pp.2438-2440, 2012, </w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-1-4419-1428-6_1096⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-1-4419-1428-6_62⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00670658v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00670635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Principle of Immanence in Event-Based Distributed Systems</w:t>
               </w:r>
@@ -10029,51 +10029,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CRAT - Vers une Programmation Conversationnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Jose Ribeiro de Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Sallantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10128,51 +10128,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relations entre les Technologies de l'Apprentissage Humain et les Agents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Maraschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano A. Cerri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10568,338 +10568,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00102805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conceptual and Organisational Framework for Conversational and Collaboration Processes</w:t>
+                <w:t xml:space="preserve">Alan Kay, le roi de l'informatique avec trois couronnes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joost Breuker</w:t>
+                <w:t xml:space="preserve">Philippe Estival</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano A. Cerri</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...43 lines deleted...]
-              <w:t xml:space="preserve">05067, 2005, pp.69</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00106665v1</w:t>
+                <w:t xml:space="preserve">hal-00804149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preliminary Version of Grid Service Architecture for Conversational and Collaboration Processes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId227" w:history="1">
+                <w:t xml:space="preserve">Conceptual and Organisational Framework for Conversational and Collaboration Processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joost Breuker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano A. Cerri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Eisenstadt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...30 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] 05027, LIRMM (UM, CNRS). 2005, 68 p</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Dugénie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lemoisson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">05067, 2005, pp.69</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00106630v1</w:t>
+                <w:t xml:space="preserve">lirmm-00106665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alan Kay, le roi de l'informatique avec trois couronnes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Preliminary Version of Grid Service Architecture for Conversational and Collaboration Processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joost Breuker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano A. Cerri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Eisenstadt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiří Komzák</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Estival</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">2005</w:t>
+                <w:t xml:space="preserve">Simon Kusters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] 05027, LIRMM (UM, CNRS). 2005, 68 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00804149v1</w:t>
+                <w:t xml:space="preserve">lirmm-00106630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId232"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -10975,51 +10975,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5EBC06D8"/>
+    <w:nsid w:val="BE8F212A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11206,51 +11206,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stefano-a-cerri" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9048-5149" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/070944776" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04088363v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano A. Cerri" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20517/cs.2022.37" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03230280v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lemoisson" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Douzal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dug&#233;nie" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Tonneau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/info12050183" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01605411v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Surroca" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Jonquet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJKL.2017.10012219" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01121345v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Hocine" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Gouaich" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mottet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Froger" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11257-015-9154-6" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00646993v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoudha Chebil" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wided Lejouad-Chaari" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00139691v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/MGS-2008-4203" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00105302v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08839510500234826" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00105301v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08839510500234800" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00105303v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nik Nailah Binti Abdullah" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08839510500304116" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00105304v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Allison" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierluigi Ritrovato" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Gaeta" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08839510500234271" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269652v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Liqui&#232;re" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/713827174" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108580v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germana Menezes da N&#243;brega" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sallantin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S0104-65002003000300004" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03230307v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-80421-3_42" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02960616v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-60735-7_4" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02960627v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-60735-7_14" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02964755v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarel M. H. Rakotondrahaja" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aroniaina Safidy Pr&#233;cieux Andriamialison" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harish A. Sankar" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-28377-3_1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01865761v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-98443-8_1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02018560v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wided Lejouad Chaari" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67074-4_21" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01615865v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67615-9_3" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01598842v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01397993v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2912845.2912870" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01172223v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01223078v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005636204020409" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01121647v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-05972-3_13" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00995948v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00822885v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Ghedira" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WETICE.2013.10" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00866641v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00799140v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00724714v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-30950-2_85" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00652085v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madalina Croitoru" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bazan" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugh C. Davis" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Folgieri" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00647659v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Mendes" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinichi Honiden" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00557744v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00412587v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Di Loreto" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Hervouet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dalichoux" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Foucher" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00388353v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00388405v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00288454v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-79968-9_5" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00273371v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00288128v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Augusta Silveira Netto Nunes" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Blanc" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00318465v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00339373v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-88875-8_29" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00273288v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00273292v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00192508v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Salle" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Duvert" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le H&#233;rin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYNASC.2007.68" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072202v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00110569v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11915034_36" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-DH3PN8GR-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00395899v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00113818v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00119294v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00119302v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00395891v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/lirmm-00128314v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Crub&#233;zy" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00107500v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106456v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250148v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106554v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00105967v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Eisenstadt" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji&#345;&#237; Komz&#225;k" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00273295v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106553v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108899v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108771v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00109133v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-30139-4_118" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-0PJQWB2V-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108798v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Jose Ribeiro de Castro" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edilson Ferneda" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Lima" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108792v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108793v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108799v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108797v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Untersteller" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Krief" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250149v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108900v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190464v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00191963v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190461v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge-Andr&#233; Mahe" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269489v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00191962v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269487v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269798v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190450v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268534v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Trausan-Matu" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Maraschi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268515v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268441v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00799126v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Nkambou" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Narce" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Boiron" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Paliard" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://tice2012.univ-lyon1.fr/fr" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00766971v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00799116v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William J. Clancey" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgos Papadourakis" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kitty Panourgia" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/book/10.1007/978-3-642-30950-2/page/1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00177136v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Michael Spector" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demetrios G. Sampson" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshio Okamoto" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dean Kinshuk" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106590v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Dimitrakos" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696250v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106571v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Gouard&#232;res" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268663v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#225;bio Paragua&#231;u" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00670646v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanassis Tiropanis" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Weal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Su White" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4419-1428-6_63" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00670635v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiorella de Cindio" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Peraboni" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4419-1428-6_62" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00670559v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4419-1428-6_57" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00670584v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4419-1428-6_60" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00670658v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4419-1428-6_1096" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00522738v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lirmm.fr/~dugenie/publications/DugCer2010" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00199762v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106610v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106608v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106566v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/1-4020-3432-6_22" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106609v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00109165v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saverio Salerno" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269796v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269799v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00128278v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Latorre" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Nouet" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312976v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00102805v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106665v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joost Breuker" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106630v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Kusters" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804149v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Estival" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stefano-a-cerri" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9048-5149" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/070944776" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04088363v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano A. Cerri" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20517/cs.2022.37" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03230280v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lemoisson" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Douzal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dug&#233;nie" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Tonneau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/info12050183" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01605411v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Surroca" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Jonquet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJKL.2017.10012219" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01121345v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Hocine" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Gouaich" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mottet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Froger" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11257-015-9154-6" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00646993v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoudha Chebil" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wided Lejouad-Chaari" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00139691v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/MGS-2008-4203" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00105302v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08839510500234826" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00105301v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08839510500234800" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00105303v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nik Nailah Binti Abdullah" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08839510500304116" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00105304v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Allison" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierluigi Ritrovato" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Gaeta" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08839510500234271" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269652v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Liqui&#232;re" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/713827174" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108580v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germana Menezes da N&#243;brega" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sallantin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S0104-65002003000300004" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03230307v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-80421-3_42" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02960616v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-60735-7_4" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02960627v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-60735-7_14" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02964755v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarel M. H. Rakotondrahaja" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aroniaina Safidy Pr&#233;cieux Andriamialison" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harish A. Sankar" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-28377-3_1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01865761v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-98443-8_1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02018560v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wided Lejouad Chaari" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67074-4_21" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01615865v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67615-9_3" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01598842v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01397993v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2912845.2912870" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01172223v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01223078v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005636204020409" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01121647v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-05972-3_13" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00995948v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00822885v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Ghedira" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WETICE.2013.10" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00866641v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00799140v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00724714v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-30950-2_85" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00652085v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madalina Croitoru" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bazan" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugh C. Davis" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Folgieri" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00647659v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Mendes" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinichi Honiden" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00557744v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00412587v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Di Loreto" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Hervouet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dalichoux" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Foucher" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00288454v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-79968-9_5" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00388353v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00388405v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00318465v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Augusta Silveira Netto Nunes" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Blanc" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00273371v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00288128v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00339373v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-88875-8_29" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00273288v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00273292v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00192508v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Salle" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Duvert" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le H&#233;rin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYNASC.2007.68" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072202v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00113818v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00119294v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00110569v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11915034_36" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-DH3PN8GR-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00395899v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00119302v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00395891v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/lirmm-00128314v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Crub&#233;zy" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00107500v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106554v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250148v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106456v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00105967v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Eisenstadt" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji&#345;&#237; Komz&#225;k" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106553v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00273295v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108798v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Jose Ribeiro de Castro" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edilson Ferneda" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Lima" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108792v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108793v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108771v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00109133v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-30139-4_118" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-0PJQWB2V-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108899v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108799v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108797v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Untersteller" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Krief" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250149v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108900v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190464v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00191963v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269489v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190461v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge-Andr&#233; Mahe" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00191962v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269487v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269798v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268534v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Trausan-Matu" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Maraschi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190450v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268515v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268441v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00799126v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Nkambou" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Narce" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Boiron" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Paliard" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://tice2012.univ-lyon1.fr/fr" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00766971v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00799116v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William J. Clancey" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgos Papadourakis" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kitty Panourgia" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/book/10.1007/978-3-642-30950-2/page/1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00177136v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Michael Spector" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demetrios G. Sampson" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshio Okamoto" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dean Kinshuk" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106590v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Dimitrakos" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696250v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106571v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Gouard&#232;res" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268663v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#225;bio Paragua&#231;u" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00670584v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4419-1428-6_60" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00670658v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanassis Tiropanis" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4419-1428-6_1096" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00670646v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Weal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Su White" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4419-1428-6_63" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00670559v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4419-1428-6_57" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00670635v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiorella de Cindio" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Peraboni" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4419-1428-6_62" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00522738v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lirmm.fr/~dugenie/publications/DugCer2010" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00199762v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106610v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106608v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106566v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/1-4020-3432-6_22" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106609v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00109165v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saverio Salerno" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269796v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269799v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00128278v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Latorre" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Nouet" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312976v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00102805v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804149v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Estival" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106665v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joost Breuker" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106630v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Kusters" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>