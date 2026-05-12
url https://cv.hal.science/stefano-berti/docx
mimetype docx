--- v0 (2026-04-02)
+++ v1 (2026-05-12)
@@ -133,50 +133,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> arXiv : </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">berti_s_1</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=l6vvdBAAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
@@ -200,4370 +221,4370 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lagrangian dispersion in the Red River plume region, Northeast Vietnam, from drifter observations and modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexei Sentchev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thinh Nguyen-Duc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Berti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Ayoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vu Duy Vinh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Marine Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 252, pp.104143. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jmarsys.2025.104143⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05407726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of ageostrophic dynamics on the predictability of Lagrangian trajectories in surface-ocean turbulence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Maalouly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lapeyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Berti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 9, pp.104503. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.9.104503⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04606293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Particle dispersion and clustering in surface ocean turbulence with ageostrophic dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Maalouly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lapeyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Cozian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilmar Mompean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Berti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 35 (12), pp.126601. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/5.0174665⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04235466v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mean flow and fluctuations in the three-dimensional turbulent cellular flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Berti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Boffetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Musacchio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 8 (5), pp.054601. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.8.054601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04096926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface light modulation by sea ice and phytoplankton survival in a convective flow model</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assessment of relative dispersion in the Gulf of Tonkin using numerical modeling and HF radar observations of surface currents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enrico Calzavarini</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Manh Cuong Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexei Sentchev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Berti</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia K Ayoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tung Nguyen-Duy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal Plus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epjp/s13360-022-03586-7⟩</w:t>
+              <w:t xml:space="preserve">Continental Shelf Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 245, pp.104784. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.csr.2022.104784⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03921358v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03921349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of relative dispersion in the Gulf of Tonkin using numerical modeling and HF radar observations of surface currents</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Surface light modulation by sea ice and phytoplankton survival in a convective flow model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinicius Beltram Tergolina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Calzavarini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilmar Mompean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Berti</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Continental Shelf Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.csr.2022.104784⟩</w:t>
+              <w:t xml:space="preserve">The European Physical Journal Plus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 137, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjp/s13360-022-03586-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03921349v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03921358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three-dimensional turbulence effects on plankton dynamics behind an obstacle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Jaccod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Berti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Calzavarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Chibbaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The European Physical Journal Plus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 137, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1140/epjp/s13360-022-02396-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03921364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lagrangian pair dispersion in upper-ocean turbulence in the presence of mixed-layer instabilities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Berti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lapeyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 33 (3), pp.036603. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0041036⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03160342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical properties of two-dimensional elastic turbulence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Himani Garg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Calzavarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Berti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 104 (3), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevE.104.035103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03480896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of large-scale advection and small-scale turbulent diffusion on vertical phytoplankton dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinicius Beltram Tergolina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Calzavarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilmar Mompean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Berti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 104 (6), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.104.065106⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03480900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predator-prey plankton dynamics in turbulent flow past an obstacle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Jaccod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Berti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Calzavarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Chibbaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 6 (10), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.6.103802⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03480898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elastic turbulence in two-dimensional cross-slot viscoelastic flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Canossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Mompean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Berti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 129 (2), pp.24002. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1209/0295-5075/129/24002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03642049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reaction fronts in persistent random walks with demographic stochasticity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Vergni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Berti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelo Vulpiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimo Cencini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 99 (1), pp.012404. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevE.99.012404⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03642051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basal melting driven by turbulent thermal convection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Babak Rabbanipour Esfahani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Hirata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Berti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Calzavarini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 3 (5), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.3.053501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02973834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Particle-laden two-dimensional elastic turbulence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Himani Garg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Calzavarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilmar Mompean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Berti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 41 (10), pp.115. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epje/i2018-11726-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03642054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relative dispersion in generalized two-dimensional turbulence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Foussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Berti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lapeyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 821, pp.358-383. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/jfm.2017.253⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01536656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extinction dynamics of a discrete population in an oasis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Berti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimo Cencini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Vergni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelo Vulpiani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 92 (1), pp.012722. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.92.012722⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01204512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lagrangian reconstructions of temperature and velocity in a model of surface ocean turbulence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Berti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lapeyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ocean Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 76, pp.59-71. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ocemod.2014.02.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00961203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Invasions in heterogeneous habitats in the presence of advection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Vergni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandro Iannaccone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Berti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimo Cencini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 301, pp.141-152. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jtbi.2012.02.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00862224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lagrangian Drifter Dispersion in the Southwestern Atlantic Ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Berti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Alves dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guglielmo Lacorata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelo Vulpiani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Oceanography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 41 (9), pp.1659-1672. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1175/2011jpo4541.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01119197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The random walk of a low-Reynolds-number swimmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Berti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Peyla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salima Rafaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 83 (3), pp.035301(R). </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevE.83.035301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00567205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elastic waves and transition to elastic turbulence in a two-dimensional viscoelastic Kolmogorov flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Berti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Boffetta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 82 (3), pp.036314. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.82.036314⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03642059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combustion dynamics in steady compressible flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Berti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Vergni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Vulpiani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 83 (5), pp.54003. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1209/0295-5075/83/54003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03642061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two-dimensional elastic turbulence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Berti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bistagnino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Boffetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Celani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Musacchio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 77 (5), pp.055306. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevE.77.055306⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03642066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discreteness effects in a reacting system of particles with finite interaction radius</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Berti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. López</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Vergni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Vulpiani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 76 (3), pp.031139. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevE.76.031139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03642069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Small-scale statistics of viscoelastic turbulence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Berti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bistagnino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Boffetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Celani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Musacchio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 76, pp.63 - 69. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1209/epl/i2006-10222-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03921433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixing and reaction efficiency in closed domains</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Turbulence and Coarsening in Active and Passive Binary Mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Berti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Boffetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cencini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Vulpiani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.72.036302⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 95 (22), pp.224501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.95.224501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03642074v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03642072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Turbulence and Coarsening in Active and Passive Binary Mixtures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Mixing and reaction efficiency in closed domains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Berti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Vergni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Visconti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Vulpiani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.95.224501⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 72 (3), pp.036302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.72.036302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03642072v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03642074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Light-limited dynamics of sinking phytoplankton in a convective flow model with ice-covered waters</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Lagrangian tracer spreading in surface ocean turbulence with ageostrophic dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Maalouly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilmar Mompean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Berti</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gilmar Mompean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2023, Vienna, France. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Apr 2023, Vienna, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-7212⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-1200⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04394733v1</w:t>
+                <w:t xml:space="preserve">hal-04401653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lagrangian tracer spreading in surface ocean turbulence with ageostrophic dynamics</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Light-limited dynamics of sinking phytoplankton in a convective flow model with ice-covered waters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Berti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinicius Beltram Tergolina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Calzavarini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilmar Mompean</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stefano Berti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2023, Vienna, Austria. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Apr 2023, Vienna, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-1200⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-7212⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04401653v1</w:t>
+                <w:t xml:space="preserve">hal-04394733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phytoplankton-zooplankton dynamics in three-dimensional turbulent flows behind an idealized island</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Berti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Jaccod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Calzavarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Chibbaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">vEGU General Assembly 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Vienna, Austria. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu22-897⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04401658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Power-law thermal stratification in lake Geneva and its seasonal evolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinicius Beltram Tergolina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yueting Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François G Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Berti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Calzavarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Vienne (AUT), Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04398789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lagrangian pair dispersion in upper-ocean turbulent flows with mixed-layer instabilities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Berti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lapeyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">vEGU General Assembly 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Vienna, Austria. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-254⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04401668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predator-prey plankton dynamics in turbulent wakes behind islands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Jaccod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Berti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Calzavarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Chibbaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">vEGU General Assembly 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Vienna, Austria. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-2588⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04401665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relative dispersion in a model of stratified upper-ocean turbulence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Berti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lapeyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">vEGU General Assembly 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Vienna, Austria. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-2671⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04401675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of large scale advection and small scale turbulence on vertical phytoplankton dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinicius Beltram Tergolina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Berti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilmar Mompean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">vEGU General Assembly 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Vienna, Austria. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-2398⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04401671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relative Dispersion in Direct Cascades of Generalized Two-Dimensional Turbulence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Foussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Berti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lapeyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Euromech-ERCOFTAC Colloquium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, Lyon, France. pp.217-226, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-12547-9_23⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02347452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basal melting driven by turbulent thermal convection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Babak Rabbanipour Esfahani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia C Hirata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Berti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Calzavarini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INTERNATIONAL CONFERENCE ON RAYLEIGH BÉNARD TURBULENCE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Enschede, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04401715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4573,185 +4594,185 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elastic Turbulence in 2D Viscoelastic Flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Berti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bistagnino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Boffetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Celani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Musacchio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Turbulence XI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Berlin Heidelberg, pp.280-282, 2007, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-72604-3_88⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03642081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId134"/>
+      <w:footerReference w:type="default" r:id="rId135"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4819,51 +4840,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E3DEBE1F"/>
+    <w:nsid w:val="4FD17A07"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5050,51 +5071,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stefano-berti" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0630-8463" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/114172269" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/berti_s_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407726v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Sentchev" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thinh Nguyen-Duc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Berti" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ayoub" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vu Duy Vinh" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2025.104143" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04606293v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Maalouly" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lapeyre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.9.104503" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235466v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Cozian" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilmar Mompean" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0174665" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096926v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Berti" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boffetta" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Musacchio" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.8.054601" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921358v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius Beltram Tergolina" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Calzavarini" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjp/s13360-022-03586-7" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921349v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manh Cuong Tran" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia K Ayoub" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tung Nguyen-Duy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2022.104784" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921364v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Jaccod" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Chibbaro" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjp/s13360-022-02396-1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160342v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0041036" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480896v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Himani Garg" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.104.035103" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480900v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.104.065106" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480898v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.6.103802" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642049v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Canossi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mompean" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/129/24002" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642051v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Vergni" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Vulpiani" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Cencini" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.99.012404" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973834v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babak Rabbanipour Esfahani" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Hirata" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.3.053501" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642054v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2018-11726-4" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536656v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Foussard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Perrot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2017.253" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204512v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.92.012722" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961203v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocemod.2014.02.003" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1B7615S1-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862224v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Iannaccone" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2012.02.018" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119197v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Alves dos Santos" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guglielmo Lacorata" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/2011jpo4541.1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567205v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Garcia" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Peyla" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Rafa&#239;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.83.035301" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642059v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.82.036314" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642061v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vergni" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vulpiani" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/83/54003" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642066v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bistagnino" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Celani" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.77.055306" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642069v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. L&#243;pez" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.76.031139" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921433v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2006-10222-6" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642074v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Visconti" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.72.036302" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642072v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cencini" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.95.224501" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394733v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-1200" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401653v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-7212" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401658v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-897" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398789v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yueting Jiang" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois G Schmitt" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401668v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-254" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401665v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-2588" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401675v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-2671" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401671v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-2398" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347452v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-12547-9_23" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401715v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia C Hirata" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642081v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-72604-3_88" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-XL6NVHKF-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stefano-berti" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0630-8463" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/114172269" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/berti_s_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=l6vvdBAAAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407726v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Sentchev" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thinh Nguyen-Duc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Berti" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ayoub" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vu Duy Vinh" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2025.104143" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04606293v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Maalouly" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lapeyre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.9.104503" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235466v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Cozian" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilmar Mompean" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0174665" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096926v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Berti" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boffetta" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Musacchio" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.8.054601" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921349v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manh Cuong Tran" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia K Ayoub" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tung Nguyen-Duy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2022.104784" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921358v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius Beltram Tergolina" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Calzavarini" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjp/s13360-022-03586-7" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921364v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Jaccod" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Chibbaro" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjp/s13360-022-02396-1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160342v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0041036" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480896v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Himani Garg" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.104.035103" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480900v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.104.065106" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480898v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.6.103802" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642049v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Canossi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mompean" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/129/24002" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642051v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Vergni" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Vulpiani" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Cencini" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.99.012404" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973834v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babak Rabbanipour Esfahani" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Hirata" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.3.053501" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642054v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2018-11726-4" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536656v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Foussard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Perrot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2017.253" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204512v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.92.012722" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961203v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocemod.2014.02.003" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1B7615S1-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862224v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Iannaccone" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2012.02.018" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119197v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Alves dos Santos" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guglielmo Lacorata" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/2011jpo4541.1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567205v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Garcia" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Peyla" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Rafa&#239;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.83.035301" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642059v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.82.036314" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642061v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vergni" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vulpiani" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/83/54003" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642066v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bistagnino" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Celani" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.77.055306" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642069v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. L&#243;pez" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.76.031139" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921433v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2006-10222-6" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642072v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cencini" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.95.224501" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642074v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Visconti" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.72.036302" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401653v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-7212" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394733v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-1200" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401658v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-897" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398789v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yueting Jiang" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois G Schmitt" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401668v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-254" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401665v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-2588" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401675v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-2671" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401671v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-2398" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347452v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-12547-9_23" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401715v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia C Hirata" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642081v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-72604-3_88" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-XL6NVHKF-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>