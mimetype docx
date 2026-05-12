--- v1 (2026-05-12)
+++ v2 (2026-05-12)
@@ -697,278 +697,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04096926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of relative dispersion in the Gulf of Tonkin using numerical modeling and HF radar observations of surface currents</w:t>
+                <w:t xml:space="preserve">Surface light modulation by sea ice and phytoplankton survival in a convective flow model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manh Cuong Tran</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexei Sentchev</w:t>
+                <w:t xml:space="preserve">Vinicius Beltram Tergolina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Calzavarini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilmar Mompean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Berti</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Continental Shelf Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.csr.2022.104784⟩</w:t>
+              <w:t xml:space="preserve">The European Physical Journal Plus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 137, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjp/s13360-022-03586-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03921349v1</w:t>
+                <w:t xml:space="preserve">hal-03921358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface light modulation by sea ice and phytoplankton survival in a convective flow model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessment of relative dispersion in the Gulf of Tonkin using numerical modeling and HF radar observations of surface currents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manh Cuong Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexei Sentchev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Berti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vinicius Beltram Tergolina</w:t>
+                <w:t xml:space="preserve">Nadia K Ayoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enrico Calzavarini</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tung Nguyen-Duy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal Plus</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 137, </w:t>
+              <w:t xml:space="preserve">Continental Shelf Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 245, pp.104784. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epjp/s13360-022-03586-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.csr.2022.104784⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03921358v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03921349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three-dimensional turbulence effects on plankton dynamics behind an obstacle</w:t>
               </w:r>
@@ -980,51 +980,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Jaccod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Berti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Calzavarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Chibbaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1175,51 +1175,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical properties of two-dimensional elastic turbulence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Himani Garg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Calzavarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Berti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1266,64 +1266,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of large-scale advection and small-scale turbulent diffusion on vertical phytoplankton dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinicius Beltram Tergolina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Calzavarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilmar Mompean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1409,51 +1409,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Jaccod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Berti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Calzavarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Chibbaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1760,51 +1760,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Hirata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Berti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Calzavarini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 3 (5), </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1851,51 +1851,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Particle-laden two-dimensional elastic turbulence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Himani Garg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Calzavarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilmar Mompean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3213,261 +3213,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03921433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Turbulence and Coarsening in Active and Passive Binary Mixtures</w:t>
+                <w:t xml:space="preserve">Mixing and reaction efficiency in closed domains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Berti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">G. Boffetta</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Vergni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Cencini</w:t>
+                <w:t xml:space="preserve">F. Visconti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Vulpiani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 95 (22), pp.224501. </w:t>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 72 (3), pp.036302. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.95.224501⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.72.036302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03642072v1</w:t>
+                <w:t xml:space="preserve">hal-03642074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixing and reaction efficiency in closed domains</w:t>
+                <w:t xml:space="preserve">Turbulence and Coarsening in Active and Passive Binary Mixtures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Berti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">D. Vergni</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Boffetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Visconti</w:t>
+                <w:t xml:space="preserve">M. Cencini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Vulpiani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 72 (3), pp.036302. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 95 (22), pp.224501. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.72.036302⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.95.224501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03642074v1</w:t>
+                <w:t xml:space="preserve">hal-03642072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3479,248 +3479,248 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lagrangian tracer spreading in surface ocean turbulence with ageostrophic dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michael Maalouly</w:t>
+                <w:t xml:space="preserve">Light-limited dynamics of sinking phytoplankton in a convective flow model with ice-covered waters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Berti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinicius Beltram Tergolina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Calzavarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilmar Mompean</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stefano Berti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2023, Vienna, Austria. </w:t>
+              <w:t xml:space="preserve">, Apr 2023, Vienna, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-7212⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-1200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04401653v1</w:t>
+                <w:t xml:space="preserve">hal-04394733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Light-limited dynamics of sinking phytoplankton in a convective flow model with ice-covered waters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lagrangian tracer spreading in surface ocean turbulence with ageostrophic dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Maalouly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilmar Mompean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Berti</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gilmar Mompean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2023, Vienna, France. </w:t>
+              <w:t xml:space="preserve">, Apr 2023, Vienna, Austria. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-1200⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-7212⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04394733v1</w:t>
+                <w:t xml:space="preserve">hal-04401653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phytoplankton-zooplankton dynamics in three-dimensional turbulent flows behind an idealized island</w:t>
               </w:r>
@@ -3732,51 +3732,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Berti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Jaccod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Calzavarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Chibbaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3823,51 +3823,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Power-law thermal stratification in lake Geneva and its seasonal evolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinicius Beltram Tergolina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yueting Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3875,51 +3875,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François G Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Berti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Calzavarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Vienne (AUT), Austria</w:t>
@@ -3942,235 +3942,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04398789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lagrangian pair dispersion in upper-ocean turbulent flows with mixed-layer instabilities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Predator-prey plankton dynamics in turbulent wakes behind islands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Jaccod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Berti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Lapeyre</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Calzavarini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Chibbaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">vEGU General Assembly 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Vienna, Austria. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-254⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-2588⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04401668v1</w:t>
+                <w:t xml:space="preserve">hal-04401665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predator-prey plankton dynamics in turbulent wakes behind islands</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lagrangian pair dispersion in upper-ocean turbulent flows with mixed-layer instabilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Berti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sergio Chibbaro</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lapeyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">vEGU General Assembly 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Vienna, Austria. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-2588⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-254⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04401665v1</w:t>
+                <w:t xml:space="preserve">hal-04401668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relative dispersion in a model of stratified upper-ocean turbulence</w:t>
               </w:r>
@@ -4247,51 +4247,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of large scale advection and small scale turbulence on vertical phytoplankton dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinicius Beltram Tergolina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Berti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4507,51 +4507,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia C Hirata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Berti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Calzavarini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INTERNATIONAL CONFERENCE ON RAYLEIGH BÉNARD TURBULENCE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Enschede, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4840,51 +4840,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4FD17A07"/>
+    <w:nsid w:val="30C47F43"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5071,51 +5071,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stefano-berti" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0630-8463" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/114172269" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/berti_s_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=l6vvdBAAAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407726v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Sentchev" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thinh Nguyen-Duc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Berti" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ayoub" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vu Duy Vinh" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2025.104143" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04606293v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Maalouly" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lapeyre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.9.104503" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235466v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Cozian" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilmar Mompean" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0174665" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096926v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Berti" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boffetta" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Musacchio" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.8.054601" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921349v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manh Cuong Tran" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia K Ayoub" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tung Nguyen-Duy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2022.104784" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921358v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius Beltram Tergolina" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Calzavarini" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjp/s13360-022-03586-7" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921364v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Jaccod" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Chibbaro" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjp/s13360-022-02396-1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160342v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0041036" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480896v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Himani Garg" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.104.035103" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480900v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.104.065106" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480898v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.6.103802" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642049v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Canossi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mompean" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/129/24002" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642051v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Vergni" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Vulpiani" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Cencini" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.99.012404" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973834v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babak Rabbanipour Esfahani" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Hirata" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.3.053501" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642054v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2018-11726-4" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536656v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Foussard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Perrot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2017.253" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204512v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.92.012722" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961203v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocemod.2014.02.003" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1B7615S1-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862224v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Iannaccone" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2012.02.018" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119197v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Alves dos Santos" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guglielmo Lacorata" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/2011jpo4541.1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567205v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Garcia" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Peyla" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Rafa&#239;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.83.035301" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642059v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.82.036314" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642061v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vergni" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vulpiani" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/83/54003" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642066v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bistagnino" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Celani" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.77.055306" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642069v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. L&#243;pez" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.76.031139" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921433v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2006-10222-6" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642072v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cencini" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.95.224501" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642074v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Visconti" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.72.036302" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401653v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-7212" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394733v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-1200" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401658v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-897" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398789v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yueting Jiang" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois G Schmitt" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401668v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-254" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401665v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-2588" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401675v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-2671" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401671v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-2398" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347452v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-12547-9_23" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401715v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia C Hirata" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642081v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-72604-3_88" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-XL6NVHKF-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stefano-berti" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0630-8463" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/114172269" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/berti_s_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=l6vvdBAAAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407726v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Sentchev" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thinh Nguyen-Duc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Berti" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ayoub" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vu Duy Vinh" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2025.104143" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04606293v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Maalouly" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lapeyre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.9.104503" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235466v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Cozian" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilmar Mompean" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0174665" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096926v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Berti" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boffetta" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Musacchio" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.8.054601" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921358v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius Beltram Tergolina" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Calzavarini" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjp/s13360-022-03586-7" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921349v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manh Cuong Tran" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia K Ayoub" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tung Nguyen-Duy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2022.104784" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921364v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Jaccod" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Chibbaro" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjp/s13360-022-02396-1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160342v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0041036" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480896v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Himani Garg" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.104.035103" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480900v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.104.065106" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480898v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.6.103802" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642049v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Canossi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mompean" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/129/24002" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642051v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Vergni" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Vulpiani" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Cencini" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.99.012404" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973834v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babak Rabbanipour Esfahani" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Hirata" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.3.053501" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642054v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2018-11726-4" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536656v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Foussard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Perrot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2017.253" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204512v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.92.012722" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961203v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocemod.2014.02.003" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1B7615S1-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862224v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Iannaccone" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2012.02.018" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119197v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Alves dos Santos" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guglielmo Lacorata" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/2011jpo4541.1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567205v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Garcia" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Peyla" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Rafa&#239;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.83.035301" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642059v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.82.036314" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642061v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vergni" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vulpiani" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/83/54003" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642066v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bistagnino" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Celani" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.77.055306" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642069v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. L&#243;pez" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.76.031139" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921433v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2006-10222-6" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642074v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Visconti" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.72.036302" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642072v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cencini" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.95.224501" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394733v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-1200" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401653v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-7212" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401658v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-897" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398789v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yueting Jiang" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois G Schmitt" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401665v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-2588" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401668v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-254" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401675v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-2671" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401671v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-2398" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347452v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-12547-9_23" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401715v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia C Hirata" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642081v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-72604-3_88" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-XL6NVHKF-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>