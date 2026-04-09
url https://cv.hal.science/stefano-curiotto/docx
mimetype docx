--- v0 (2026-03-07)
+++ v1 (2026-04-09)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (52)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (53)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -234,507 +234,507 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05478887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermomigration of Au-Ge microdroplets on Ge(111): Atomic mechanisms and effects on surface morphology</w:t>
+                <w:t xml:space="preserve">Spin texture of α−GeTe in the ultrathin regime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nayef Abu Dahech</w:t>
+                <w:t xml:space="preserve">Calvin Tagne-Kaegom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Leroy</w:t>
+                <w:t xml:space="preserve">Alexandre Llopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Croes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Müller</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabien Cheynis</w:t>
+                <w:t xml:space="preserve">Geoffroy Kremer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefano Curiotto</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bertrand Kierren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 9 (10), pp.103403. </w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 113 (12), pp.125113. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/p1lf-r9y9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/yst7-ktp9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05332833v1</w:t>
+                <w:t xml:space="preserve">hal-05550678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time helium bubble growth in tungsten by in-situ GISAXS</w:t>
+                <w:t xml:space="preserve">Thermomigration of Au-Ge microdroplets on Ge(111): Atomic mechanisms and effects on surface morphology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Corso</w:t>
+                <w:t xml:space="preserve">Nayef Abu Dahech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Curiotto</w:t>
+                <w:t xml:space="preserve">Frédéric Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Cheynis</w:t>
+                <w:t xml:space="preserve">Pierre Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cheynis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Muller</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stefano Curiotto</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Materials and Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nme.2025.101894⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9 (10), pp.103403. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/p1lf-r9y9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04976194v1</w:t>
+                <w:t xml:space="preserve">hal-05332833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pushing the thickness limit of the giant Rashba effect in ferroelectric semiconductor GeTe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Boris Croes</w:t>
+                <w:t xml:space="preserve">Real-time helium bubble growth in tungsten by in-situ GISAXS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Corso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Llopez</w:t>
+                <w:t xml:space="preserve">S. Curiotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calvin Tagne-Kaegom</w:t>
+                <w:t xml:space="preserve">F. Cheynis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bodry Tegomo Chiogo</w:t>
+                <w:t xml:space="preserve">P. Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Kierren</w:t>
+                <w:t xml:space="preserve">Elodie Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Nuclear Materials and Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 42, pp.101894. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.4c03281⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nme.2025.101894⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04735122v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04976194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface thermomigration of 2D voids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Curiotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Combe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali El Barraj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nayef Abu Dahech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 125 (12), pp.121601. </w:t>
@@ -824,51 +824,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salia Cherifi Cherifi-Hertel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kokou Dodzi Dorkenoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 109 (2), pp.024103. </w:t>
@@ -906,77 +906,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Van der Waals epitaxy of Weyl-semimetal Td-WTe2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Llopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calvin Tagne-Kaegom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Croes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1040,103 +1040,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rim nucleation and step-train orientation effects in SOI(111) dewetting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Curiotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cheynis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Ozerov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Leroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surfaces and Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 45, pp.103912. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1164,1641 +1164,1645 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04404851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomistic Description of Interdroplet Ice-Bridge Formation during Condensation Frosting</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pushing the thickness limit of the giant Rashba effect in ferroelectric semiconductor GeTe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Croes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Llopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Calvin Tagne-Kaegom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bodry Tegomo Chiogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefano Curiotto</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Thomas Frisch</w:t>
+                <w:t xml:space="preserve">Bertrand Kierren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.2c02860⟩</w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.4c03281⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03907403v1</w:t>
+                <w:t xml:space="preserve">hal-04735122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early-stage growth of GeTe on Si(111)-Sb</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Boris Croes</w:t>
+                <w:t xml:space="preserve">Size-dependent diffusion of 3D nanovoids in a bcc solid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Curiotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cheynis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Stefano Curiotto</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Corso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.7.014409⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 123 (24), pp.241603. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0175752⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04184850v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04343886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Size-dependent diffusion of 3D nanovoids in a bcc solid</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Early-stage growth of GeTe on Si(111)-Sb</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Croes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cheynis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Fagot-Revurat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Curiotto</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Elodie Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0175752⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 7 (1), pp.014409. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.7.014409⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04343886v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04184850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tungsten evolution under helium irradiation: Shape of bubbles by TEM and in-situ GISAXS analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Corso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Curiotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martiane Cabie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Materials and Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 37, pp.101533. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.nme.2023.101533⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04257914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermomechanic behavior of epitaxial GeTe ferroelectric films on Si(111)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Croes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cheynis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Texier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Curiotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 134 (20), pp.204103. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/5.0173718⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04524932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reflections on the effect of an external flux in surface physics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Atomistic Description of Interdroplet Ice-Bridge Formation during Condensation Frosting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Curiotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Paulovics</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Raufaste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Celestini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Leroy</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thomas Frisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.susc.2022.122158⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 39 (1), pp.579. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.2c02860⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03778619v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03907403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Ferroelectric Domain Pattern Recognition Based on the Analysis of Localized Nonlinear Optical Responses Assisted by Machine Learning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Boris Croes</w:t>
+                <w:t xml:space="preserve">Polar surface of ferroelectric nanodomains in GeTe thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Croes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Cheynis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iaroslav Gaponenko</w:t>
+                <w:t xml:space="preserve">P. Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Curiotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Voulot</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">F. Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Physics Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/apxr.202200037⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 6 (6), pp.064407. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.6.064407⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03899940v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03778329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polar surface of ferroelectric nanodomains in GeTe thin films</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Reflections on the effect of an external flux in surface physics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Curiotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Cheynis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Müller</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F. Leroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.6.064407⟩</w:t>
+              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 725, pp.122158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.susc.2022.122158⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03778329v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03778619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hole opening from growing interfacial voids: A possible mechanism of solid state dewetting</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stefano Curiotto</w:t>
+                <w:t xml:space="preserve">Automatic Ferroelectric Domain Pattern Recognition Based on the Analysis of Localized Nonlinear Optical Responses Assisted by Machine Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Croes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iaroslav Gaponenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Voulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Grégut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Chame</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Kokou D Dorkenoo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0083139⟩</w:t>
+              <w:t xml:space="preserve">Advanced Physics Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.2200037. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/apxr.202200037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03595992v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03899940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetic Monte Carlo simulations of the diffusion and shape evolution of single-layer clusters on a hexagonal lattice with and without external force</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Hole opening from growing interfacial voids: A possible mechanism of solid state dewetting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Curiotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Chame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Leroy</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Thompson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pierre-Louis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2021.149454⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 120 (9), pp.091603. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0083139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03168149v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03595992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanism of droplet motion and in-plane nanowire formation with and without electromigration</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Kinetic Monte Carlo simulations of the diffusion and shape evolution of single-layer clusters on a hexagonal lattice with and without external force</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Curiotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cheynis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Leroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Surface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 579, pp.152015. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2021, 552, pp.149454. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2021.149454⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2021.152015⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03477645v1</w:t>
+                <w:t xml:space="preserve">hal-03168149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electric forces on a confined advacancy island</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Mechanism of droplet motion and in-plane nanowire formation with and without electromigration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Curiotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cheynis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Leroy</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Stefano Curiotto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 102 (23), </w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 579, pp.152015. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.102.235412⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2021.152015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02569097v2</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03477645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2D Manipulation of Nanoobjects by Perpendicular Electric Fields: Implications for Nanofabrication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Curiotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Cheynis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Cheynis</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pierre Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Leroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Applied Nano Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 3 (2), pp.1118-1122. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2832,1772 +2836,1768 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of Au-Ge liquid droplets on Ge(1 1 1) terraces: Nucleation, growth and dynamic coalescence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali El-Barraj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Curiotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cheynis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Leroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Surface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 509, pp.144667. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.apsusc.2019.144667⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02979162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetics and coupled dynamics of dewetting and chemical reaction in Si/SiO2/Si system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Landru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cheynis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O Kononchuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10853-020-05161-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03025140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2D nanostructure motion on anisotropic surfaces controlled by electromigration</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Electric forces on a confined advacancy island</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali El-Barraj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cheynis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Curiotto</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 102 (23), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.102.235412⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2018.11.049⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01889868v2</w:t>
+                <w:t xml:space="preserve">hal-02569097v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic Transport in Au-Ge Droplets: Brownian and Electromigration Dynamics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Shape changes of two-dimensional atomic islands and vacancy clusters diffusing on epitaxial (1 1 1) interfaces under the impact of an external force</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Curiotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre Müller</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cheynis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michail Michailov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 520, pp.42-45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2019.05.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02319455v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02135392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shape changes of two-dimensional atomic islands and vacancy clusters diffusing on epitaxial (1 1 1) interfaces under the impact of an external force</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">2D nanostructure motion on anisotropic surfaces controlled by electromigration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Curiotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre Muller</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali El-Barraj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cheynis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michail Michailov</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pierre-Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2019.05.016⟩</w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 469 (1), pp.463-470. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2018.11.049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02135392v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01889868v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dewetting of patterned solid films: Towards a predictive modelling approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Trautmann</w:t>
+                <w:t xml:space="preserve">Atomic Transport in Au-Ge Droplets: Brownian and Electromigration Dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali El-Barraj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Cheynis</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierre Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cheynis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Curiotto</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01617089v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02319455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interplay between deoxidation and dewetting for ultrathin SOI films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Trautmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Cheynis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Curiotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Müller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 110 (16), pp.161601. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.4980132⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01617080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial inhomogeneity and temporal dynamics of a 2D electron gas in interaction with a 2D adatom gas</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dewetting of patterned solid films: Towards a predictive modelling approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Trautmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Cheynis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Curiotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Pierre-Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-017-10300-6⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 110 (26), pp.263105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4990005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01651465v1</w:t>
+                <w:t xml:space="preserve">hal-01617089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface-dependent scenarios for dissolution-driven motion of growing droplets</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Spatial inhomogeneity and temporal dynamics of a 2D electron gas in interaction with a 2D adatom gas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cheynis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Curiotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Müller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 7 (1), pp.902. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2017, 7 (1), pp.10642. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-10300-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-017-00886-2⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01651463v1</w:t>
+                <w:t xml:space="preserve">hal-01651465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface diffusion of Au on root 3 x root 3 Si(111)-Au studied by nucleation-rate and Ostwald-ripening analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Surface-dependent scenarios for dissolution-driven motion of growing droplets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Curiotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Curiotto</w:t>
+                <w:t xml:space="preserve">Frédéric Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cheynis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Müller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (1), pp.902. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-00886-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.susc.2015.11.015⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01455008v1</w:t>
+                <w:t xml:space="preserve">hal-01651463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalytically enhanced thermal decomposition of chemically grown silicon oxide layers on Si(001)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Passanante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Cheynis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Curiotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. B. Bussmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 108 (11), pp.111601. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.4941799⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01455015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to control solid state dewetting: A short review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lukasz Borowik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cheynis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Almadori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Curiotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface Science Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 71 (2), pp.391-409. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.surfrep.2016.03.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01454999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shape transition in nano-pits after solid-phase etching of SiO2 by Si islands</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Surface diffusion of Au on root 3 x root 3 Si(111)-Au studied by nucleation-rate and Ostwald-ripening analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Curiotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Cheynis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Cheynis</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierre Müller</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 106, pp.191601. </w:t>
+              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 647, pp.8-11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4921091⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.susc.2015.11.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01151207v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01455008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In-plane Si nanowire growthmechanis in absence of external Si flux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Curiotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Cheynis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Müller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nano Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 15 (7), pp.4788-4792</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4635,51 +4635,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orientation relationship of Cu crystals on the sapphire (10-10) m-plane and (10-12) r-plane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chatain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Curiotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Wynblatt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4747,90 +4747,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self propelled motion of Au-Si droplets on Si(111) mediated by monoatomic step dissolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Curiotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Cheynis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Müller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 632, pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4849,1766 +4849,1900 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01067979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxygen-induced inhibition of silicon-on-insulator dewetting</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Shape transition in nano-pits after solid-phase etching of SiO2 by Si islands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Saito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Curiotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Cheynis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pierre-Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 104, pp.061603</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2015, 106, pp.191601. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4921091⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00975055v1</w:t>
+                <w:t xml:space="preserve">hal-01151207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Copper crystals on the (11-20) sapphire plane: orientation relationships, triple line ridges and interface shape equilibrium</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Oxygen-induced inhibition of silicon-on-insulator dewetting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Curiotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Cheynis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Müller</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 48 (7), pp.3013-3026</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 104, pp.061603</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00810502v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00975055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orientation Relationships of Copper Crystals on C-Plane Sapphire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Copper crystals on the (11-20) sapphire plane: orientation relationships, triple line ridges and interface shape equilibrium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Curiotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Chien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Meltzman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Labat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Wynblatt</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G.S. Rohrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 48 (7), pp.3013-3026</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00624841v1</w:t>
+                <w:t xml:space="preserve">hal-00810502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the liquid phase shape on the structure of III-V nanowires</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Orientation Relationships of Copper Crystals on C-Plane Sapphire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Curiotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Chien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Meltzman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Wynblatt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Krogstrup</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">J. Nygaard</w:t>
+                <w:t xml:space="preserve">G.S. Rohrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.106.125505⟩</w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 59, pp.5320-5331. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2011.05.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00581241v1</w:t>
+                <w:t xml:space="preserve">hal-00624841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interfacial properties of immiscible Co-Cu alloys</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of the liquid phase shape on the structure of III-V nanowires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Krogstrup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Curiotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Johnson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Aagesen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Egry</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">D. Chatain</w:t>
+                <w:t xml:space="preserve">J. Nygaard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10853-009-3890-0⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 106 (12), pp.125505. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.106.125505⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00475834v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00581241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The solidification in the presence of a metastable miscibility gap: the case of Co-Cu and Co-Cu-X alloys</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">A model of oxygen adsorption at liquid copper surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Wynblatt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Curiotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Chatain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science Forum</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 604 (17-18), pp.1369-1376. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.susc.2010.04.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00475835v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00523852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A model of oxygen adsorption at liquid copper surfaces</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Surface, interfaces and phase transitions in Al-In monotectic alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Kaban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Curiotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chatain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Hoyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 58 (9), pp.3406-3414</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00523852v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00476528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface, interfaces and phase transitions in Al-In monotectic alloys</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">The solidification in the presence of a metastable miscibility gap: the case of Co-Cu and Co-Cu-X alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Battezzati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Johnson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Pryds</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Penna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Curiotto</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">W. Hoyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 58 (9), pp.3406-3414</w:t>
+              <w:t xml:space="preserve">Materials Science Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 649, pp.41-46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00476528v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00475835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giant magnetoresistance in melt spun Cu85Co10Ni5</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">E. Johnson</w:t>
+                <w:t xml:space="preserve">Interfacial properties of immiscible Co-Cu alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Egry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D M Herlach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Ratke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Celegato</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Kolbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Chatain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 45 (8), pp.1979-1985. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10853-009-3890-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00386922v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00475834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solid/liquid interfacial energy and wetting of Cu at Co surfaces and grain boundaries</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Giant magnetoresistance in melt spun Cu85Co10Ni5</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Curiotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">D. Chatain</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Johnson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Celegato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Coisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Pryds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scripta Materialia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 60 (1), pp.40-43</w:t>
+              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 321 (3), pp.131-136</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00386879v1</w:t>
+                <w:t xml:space="preserve">hal-00386922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface composition and morphology of c-, and m- sapphire surfaces in O2 and H2 environments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Solid/liquid interfacial energy and wetting of Cu at Co surfaces and grain boundaries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Curiotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chatain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 603 (17), pp.2688-2697</w:t>
+              <w:t xml:space="preserve">Scripta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 60 (1), pp.40-43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00413555v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00386879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homogenization of highly alloyed Cu-Fe-Ni: a phase diagram study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Surface composition and morphology of c-, and m- sapphire surfaces in O2 and H2 environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Curiotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">R. Busch</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Chatain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Phase Equilibria and Diffusion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 29, pp.131-135</w:t>
+              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 603 (17), pp.2688-2697</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00447711v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00413555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The liquid metastable miscibility gap in the Cu-Co-Fe system</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Homogenization of highly alloyed Cu-Fe-Ni: a phase diagram study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Gallino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Curiotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">E. Johnson</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Baricco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Palumbo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">N. Pryds</w:t>
+                <w:t xml:space="preserve">M. Kassner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Busch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 43 (9), pp.3253-3258</w:t>
+              <w:t xml:space="preserve">Journal of Phase Equilibria and Diffusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 29, pp.131-135</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00303804v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00447711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Undercooling and demixing of copper-based alloys</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">I. Egry</w:t>
+                <w:t xml:space="preserve">The liquid metastable miscibility gap in the Cu-Co-Fe system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Curiotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Battezzati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D.M. Herlach</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. Palumbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Pryds</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microgravity Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 18 (3-4), pp.174-177</w:t>
+              <w:t xml:space="preserve">Journal of Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 43 (9), pp.3253-3258</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00143162v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00303804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Undercooling and demixing of copper-based alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kolbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Brillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Egry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.M. Herlach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Ratke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Microgravity Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 18 (3-4), pp.174-177</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00143162v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Phase separation of undercooled copper alloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Brillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Egry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.M. Herlach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Ratke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Kolbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microgravity Applications Programme: Successful Teaming of Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, SP-1290, pp.24-37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00017341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6618,285 +6752,285 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motion dynamics of Si (100) positive and negative islands under electromigration and thermomigration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Curiotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali El-Barraj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cheynis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Leroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Surfaces et Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2020, Paris, France. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02468958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of Si surface nanostructures under electromigration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Curiotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali El-Barraj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cheynis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Leroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">C'Nano : The Nanoscience Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Toulon, France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01955777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId184"/>
+      <w:footerReference w:type="default" r:id="rId187"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7043,51 +7177,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05478887v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Meynier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Verducci" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ayala" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Croes" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cheynis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0280904" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332833v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nayef Abu Dahech" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Leroy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre M&#252;ller" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Curiotto" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/p1lf-r9y9" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976194v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Corso" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Curiotto" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cheynis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Muller" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Bernard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nme.2025.101894" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735122v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Llopez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calvin Tagne-Kaegom" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bodry Tegomo Chiogo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Kierren" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.4c03281" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701457v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Combe" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali El Barraj" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0228961" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403228v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salia Cherifi Cherifi-Hertel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kokou Dodzi Dorkenoo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.109.024103" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542981v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Michon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.4c00676" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404851v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Ozerov" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfin.2024.103912" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907403v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Paulovics" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Raufaste" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Celestini" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Frisch" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.2c02860" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184850v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fagot-Revurat" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.7.014409" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343886v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Corso" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0175752" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257914v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bernard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martiane Cabie" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nme.2023.101533" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524932v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Texier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0173718" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778619v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Leroy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M&#252;ller" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2022.122158" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899940v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iaroslav Gaponenko" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Voulot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gr&#233;gut" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kokou D Dorkenoo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/apxr.202200037" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778329v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Croes" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.6.064407" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595992v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Chame" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Thompson" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pierre-Louis" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0083139" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168149v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2021.149454" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477645v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2021.152015" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569097v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali El-Barraj" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.235412" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02499335v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.9b02517" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02979162v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2019.144667" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025140v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Landru" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Kononchuk" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-020-05161-w" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889868v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2018.11.049" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319455v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135392v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Muller" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michail Michailov" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2019.05.016" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617089v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Trautmann" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pierre-Louis" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4990005" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617080v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4980132" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651465v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-10300-6" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651463v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-00886-2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455008v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2015.11.015" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455015v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Passanante" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. B. Bussmann" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4941799" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454999v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukasz Borowik" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Almadori" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfrep.2016.03.002" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-62574G52-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151207v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Saito" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4921091" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176901v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130310v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chatain" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wynblatt" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Meltzman" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.D. Kaplan" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067979v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975055v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810502v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chien" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Labat" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624841v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.S. Rohrer" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2011.05.008" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581241v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Krogstrup" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Johnson" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aagesen" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nygaard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.106.125505" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475834v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Egry" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D M Herlach" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ratke" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kolbe" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-009-3890-0" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475835v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Battezzati" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pryds" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Penna" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523852v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2010.04.015" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476528v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Kaban" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Hoyer" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386922v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Celegato" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coisson" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386879v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413555v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447711v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Gallino" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baricco" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kassner" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Busch" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00303804v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Palumbo" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143162v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brillo" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.M. Herlach" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017341v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468958v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955777v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05478887v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Meynier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Verducci" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ayala" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Croes" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cheynis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0280904" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550678v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calvin Tagne-Kaegom" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Llopez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Kremer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Kierren" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/yst7-ktp9" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332833v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nayef Abu Dahech" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Leroy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre M&#252;ller" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Curiotto" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/p1lf-r9y9" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976194v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Corso" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Curiotto" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cheynis" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Muller" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Bernard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nme.2025.101894" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701457v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Combe" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali El Barraj" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0228961" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403228v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salia Cherifi Cherifi-Hertel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kokou Dodzi Dorkenoo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.109.024103" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542981v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Michon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.4c00676" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404851v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Ozerov" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfin.2024.103912" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735122v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bodry Tegomo Chiogo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.4c03281" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343886v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Corso" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0175752" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184850v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fagot-Revurat" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.7.014409" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257914v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bernard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martiane Cabie" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nme.2023.101533" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524932v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Texier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0173718" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907403v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Paulovics" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Raufaste" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Celestini" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Frisch" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.2c02860" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778329v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Croes" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M&#252;ller" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Leroy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.6.064407" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778619v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2022.122158" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899940v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iaroslav Gaponenko" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Voulot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gr&#233;gut" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kokou D Dorkenoo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/apxr.202200037" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595992v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Chame" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Thompson" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pierre-Louis" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0083139" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168149v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2021.149454" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477645v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2021.152015" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02499335v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.9b02517" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02979162v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali El-Barraj" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2019.144667" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025140v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Landru" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Kononchuk" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-020-05161-w" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569097v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.235412" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135392v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Muller" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michail Michailov" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2019.05.016" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889868v2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2018.11.049" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319455v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617080v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Trautmann" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4980132" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617089v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pierre-Louis" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4990005" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651465v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-10300-6" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651463v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-00886-2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455015v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Passanante" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. B. Bussmann" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4941799" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454999v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukasz Borowik" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Almadori" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfrep.2016.03.002" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-62574G52-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455008v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2015.11.015" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176901v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130310v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chatain" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wynblatt" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Meltzman" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.D. Kaplan" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067979v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151207v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Saito" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4921091" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975055v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810502v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chien" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Labat" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624841v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.S. Rohrer" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2011.05.008" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581241v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Krogstrup" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Johnson" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aagesen" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nygaard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.106.125505" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523852v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2010.04.015" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476528v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Kaban" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Hoyer" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475835v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Battezzati" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pryds" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Penna" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475834v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Egry" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D M Herlach" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ratke" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kolbe" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-009-3890-0" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386922v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Celegato" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coisson" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386879v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413555v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447711v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Gallino" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baricco" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kassner" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Busch" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00303804v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Palumbo" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143162v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brillo" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.M. Herlach" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017341v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468958v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955777v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>