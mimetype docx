--- v1 (2026-04-09)
+++ v2 (2026-05-10)
@@ -632,883 +632,883 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04976194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface thermomigration of 2D voids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stefano Curiotto</w:t>
+                <w:t xml:space="preserve">Pushing the thickness limit of the giant Rashba effect in ferroelectric semiconductor GeTe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Croes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Llopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Calvin Tagne-Kaegom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Combe</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Nayef Abu Dahech</w:t>
+                <w:t xml:space="preserve">Bodry Tegomo Chiogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Kierren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0228961⟩</w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.4c03281⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04701457v1</w:t>
+                <w:t xml:space="preserve">hal-04735122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polarization structure of nanostrip domain intersections in GeTe films</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabien Cheynis</w:t>
+                <w:t xml:space="preserve">Surface thermomigration of 2D voids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Curiotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Combe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salia Cherifi Cherifi-Hertel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre Müller</w:t>
+                <w:t xml:space="preserve">Ali El Barraj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nayef Abu Dahech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.109.024103⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 125 (12), pp.121601. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0228961⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04403228v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04701457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Van der Waals epitaxy of Weyl-semimetal Td-WTe2</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Polarization structure of nanostrip domain intersections in GeTe films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Croes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cheynis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salia Cherifi Cherifi-Hertel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Michon</w:t>
+                <w:t xml:space="preserve">Kokou Dodzi Dorkenoo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 16 (16), pp.20878-20885. </w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 109 (2), pp.024103. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsami.4c00676⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.109.024103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04542981v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04403228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rim nucleation and step-train orientation effects in SOI(111) dewetting</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fabien Cheynis</w:t>
+                <w:t xml:space="preserve">Van der Waals epitaxy of Weyl-semimetal Td-WTe2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Llopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Calvin Tagne-Kaegom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Croes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Igor Ozerov</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Adrien Michon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surfaces and Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 45, pp.103912. </w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (16), pp.20878-20885. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.surfin.2024.103912⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsami.4c00676⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04404851v1</w:t>
+                <w:t xml:space="preserve">hal-04542981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pushing the thickness limit of the giant Rashba effect in ferroelectric semiconductor GeTe</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Calvin Tagne-Kaegom</w:t>
+                <w:t xml:space="preserve">Rim nucleation and step-train orientation effects in SOI(111) dewetting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Curiotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cheynis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bodry Tegomo Chiogo</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Igor Ozerov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Surfaces and Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 45, pp.103912. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.4c03281⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.surfin.2024.103912⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04735122v1</w:t>
+                <w:t xml:space="preserve">hal-04404851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Size-dependent diffusion of 3D nanovoids in a bcc solid</w:t>
+                <w:t xml:space="preserve">Atomistic Description of Interdroplet Ice-Bridge Formation during Condensation Frosting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Curiotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loic Corso</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elodie Bernard</w:t>
+                <w:t xml:space="preserve">David Paulovics</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Raufaste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Celestini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Frisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0175752⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 39 (1), pp.579. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.2c02860⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04343886v1</w:t>
+                <w:t xml:space="preserve">hal-03907403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early-stage growth of GeTe on Si(111)-Sb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Croes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cheynis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Fagot-Revurat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1517,266 +1517,266 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Curiotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 7 (1), pp.014409. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.7.014409⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04184850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tungsten evolution under helium irradiation: Shape of bubbles by TEM and in-situ GISAXS analysis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Martin</w:t>
+                <w:t xml:space="preserve">Size-dependent diffusion of 3D nanovoids in a bcc solid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Curiotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cheynis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Corso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Materials and Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nme.2023.101533⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 123 (24), pp.241603. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0175752⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04257914v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04343886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermomechanic behavior of epitaxial GeTe ferroelectric films on Si(111)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Croes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cheynis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Texier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1785,210 +1785,210 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Curiotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 134 (20), pp.204103. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/5.0173718⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04524932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomistic Description of Interdroplet Ice-Bridge Formation during Condensation Frosting</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Paulovics</w:t>
+                <w:t xml:space="preserve">Tungsten evolution under helium irradiation: Shape of bubbles by TEM and in-situ GISAXS analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Corso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Curiotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Raufaste</w:t>
+                <w:t xml:space="preserve">E. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Celestini</w:t>
+                <w:t xml:space="preserve">Martiane Cabie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Frisch</w:t>
+                <w:t xml:space="preserve">C. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 39 (1), pp.579. </w:t>
+              <w:t xml:space="preserve">Nuclear Materials and Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 37, pp.101533. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.2c02860⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nme.2023.101533⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03907403v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04257914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polar surface of ferroelectric nanodomains in GeTe thin films</w:t>
               </w:r>
@@ -2713,174 +2713,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03477645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2D Manipulation of Nanoobjects by Perpendicular Electric Fields: Implications for Nanofabrication</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electric forces on a confined advacancy island</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali El-Barraj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cheynis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Curiotto</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Leroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Nano Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsanm.9b02517⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 102 (23), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.102.235412⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02499335v1</w:t>
+                <w:t xml:space="preserve">hal-02569097v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of Au-Ge liquid droplets on Ge(1 1 1) terraces: Nucleation, growth and dynamic coalescence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali El-Barraj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Curiotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2930,710 +2943,697 @@
               <w:t xml:space="preserve">Applied Surface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 509, pp.144667. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.apsusc.2019.144667⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02979162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetics and coupled dynamics of dewetting and chemical reaction in Si/SiO2/Si system</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">2D Manipulation of Nanoobjects by Perpendicular Electric Fields: Implications for Nanofabrication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Curiotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Cheynis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Leroy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10853-020-05161-w⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Nano Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 3 (2), pp.1118-1122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsanm.9b02517⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03025140v1</w:t>
+                <w:t xml:space="preserve">hal-02499335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electric forces on a confined advacancy island</w:t>
+                <w:t xml:space="preserve">Kinetics and coupled dynamics of dewetting and chemical reaction in Si/SiO2/Si system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ali El-Barraj</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Landru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cheynis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Kononchuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 102 (23), </w:t>
+              <w:t xml:space="preserve">Journal of Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.102.235412⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10853-020-05161-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02569097v2</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03025140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shape changes of two-dimensional atomic islands and vacancy clusters diffusing on epitaxial (1 1 1) interfaces under the impact of an external force</w:t>
+                <w:t xml:space="preserve">2D nanostructure motion on anisotropic surfaces controlled by electromigration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Curiotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre Muller</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali El-Barraj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cheynis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michail Michailov</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pierre-Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2019.05.016⟩</w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 469 (1), pp.463-470. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2018.11.049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02135392v1</w:t>
+                <w:t xml:space="preserve">hal-01889868v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2D nanostructure motion on anisotropic surfaces controlled by electromigration</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Atomic Transport in Au-Ge Droplets: Brownian and Electromigration Dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali El-Barraj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cheynis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Curiotto</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01889868v2</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02319455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic Transport in Au-Ge Droplets: Brownian and Electromigration Dynamics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Shape changes of two-dimensional atomic islands and vacancy clusters diffusing on epitaxial (1 1 1) interfaces under the impact of an external force</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Curiotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre Müller</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cheynis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michail Michailov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 520, pp.42-45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2019.05.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02319455v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02135392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interplay between deoxidation and dewetting for ultrathin SOI films</w:t>
               </w:r>
@@ -4111,899 +4111,899 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01651463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalytically enhanced thermal decomposition of chemically grown silicon oxide layers on Si(001)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Surface diffusion of Au on root 3 x root 3 Si(111)-Au studied by nucleation-rate and Ostwald-ripening analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Curiotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Cheynis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Müller</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4941799⟩</w:t>
+              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 647, pp.8-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.susc.2015.11.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01455015v1</w:t>
+                <w:t xml:space="preserve">hal-01455008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to control solid state dewetting: A short review</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stefano Curiotto</w:t>
+                <w:t xml:space="preserve">Catalytically enhanced thermal decomposition of chemically grown silicon oxide layers on Si(001)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Passanante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Cheynis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Curiotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. B. Bussmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface Science Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.surfrep.2016.03.002⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 108 (11), pp.111601. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4941799⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01454999v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01455015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface diffusion of Au on root 3 x root 3 Si(111)-Au studied by nucleation-rate and Ostwald-ripening analysis</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">How to control solid state dewetting: A short review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lukasz Borowik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cheynis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Almadori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Curiotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Surface Science Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 71 (2), pp.391-409. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfrep.2016.03.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.susc.2015.11.015⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01455008v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01454999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-plane Si nanowire growthmechanis in absence of external Si flux</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Shape transition in nano-pits after solid-phase etching of SiO2 by Si islands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Saito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Curiotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Cheynis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pierre-Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 106, pp.191601. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4921091⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01176901v1</w:t>
+                <w:t xml:space="preserve">hal-01151207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orientation relationship of Cu crystals on the sapphire (10-10) m-plane and (10-12) r-plane</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">In-plane Si nanowire growthmechanis in absence of external Si flux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Curiotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Cheynis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Müller</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 418, pp.57-63</w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 15 (7), pp.4788-4792</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01130310v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01176901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self propelled motion of Au-Si droplets on Si(111) mediated by monoatomic step dissolution</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Orientation relationship of Cu crystals on the sapphire (10-10) m-plane and (10-12) r-plane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Chatain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Curiotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Wynblatt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Meltzman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W.D. Kaplan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 632, pp.1-8</w:t>
+              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 418, pp.57-63</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01067979v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01130310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shape transition in nano-pits after solid-phase etching of SiO2 by Si islands</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Self propelled motion of Au-Si droplets on Si(111) mediated by monoatomic step dissolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Curiotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Cheynis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Müller</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 632, pp.1-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4921091⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01151207v1</w:t>
+                <w:t xml:space="preserve">hal-01067979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxygen-induced inhibition of silicon-on-insulator dewetting</w:t>
               </w:r>
@@ -5123,77 +5123,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Curiotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Chien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Meltzman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Wynblatt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 48 (7), pp.3013-3026</w:t>
@@ -5248,64 +5248,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Curiotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Chien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Meltzman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Wynblatt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.S. Rohrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5484,494 +5484,494 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00581241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A model of oxygen adsorption at liquid copper surfaces</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+                <w:t xml:space="preserve">Interfacial properties of immiscible Co-Cu alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Egry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D M Herlach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Ratke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kolbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chatain</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.susc.2010.04.015⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 45 (8), pp.1979-1985. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10853-009-3890-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00523852v1</w:t>
+                <w:t xml:space="preserve">hal-00475834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface, interfaces and phase transitions in Al-In monotectic alloys</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">I. Kaban</w:t>
+                <w:t xml:space="preserve">The solidification in the presence of a metastable miscibility gap: the case of Co-Cu and Co-Cu-X alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Battezzati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Johnson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Pryds</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Penna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Curiotto</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">W. Hoyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 58 (9), pp.3406-3414</w:t>
+              <w:t xml:space="preserve">Materials Science Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 649, pp.41-46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00476528v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00475835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The solidification in the presence of a metastable miscibility gap: the case of Co-Cu and Co-Cu-X alloys</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">A. Penna</w:t>
+                <w:t xml:space="preserve">A model of oxygen adsorption at liquid copper surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Wynblatt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Curiotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Chatain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science Forum</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 604 (17-18), pp.1369-1376. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.susc.2010.04.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00475835v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00523852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interfacial properties of immiscible Co-Cu alloys</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Surface, interfaces and phase transitions in Al-In monotectic alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Kolbe</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+                <w:t xml:space="preserve">I. Kaban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Curiotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chatain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Hoyer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 58 (9), pp.3406-3414</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00475834v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00476528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giant magnetoresistance in melt spun Cu85Co10Ni5</w:t>
               </w:r>
@@ -6009,51 +6009,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Celegato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Coisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Pryds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 321 (3), pp.131-136</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6091,51 +6091,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solid/liquid interfacial energy and wetting of Cu at Co surfaces and grain boundaries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Curiotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chatain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scripta Materialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 60 (1), pp.40-43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6173,51 +6173,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface composition and morphology of c-, and m- sapphire surfaces in O2 and H2 environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Curiotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chatain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 603 (17), pp.2688-2697</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6376,90 +6376,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The liquid metastable miscibility gap in the Cu-Co-Fe system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Curiotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Battezzati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Palumbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Pryds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 43 (9), pp.3253-3258</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6484,103 +6484,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Undercooling and demixing of copper-based alloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Kolbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Brillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Egry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.M. Herlach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Ratke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microgravity Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 18 (3-4), pp.174-177</w:t>
@@ -6622,90 +6622,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase separation of undercooled copper alloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Brillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Egry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.M. Herlach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Ratke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Kolbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microgravity Applications Programme: Successful Teaming of Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, SP-1290, pp.24-37</w:t>
@@ -6779,51 +6779,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motion dynamics of Si (100) positive and negative islands under electromigration and thermomigration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Curiotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali El-Barraj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cheynis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6900,77 +6900,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of Si surface nanostructures under electromigration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Curiotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali El-Barraj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cheynis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Leroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7177,51 +7177,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05478887v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Meynier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Verducci" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ayala" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Croes" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cheynis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0280904" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550678v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calvin Tagne-Kaegom" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Llopez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Kremer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Kierren" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/yst7-ktp9" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332833v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nayef Abu Dahech" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Leroy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre M&#252;ller" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Curiotto" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/p1lf-r9y9" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976194v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Corso" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Curiotto" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cheynis" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Muller" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Bernard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nme.2025.101894" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701457v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Combe" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali El Barraj" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0228961" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403228v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salia Cherifi Cherifi-Hertel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kokou Dodzi Dorkenoo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.109.024103" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542981v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Michon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.4c00676" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404851v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Ozerov" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfin.2024.103912" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735122v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bodry Tegomo Chiogo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.4c03281" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343886v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Corso" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0175752" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184850v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fagot-Revurat" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.7.014409" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257914v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bernard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martiane Cabie" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nme.2023.101533" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524932v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Texier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0173718" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907403v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Paulovics" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Raufaste" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Celestini" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Frisch" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.2c02860" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778329v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Croes" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M&#252;ller" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Leroy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.6.064407" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778619v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2022.122158" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899940v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iaroslav Gaponenko" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Voulot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gr&#233;gut" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kokou D Dorkenoo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/apxr.202200037" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595992v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Chame" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Thompson" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pierre-Louis" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0083139" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168149v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2021.149454" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477645v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2021.152015" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02499335v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.9b02517" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02979162v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali El-Barraj" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2019.144667" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025140v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Landru" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Kononchuk" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-020-05161-w" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569097v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.235412" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135392v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Muller" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michail Michailov" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2019.05.016" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889868v2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2018.11.049" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319455v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617080v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Trautmann" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4980132" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617089v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pierre-Louis" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4990005" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651465v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-10300-6" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651463v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-00886-2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455015v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Passanante" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. B. Bussmann" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4941799" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454999v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukasz Borowik" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Almadori" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfrep.2016.03.002" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-62574G52-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455008v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2015.11.015" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176901v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130310v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chatain" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wynblatt" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Meltzman" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.D. Kaplan" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067979v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151207v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Saito" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4921091" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975055v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810502v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chien" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Labat" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624841v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.S. Rohrer" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2011.05.008" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581241v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Krogstrup" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Johnson" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aagesen" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nygaard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.106.125505" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523852v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2010.04.015" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476528v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Kaban" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Hoyer" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475835v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Battezzati" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pryds" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Penna" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475834v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Egry" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D M Herlach" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ratke" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kolbe" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-009-3890-0" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386922v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Celegato" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coisson" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386879v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413555v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447711v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Gallino" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baricco" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kassner" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Busch" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00303804v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Palumbo" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143162v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brillo" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.M. Herlach" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017341v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468958v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955777v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05478887v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Meynier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Verducci" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ayala" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Croes" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cheynis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0280904" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550678v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calvin Tagne-Kaegom" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Llopez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Kremer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Kierren" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/yst7-ktp9" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332833v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nayef Abu Dahech" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Leroy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre M&#252;ller" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Curiotto" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/p1lf-r9y9" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976194v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Corso" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Curiotto" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cheynis" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Muller" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Bernard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nme.2025.101894" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735122v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bodry Tegomo Chiogo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.4c03281" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701457v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Combe" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali El Barraj" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0228961" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403228v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salia Cherifi Cherifi-Hertel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kokou Dodzi Dorkenoo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.109.024103" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542981v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Michon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.4c00676" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404851v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Ozerov" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfin.2024.103912" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907403v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Paulovics" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Raufaste" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Celestini" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Frisch" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.2c02860" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184850v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fagot-Revurat" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.7.014409" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343886v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Corso" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0175752" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524932v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Texier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0173718" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257914v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bernard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martiane Cabie" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nme.2023.101533" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778329v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Croes" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M&#252;ller" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Leroy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.6.064407" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778619v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2022.122158" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899940v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iaroslav Gaponenko" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Voulot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gr&#233;gut" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kokou D Dorkenoo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/apxr.202200037" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595992v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Chame" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Thompson" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pierre-Louis" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0083139" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168149v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2021.149454" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477645v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2021.152015" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569097v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali El-Barraj" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.235412" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02979162v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2019.144667" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02499335v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.9b02517" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025140v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Landru" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Kononchuk" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-020-05161-w" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889868v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2018.11.049" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319455v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135392v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Muller" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michail Michailov" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2019.05.016" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617080v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Trautmann" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4980132" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617089v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pierre-Louis" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4990005" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651465v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-10300-6" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651463v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-00886-2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455008v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2015.11.015" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455015v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Passanante" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. B. Bussmann" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4941799" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454999v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukasz Borowik" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Almadori" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfrep.2016.03.002" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-62574G52-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151207v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Saito" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4921091" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176901v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130310v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chatain" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wynblatt" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Meltzman" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.D. Kaplan" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067979v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975055v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810502v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chien" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Labat" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624841v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.S. Rohrer" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2011.05.008" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581241v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Krogstrup" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Johnson" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aagesen" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nygaard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.106.125505" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475834v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Egry" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D M Herlach" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ratke" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kolbe" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-009-3890-0" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475835v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Battezzati" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pryds" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Penna" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523852v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2010.04.015" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476528v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Kaban" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Hoyer" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386922v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Celegato" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coisson" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386879v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413555v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447711v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Gallino" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baricco" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kassner" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Busch" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00303804v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Palumbo" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143162v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brillo" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.M. Herlach" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017341v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468958v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955777v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>