--- v0 (2026-03-20)
+++ v1 (2026-04-25)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (72)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (71)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -230,295 +230,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05460336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heat and mass transfer in heated concrete: evaluation and validation of five numerical models</w:t>
+                <w:t xml:space="preserve">Clinical characteristics, management and outcomes of enterococcal infective endocarditis: an ancillary study from the ESC-EORP EURO-ENDO registry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benedikt Weber</w:t>
+                <w:t xml:space="preserve">Mary Philip</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colin Davie</w:t>
+                <w:t xml:space="preserve">Robinson Gravier Dumonceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Millard</w:t>
+                <w:t xml:space="preserve">Rodolfo Citro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jiayi Wang</w:t>
+                <w:t xml:space="preserve">Bernard Cosyns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dorjan Dauti</w:t>
+                <w:t xml:space="preserve">Erwan Donal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials and structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 58 (2), pp.65. </w:t>
+              <w:t xml:space="preserve">European Heart Journal. Quality of Care and Clinical Outcomes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, pp.qcaf145. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1617/s11527-024-02532-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/ehjqcco/qcaf145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04936763v1</w:t>
+                <w:t xml:space="preserve">hal-05391236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinical Characteristics, Management and Outcomes of Enterococcal Infective Endocarditis: An Ancillary Study from the ESC-EORP EURO-ENDO Registry</w:t>
+                <w:t xml:space="preserve">Heat and mass transfer in heated concrete: evaluation and validation of five numerical models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mary Philip</w:t>
+                <w:t xml:space="preserve">Benedikt Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robinson Gravier Dumonceau</w:t>
+                <w:t xml:space="preserve">Colin Davie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodolfo Citro</w:t>
+                <w:t xml:space="preserve">Alain Millard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Cosyns</w:t>
+                <w:t xml:space="preserve">Jiayi Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwan Donal</w:t>
+                <w:t xml:space="preserve">Dorjan Dauti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Heart Journal. Quality of Care and Clinical Outcomes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, Nov 27, pp.qcaf145. </w:t>
+              <w:t xml:space="preserve">Materials and structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 58 (2), pp.65. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/ehjqcco/qcaf145⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1617/s11527-024-02532-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05391236v1</w:t>
+                <w:t xml:space="preserve">hal-04936763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermo-hygro-chemical model of concrete: from curing to high temperature behavior</w:t>
               </w:r>
@@ -1736,689 +1736,689 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03551213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a single-phase mixed formulation of refractory castables and structural concrete at high temperatures</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">R F Ausas</w:t>
+                <w:t xml:space="preserve">Simultaneous x-ray and neutron 4D tomographic study of drying-driven hydro-mechanical behavior of cement-based materials at moderate temperatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hani Cheikh Sleiman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Tengattini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Briffaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Dal Pont</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2021.121064⟩</w:t>
+              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 147 (3), pp.106503. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2021.106503⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03251838v1</w:t>
+                <w:t xml:space="preserve">hal-04346862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous x-ray and neutron 4D tomographic study of drying-driven hydro-mechanical behavior of cement-based materials at moderate temperatures</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Direct comparison of multi and single-phase models depicting the drying process of refractory castables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M H Moreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Dal Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R F Ausas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T M Cunha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A P Luz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2021.106503⟩</w:t>
+              <w:t xml:space="preserve">Open Ceramics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.oceram.2021.100111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04342500v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03251841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a single-phase mixed formulation of refractory castables and structural concrete at high temperatures</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simultaneous x-ray and neutron 4D tomographic study of drying-driven hydro-mechanical behavior of cement-based materials at moderate temperatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hani Cheikh Sleiman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Tengattini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Briffaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Dal Pont</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2021.121064⟩</w:t>
+              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 147, pp.106503. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2021.106503⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03551210v1</w:t>
+                <w:t xml:space="preserve">hal-04342500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous x-ray and neutron 4D tomographic study of drying-driven hydro-mechanical behavior of cement-based materials at moderate temperatures</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Towards a single-phase mixed formulation of refractory castables and structural concrete at high temperatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.H. Moreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.F. Ausas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dal Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.I. Pelissari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.P. Luz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2021.106503⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 171, pp.121064. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2021.121064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04346862v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03551210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct comparison of multi and single-phase models depicting the drying process of refractory castables</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">Towards a single-phase mixed formulation of refractory castables and structural concrete at high temperatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M H Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R F Ausas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Dal Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T M Cunha</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">P I Pelissari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A P Luz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open Ceramics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.oceram.2021.100111⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 171, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2021.121064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03251841v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03251838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simultaneous x-ray and neutron 4D tomographic study of drying-driven hydro-mechanical behavior of cement-based materials at moderate temperatures</w:t>
               </w:r>
@@ -2479,51 +2479,51 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Dal Pont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cement and Concrete Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 147, pp.106503. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cemconres.2021.106503⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03551203v1</w:t>
@@ -2922,291 +2922,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02558434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of common simplifications on the drying of cement-based materials up to moderate temperatures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hani Cheikh Sleiman</w:t>
+                <w:t xml:space="preserve">Some Observations on Testing Conditions of High-Temperature Experiments on Concrete: An Insight from Neutron Tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorjan Dauti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Tengattini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Dal Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolajs Toropovs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Briffaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2019.119254⟩</w:t>
+              <w:t xml:space="preserve">Transport in Porous Media</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 132, pp.299 - 310. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11242-020-01392-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04346877v1</w:t>
+                <w:t xml:space="preserve">hal-03251848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some Observations on Testing Conditions of High-Temperature Experiments on Concrete: An Insight from Neutron Tomography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dorjan Dauti</w:t>
+                <w:t xml:space="preserve">Influence of common simplifications on the drying of cement-based materials up to moderate temperatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hani Cheikh Sleiman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Briffaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Dal Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Tengattini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Huet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transport in Porous Media</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 132, pp.299 - 310. </w:t>
+              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 150 (20), pp.119254. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11242-020-01392-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2019.119254⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03251848v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04346877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification of evolving moisture profiles in concrete samples subjected to temperature gradient by means of rapid neutron tomography: Influence of boundary conditions, hygro‐thermal loading history and spalling mitigation additives</w:t>
               </w:r>
@@ -3322,90 +3322,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of 3D moisture distribution in heated concrete: From continuum towards mesoscopic approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorjan Dauti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Dal Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Briffaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedikt Weber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 134, pp.1137 - 1152. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3439,90 +3439,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of 3D moisture distribution in heated concrete: From continuum towards mesoscopic approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorjan Dauti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Dal Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Briffaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedikt Weber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 134, pp.1137-1152. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4299,441 +4299,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01876929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COST TU1404 benchmark on macroscopic modelling of concrete and concrete structures at early age: Proof-of-concept stage</w:t>
+                <w:t xml:space="preserve">New continuous strain-based description of concrete's damage-permeability coupling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnieszka Jędrzejewska</w:t>
+                <w:t xml:space="preserve">David Bouhjiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farid Benboudjema</w:t>
+                <w:t xml:space="preserve">Mohamad Ezzedine El Dandachy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurie Lacarriere</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Dirk Schlicke</w:t>
+                <w:t xml:space="preserve">Frédéric Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Dal Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Briffaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2018.04.088⟩</w:t>
+              <w:t xml:space="preserve">International Journal for Numerical and Analytical Methods in Geomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 42 (14), pp.1671-1697. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/nag.2808⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01917887v1</w:t>
+                <w:t xml:space="preserve">hal-02045996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling concrete exposed to high temperature: Impact of dehydration and retention curves on moisture migration</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Dal Pont</w:t>
+                <w:t xml:space="preserve">COST TU1404 benchmark on macroscopic modelling of concrete and concrete structures at early age: Proof-of-concept stage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnieszka Jędrzejewska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Benboudjema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Lacarriere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Weber</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">N. Toropovs</w:t>
+                <w:t xml:space="preserve">Miguel Azenha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dirk Schlicke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical and Analytical Methods in Geomechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/nag.2802⟩</w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 174, pp.173 - 189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2018.04.088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04695183v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01917887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New continuous strain-based description of concrete's damage-permeability coupling</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohamad Ezzedine El Dandachy</w:t>
+                <w:t xml:space="preserve">Modeling concrete exposed to high temperature: Impact of dehydration and retention curves on moisture migration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Dauti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dal Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Dufour</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Briffaut</w:t>
+                <w:t xml:space="preserve">B. Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Briffaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Toropovs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal for Numerical and Analytical Methods in Geomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 42 (14), pp.1671-1697. </w:t>
+              <w:t xml:space="preserve">, 2018, 42 (13), pp.1516-1530. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/nag.2808⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/nag.2802⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02045996v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04695183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Signage System for Improving Pedestrian Flow on Single-Exit Metro Stations: Focus on Paris Metro Line 4 Historical Stations</w:t>
               </w:r>
@@ -4909,51 +4909,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Dauti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Dal Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Briffaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4962,51 +4962,51 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Toropovs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal for Numerical and Analytical Methods in Geomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 42 (13), pp.1516-1530. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/nag.2802⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01876928v1</w:t>
@@ -5043,51 +5043,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ezzedine El Dandachy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Briffaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Dal Pont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5134,77 +5134,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An original semi-discrete approach to assess gas conductivity of concrete structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Ezzedine El Dandachy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Briffaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Dal Pont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5749,90 +5749,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Induced anisotropic gas permeability of concrete due to coupled effect of drying and temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Ezzedine El Dandachy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Briffaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Dal Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dufour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Key Engineering Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 711, pp.871-878. </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5983,51 +5983,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling cracking and permeability to assess the leakage rate of concrete structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.E. El Dandachy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6094,2760 +6094,2626 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01876939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of fluid leakage through multi-cracked RC structural elements using a numerical probabilistic cracking approach</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Charron</w:t>
+                <w:t xml:space="preserve">Strain localization in sandstone and its implications for CO2 storage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Torabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Gabrielsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Fossen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ringrose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Skurtveit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials and structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1617/s11527-015-0706-3⟩</w:t>
+              <w:t xml:space="preserve">First Break</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 33, pp.81-92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3997/1365-2397.33.7.81788⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04452791v1</w:t>
+                <w:t xml:space="preserve">hal-01954540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strain localization in sandstone and its implications for CO2 storage</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Real-time water permeability evolution of a localized crack in concrete under loading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Rastiello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Boulay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Dal Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Tailhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First Break</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 56, pp. 20-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2013.09.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3997/1365-2397.33.7.81788⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01954540v1</w:t>
+                <w:t xml:space="preserve">hal-01068224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time water permeability evolution of a localized crack in concrete under loading</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claude Boulay</w:t>
+                <w:t xml:space="preserve">The non-smooth view for contact dynamics by Michel Frémond extended to the modeling of crowd movements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Pecol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Argoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Dal Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre Rossi</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvano Erlicher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2013.09.010⟩</w:t>
+              <w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series S</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 6 (2), pp.547-565. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3934/dcdss.2013.6.547⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01068224v1</w:t>
+                <w:t xml:space="preserve">hal-00946128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The non-smooth view for contact dynamics by Michel Frémond extended to the modeling of crowd movements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The non-smooth view for contact dynamics by Michel Frémond extended to the modelling of crowd movements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pécol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Pecol</w:t>
+                <w:t xml:space="preserve">Pierre Argoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Dal Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvano Erlicher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series S</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AIMS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.18</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3934/dcdss.2013.6.547⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00946128v1</w:t>
+                <w:t xml:space="preserve">hal-00693217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The non-smooth view for contact dynamics by Michel Frémond extended to the modelling of crowd movements</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">On the performance of strain smoothing for quadratic and enriched finite element approximations (XFEM/GFEM/PUFEM)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bordas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sundararajan Natarajan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Kerfriden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Edward Augarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Roy Mahapatra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIMS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 86 (4-5), pp.637-666. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/nme.3156⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00693217v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04452777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the performance of strain smoothing for quadratic and enriched finite element approximations (XFEM/GFEM/PUFEM)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modeling concrete under severe conditions as a multiphase material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Dal Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Meftah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.A. Schrefler</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/nme.3156⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Engineering and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 241 (3), pp.562-572. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nucengdes.2010.04.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-04452777v1</w:t>
+                <w:t xml:space="preserve">hal-04452774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smooth / non-smooth contact modelling of human crowds movement: numerical aspects and application to emergency evacuations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pécol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Dal Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvano Erlicher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Argoul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Solid and Structural Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 2 (2-4), pp.69-85</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00693212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling concrete under severe conditions as a multiphase material</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Discrete approaches for crowd movement modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pécol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Dal Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">B.A. Schrefler</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvano Erlicher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Argoul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Engineering and Design</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Européenne de Mécanique Numérique/European Journal of Computational Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 20 (1-4), pp.189-206</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-04452774v1</w:t>
+                <w:t xml:space="preserve">hal-00693210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrete approaches for crowd movement modelling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId196" w:history="1">
+                <w:t xml:space="preserve">Modelling crowd-structure interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pécol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Dal Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvano Erlicher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Argoul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Européenne de Mécanique Numérique/European Journal of Computational Mechanics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 11 (6), pp.495-504. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/meca/2010057⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00693210v1</w:t>
+                <w:t xml:space="preserve">hal-00693208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling crowd-structure interaction</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Staggered Finite Volume Modeling of Transport Phenomena in Porous Materials with Convective Boundary Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Dal Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre Argoul</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fekri Meftah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Transport in Porous Media</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 82 (2), pp275-298. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11242-009-9422-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/meca/2010057⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00693208v1</w:t>
+                <w:t xml:space="preserve">hal-00596561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Staggered Finite Volume Modeling of Transport Phenomena in Porous Materials with Convective Boundary Conditions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">From local to global probabilistic modeling of concrete cracking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Louis Tailhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Dal Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fekri Meftah</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transport in Porous Media</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11242-009-9422-1⟩</w:t>
+              <w:t xml:space="preserve">Annals of Solid and Structural Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 1 (2), p 103-115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12356-010-0008-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00596561v1</w:t>
+                <w:t xml:space="preserve">hal-00549844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From local to global probabilistic modeling of concrete cracking</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Louis Tailhan</w:t>
+                <w:t xml:space="preserve">Size Effect in Concrete Intrinsic Permeability Measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Alarcon-Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurizio Brocato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Dal Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Rossi</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adélaïde Feraille Fresnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Solid and Structural Mechanics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Transport in Porous Media</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 85, pp.541-564. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11242-010-9577-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12356-010-0008-y⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00549844v1</w:t>
+                <w:t xml:space="preserve">hal-00533816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Size Effect in Concrete Intrinsic Permeability Measurements</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maurizio Brocato</w:t>
+                <w:t xml:space="preserve">Real-time evolution of electrical resistance in cracking concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Boulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Dal Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Adélaïde Feraille Fresnet</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Belin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transport in Porous Media</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11242-010-9577-9⟩</w:t>
+              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 39 (9), pp. 825-831. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2009.06.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00533816v1</w:t>
+                <w:t xml:space="preserve">hal-00904555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time evolution of electrical resistance in cracking concrete</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claude Boulay</w:t>
+                <w:t xml:space="preserve">Comparative Analysis of Coupled Thermo-Hydro-Mechanical Models for Concrete Exposed to Moderate Temperatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcus Vg de Morais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Bary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ranc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Dal Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrick Belin</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2009.06.003⟩</w:t>
+              <w:t xml:space="preserve">Numerical Heat Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 55 (7), pp 654-682. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10407780902821516⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00904555v1</w:t>
+                <w:t xml:space="preserve">hal-00402577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative Analysis of Coupled Thermo-Hydro-Mechanical Models for Concrete Exposed to Moderate Temperatures</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Theoretical approach and numerical simulation of instantaneous collisions of granular media using the A-CD2 method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Dal Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sabine Durand</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dimnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Numerical Heat Transfer</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Communications in Applied Mathematics and Computational Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 3 (1), pp 1-24</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10407780902821516⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00402577v1</w:t>
+                <w:t xml:space="preserve">hal-00402127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical approach and numerical simulation of instantaneous collisions of granular media using the A-CD2 method</w:t>
+                <w:t xml:space="preserve">Theoretical approach to and numerical simulation of instantaneous collisions in granular media using the A-CD 2 method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Dal Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dimnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications in Applied Mathematics and Computational Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 3 (1), pp 1-24</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2008, 3 (1), pp.1-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2140/camcos.2008.3.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00402127v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04451411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical approach to and numerical simulation of instantaneous collisions in granular media using the A-CD 2 method</w:t>
+                <w:t xml:space="preserve">A multiphase thermo-hydro-mechanical model for concrete at high temperatures—Finite element implementation and validation under LOCA load</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Dal Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Dimnet</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.A. Schrefler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications in Applied Mathematics and Computational Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nuclear Engineering and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 237 (22), pp.2137-2150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nucengdes.2007.03.047⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2140/camcos.2008.3.1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04451411v1</w:t>
+                <w:t xml:space="preserve">hal-04452771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multiphase thermo-hydro-mechanical model for concrete at high temperatures—Finite element implementation and validation under LOCA load</w:t>
+                <w:t xml:space="preserve">A theory for multiple collisions of rigid solids and numerical simulation of granular flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Dal Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">B.A. Schrefler</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Dimnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Engineering and Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nucengdes.2007.03.047⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 43 (20), pp.6100-6114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2005.10.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-04452771v1</w:t>
+                <w:t xml:space="preserve">hal-04451405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A theory for multiple collisions of rigid solids and numerical simulation of granular flow</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">E. Dimnet</w:t>
+                <w:t xml:space="preserve">A multiphase thermo-hydro-mechanical model for concrete at high temperatures - finite element implementation and validation under LOCA load</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dal Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ba. Schrefler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nuclear Engineering and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nucengdes.2007.03.047⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2005.10.001⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04451405v1</w:t>
+                <w:t xml:space="preserve">cea-02355376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multiphase thermo-hydro-mechanical model for concrete at high temperatures - finite element implementation and validation under LOCA load</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ba. Schrefler</w:t>
+                <w:t xml:space="preserve">An experimental relationship between complete liquid saturation and violent damage in concrete submitted to high temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Dal Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Colina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dupas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ehrlacher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Engineering and Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nucengdes.2007.03.047⟩</w:t>
+              <w:t xml:space="preserve">Magazine of Concrete Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 57 (8), pp.455-461. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1680/macr.2005.57.8.455⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">cea-02355376v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04451402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An experimental relationship between complete liquid saturation and violent damage in concrete submitted to high temperature</w:t>
+                <w:t xml:space="preserve">Experimental and finite element analysis of a hollow cylinder submitted to high temperatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Dal Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">H. Colina</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Schrefler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ehrlacher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Magazine of Concrete Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Materials and structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 38 (7), pp.681-690. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/BF02484313⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1680/macr.2005.57.8.455⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04451402v1</w:t>
+                <w:t xml:space="preserve">hal-04451397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and finite element analysis of a hollow cylinder submitted to high temperatures</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId255" w:history="1">
+                <w:t xml:space="preserve">Intrinsic Permeability Evolution in High Temperature Concrete: An Experimental and Numerical Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dal Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Schrefler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ehrlacher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials and structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/BF02484313⟩</w:t>
+              <w:t xml:space="preserve">Transport in Porous Media</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 60 (1), pp.43-74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11242-004-3252-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-04451397v1</w:t>
+                <w:t xml:space="preserve">hal-04451395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intrinsic Permeability Evolution in High Temperature Concrete: An Experimental and Numerical Analysis</w:t>
-[...114 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Numerical and experimental analysis of chemical dehydration, heat and mass transfers in a concrete hollow cylinder submitted to high temperatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Dal Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ehrlacher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 47 (1), pp.135-147</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01991258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8857,159 +8723,159 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Image-based modeling of concrete behavior at high temperatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Pastore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dal Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lasseux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Sciumè</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XI International Conference on Coupled Problems in Science and Engineering COUPLED PROBLEMS 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Villasimius, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05402663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Polymeric Fibers’Optimization as Refractory Castable Drying Agents - Insights From Direct Visualiza-tion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murilo Henrique Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9051,427 +8917,427 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ALAFAR,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2024, Lima (Pérou), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04931458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical andExperimental Investigations of Heat-Induced Spalling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panagiotis Apostolopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dal Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Panagiotis Apostolopoulos</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Dal Pont</w:t>
+                <w:t xml:space="preserve">Giacomo Torelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Guadagnini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shan-Shan Huang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Structures in Fire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Coimbra (PT), Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04931473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the thermo-hydromechanical behaviour of argillaceous rocks with FEM2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Zalamea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bésuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dal Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Di Donna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th Intern. Symp. on Geomechanics from Micro to Macro (IS-Grenoble 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04911040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A continuous approach for modelling fracture formation and its application to gas fracturing of Callovo-Oxfordian claystone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amorim Romain Rodrigues De</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amorim Romain Rodrigues De</w:t>
+                <w:t xml:space="preserve">Rabone Jeremy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rabone Jeremy</w:t>
+                <w:t xml:space="preserve">Christian La Borderie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian La Borderie</w:t>
+                <w:t xml:space="preserve">Olivier Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pont Stefano Dal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COMPLAS 23</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04301850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concrete poromechanics : implementation of an hygro-thermo-viscoelastic-damage formulation in Cast3M</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Sciumè</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9487,1038 +9353,1038 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Club Castem 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2023, Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04931468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiscale modelling of the thermo-hydro-mechanical behaviour of argillaceous rocks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Zalamea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bésuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dal Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Di Donna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Third International Workshop on the Finite Element Code LAGAMINE (Lagashop2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Villard-de-Lans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04910949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neutron Tomography Analysis of Drying - Proof of Moisture Clog and Heating Rate Effects</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Victor Carlos Pandolfelli</w:t>
+                <w:t xml:space="preserve">Considering the microstructural characteristics of heterogeneous argillaceous rock in a double-scale numerical modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Pardoen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bésuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dal Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cosenza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Desrues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th seminar on refractories</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">8th International Conference on Clays in Natural and Engineered Barriers for Radioactive Waste Confinement (Clay conference)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Nancy (FR), France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04937579v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04910856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Considering the microstructural characteristics of heterogeneous argillaceous rock in a double-scale numerical modelling</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jacques Desrues</w:t>
+                <w:t xml:space="preserve">Neutron Tomography Analysis of Drying - Proof of Moisture Clog and Heating Rate Effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murilo Henrique Moreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Dal Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Tengattini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Carlos Pandolfelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Clays in Natural and Engineered Barriers for Radioactive Waste Confinement (Clay conference)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">5th seminar on refractories</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, china, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.6606663⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04910856v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04937579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiscale modelling of the thermo-hydro-mechanical behaviour of argillaceous rocks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Zalamea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bésuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dal Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Di Donna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ALERT European Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Aussois (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04910972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale modelling of the thermo-hydromechanical behaviour of argillacious rocks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Zalamea</w:t>
+                <w:t xml:space="preserve">Effect of claystone small-scale characteristics on the variability of micromechanical response and on microcracking modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Pardoen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bésuelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alice Di Donna</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Dal Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cosenza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Desrues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th int. conf. on Computational Plasticity, Fundamentals and Applications (Complas 2021)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">16th International Conference of IACMAG - International Association for Computer Methods and Advances in Geomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Torino, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-64514-4_52⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04910818v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03066487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of claystone small-scale characteristics on the variability of micromechanical response and on microcracking modelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoît Pardoen</w:t>
+                <w:t xml:space="preserve">Multiscale modelling of the thermo-hydromechanical behaviour of argillacious rocks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Zalamea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bésuelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jacques Desrues</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dal Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Di Donna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Conference of IACMAG - International Association for Computer Methods and Advances in Geomechanics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">16th int. conf. on Computational Plasticity, Fundamentals and Applications (Complas 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Barcelona, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03066487v1</w:t>
+                <w:t xml:space="preserve">hal-04910818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crack Self-sealing in Callovo-Oxfordian Claystone Monitored With Multimodal X-Ray and Neutron Tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lenoir Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Di Donna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Dal Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Zalamea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EURAD 1st annual event</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2021, on-line, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03178439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the multiscale behaviour of claystone: deformation, rupture, and hydro-mechanical phenomena around underground galleries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Pardoen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bésuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Collin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Bésuelle</w:t>
+                <w:t xml:space="preserve">Robert Charlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Talandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Conference on Energy Geotechnics (ICEGT 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, La Jolla, United States. pp.10003, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/e3sconf/202020510003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03020445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Double-scale FEM modelling applied to clay rocks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Dansereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bésuelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10546,441 +10412,450 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XV International Conference Computational Plasticity, fundamentals and applications, COMPLAS 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02338134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flash vaporization next to an opening crack: a possible explanation of the explosive nature of concrete spalling</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alessandro Tengattini</w:t>
+                <w:t xml:space="preserve">Double-scale hydro-mechanical modelling of clay rocks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Dansereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bésuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Dal Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Desrues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Workshop on Concrete Spalling due to Fire Exposure</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Sheffield, United Kingdom</w:t>
+              <w:t xml:space="preserve">joint GeoMech-M2UN workshop on Upscalling for Strategic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04936375v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02338137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Double-scale hydro-mechanical modelling of clay rocks</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jacques Desrues</w:t>
+                <w:t xml:space="preserve">Flash vaporization next to an opening crack: a possible explanation of the explosive nature of concrete spalling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Felicetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramin Yarmohammadian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dal Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Tengattini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">joint GeoMech-M2UN workshop on Upscalling for Strategic Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">6th International Workshop on Concrete Spalling due to Fire Exposure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Sheffield, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02338137v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04936375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterogeneity and variability of clay rock microstructure in a hydro-mechanical double scale FEMxFEM analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B. Pardoen</w:t>
+                <w:t xml:space="preserve">Heterogeneity and Variability of Clay Rock Microstructure in a Hydro-Mechanical Double Scale FEM × FEM Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Pardoen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Dal Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">D. Prêt</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Desrues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bésuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Prêt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">micro to MACRO Mathematical Modelling in Soil Mechanics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Micro to MACRO Mathematical Modelling in Soil Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Reggio Calabria, Italy. pp.247-256, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-99474-1_25⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01965707v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04939104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doublescale modelling of the hydro-mechanical behavior of a clay rock, effect of the microstructure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Pardoen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bésuelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Desrues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11008,584 +10883,575 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Advanced modelling in particulate and cohesive materials (GDRI GeoMech)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2018, Ecully, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01965833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterogeneity and Variability of Clay Rock Microstructure in a Hydro-Mechanical Double Scale FEM × FEM Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoît Pardoen</w:t>
+                <w:t xml:space="preserve">Heterogeneity and variability of clay rock microstructure in a hydro-mechanical double scale FEMxFEM analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Pardoen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Dal Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre Bésuelle</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Desrues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bésuelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimitri Prêt</w:t>
+                <w:t xml:space="preserve">D. Prêt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Micro to MACRO Mathematical Modelling in Soil Mechanics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">micro to MACRO Mathematical Modelling in Soil Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Reggio di Calabria, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04939104v1</w:t>
+                <w:t xml:space="preserve">hal-01965707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accounting for microstructure heterogeneity of clay rocks in a hydro-mechanical double scale model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId301" w:history="1">
+                <w:t xml:space="preserve">Argillaceous rock microstructure considering variability and heterogeneity for double scale modelling with hydro-mechanical coupling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bésuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Pardoen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Bésuelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Desrues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Dal Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Cosenza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd international workshop on the Finite element code Lagamine (Lagashop 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2018, Delft, Netherlands</w:t>
+              <w:t xml:space="preserve">16th European Mechanics of Materials Conference - EMMC16</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01965832v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01965811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Argillaceous rock microstructure considering variability and heterogeneity for double scale modelling with hydro-mechanical coupling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId302" w:history="1">
+                <w:t xml:space="preserve">Accounting for microstructure heterogeneity of clay rocks in a hydro-mechanical double scale model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Pardoen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bésuelle</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B. Pardoen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Desrues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Dal Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Cosenza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th European Mechanics of Materials Conference - EMMC16</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Nantes, France</w:t>
+              <w:t xml:space="preserve">2nd international workshop on the Finite element code Lagamine (Lagashop 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Delft, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01965811v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01965832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des propriétés de transport du béton soumis à des chargements thermo-mécaniques différés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Briffaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El, Dandachy, Mohamad Ezzedine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">El, Dandachy, Mohamad Ezzedine</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pont, Stefano Dal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dufour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03465742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FEM × DEM: a new efficient multi-scale approach for geotechnical problems with strain localization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trung Kien Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Argilaga Claramunt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Caillerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11607,200 +11473,200 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Dal Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Powders and Grains 2017 – 8th International Conference on Micromechanics on Granular Media</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Montpellier, France. pp.11007, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/epjconf/201714011007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04687287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variability of the microstructure in a double scale model for hydro-mechanical coupling in clay rocks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Pardoen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Dal Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Desrues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bésuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference on Clays in Natural and Engineered Barriers for Radioactive Waste Confinement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Davos, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01965831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2nd gradient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Argilaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11855,87 +11721,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IWBDG2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Limassol, Cyprus</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01965695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FEM _ DEM: a new efficient multi-scale approach for geotechnical problems with strain localization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.K. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Argilaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11980,306 +11846,306 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Powders and grains 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01965698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Induced anisotropic permeability due to coupled effect of traction creep and temperature in concrete</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Prise en compte de la variabilité spatiale des propriétés de l’argilite au travers d’une approche numérique-expérimentale à plusieurs échelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Dal Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bésuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Cosenza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Hedan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Desrues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CONSEC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Milano, Italy</w:t>
+              <w:t xml:space="preserve">journées Needs MiPor</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02086377v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01965813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prise en compte de la variabilité spatiale des propriétés de l’argilite au travers d’une approche numérique-expérimentale à plusieurs échelles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Induced anisotropic permeability due to coupled effect of traction creep and temperature in concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Ezzedine El Dandachy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Briffaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Dal Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">journées Needs MiPor</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">CONSEC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Milano, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01965813v1</w:t>
+                <w:t xml:space="preserve">hal-02086377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FEMxDEM Multi-scale modelling: overcoming numerical issues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Argilaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12334,208 +12200,208 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COMPLAS XIII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01965799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical coupling between damage and gas permeability for concrete applied on a 3D splitting test</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.E.E. Dandachy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Briffaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Dal Pont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Coupled problem 2015 proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Unknown, Unknown Region. pp.71-81</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01876935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FEM-DEM multiscale analysis in Geomechanics : Strain Localisationand 2nd gradient regularisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Desrues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.K. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Argilaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12567,100 +12433,100 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Euromech 559 Multi Scale Computationa Methods for bridging scales in materials and structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2015, Eindhoven, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01965818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From discrete to continuum approach of BVP in Geomechanics : FEMxDEM integrated approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Desrues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.K. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Argilaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12692,100 +12558,100 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ALERT Geomaterials 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01965820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Double scale numerical FEM-DEM analysis for cohesive-frictional materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Desrues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.K. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Argilaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12817,221 +12683,221 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COMPLAS XIII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01965817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling by means of strong discontinuity approach between crack opening and gas permeability for concrete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Ezzedine El Dandachy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Briffaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Dal Pont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03446541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution en temps réel de la conductivité hydraulique d'une éprouvette de béton en cours de chargement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Rastiello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Dal Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Boulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Tailhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13050,1085 +12916,1059 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transferts 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, France. 10p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00875168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new crowd movement modeling for pedestrians who hold hands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pecol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Argoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Dal Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvano Erlicher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIIIth Symposium Vibrations, Chocs et Bruit &amp; ASTELAB</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, EDF Clamart, France. 9 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00736172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time evolution of water permeability in cracking concrete</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claude Boulay</w:t>
+                <w:t xml:space="preserve">A 2D discrete model for crowd-structure interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pecol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Dal Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Tailhan</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erlicher Silvano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Ramanich</w:t>
+                <w:t xml:space="preserve">Bodgi Joanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Argoul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International RILEM Conference on Advances in Construction Materials Through Science and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, China. 8p</w:t>
+              <w:t xml:space="preserve">4th INTERNATIONAL CONFERENCE FOOTBRIDGE 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, worclaw, Poland. 9 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00875625v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00736061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 2D discrete model for crowd-structure interaction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Pecol</w:t>
+                <w:t xml:space="preserve">Real-time evolution of water permeability in cracking concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Rastiello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Boulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Dal Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Tailhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erlicher Silvano</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre Argoul</w:t>
+                <w:t xml:space="preserve">Sandrine Ramanich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th INTERNATIONAL CONFERENCE FOOTBRIDGE 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, worclaw, Poland. 9 p</w:t>
+              <w:t xml:space="preserve">International RILEM Conference on Advances in Construction Materials Through Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, China. 8p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00736061v1</w:t>
+                <w:t xml:space="preserve">hal-00875625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation discrète des mouvements de foule. Application à l'interaction foule-structure.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pécol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Dal Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvano Erlicher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Argoul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10e colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Giens, France. pp.Clé USB</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00592834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèles pour les assemblées de particules: application aux mouvements de foule</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pecol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvano Erlicher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Dal Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Argoul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dynamique des Systèmes, des Matériaux et des Structures, Innovations en Mécaniques Passives et ACTives Pour l' Analyse et la Conception des Systèmes Mécaniques.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2010, Djerba, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00527487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling crowd-structure interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pecol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Dal Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvano Erlicher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Argoul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIIth Symposium Vibrations, Chocs et Bruit, Ecole Centrale de Lyon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Ecully, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00527585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real time monitoring of concrete resistivity in cracking concrete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Boulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Dal Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Louis Tailhan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FraMCos7</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, France. pp 985-989</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00549763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation du mouvement d’une foule sur une structure en vibration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pecol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Dal Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvano Erlicher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Argoul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03390811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smoothed extended finite element method for continua</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Micro-macro modeling of concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Dal Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Bordas</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Louis Tailhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9e Colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CSMA, May 2009, Giens, France</w:t>
+              <w:t xml:space="preserve">12th International Conference on Fracture (ICF12)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, France. 9p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01409584v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00421054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smoothed extended finite element method for continua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sundararajan Natarajan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Dal Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14136,834 +13976,860 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Duflot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timon Rabczuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bordas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, France. 6p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00402569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Experimental test for cracking concrete under controlled</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Boulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Dal Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Delaplace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Delahousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Tailhan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Conference on Fracture (ICF12)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, France. 10p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00416742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro-macro modeling of concrete</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Smoothed extended finite element method for continua</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sundararajan Natarajan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Dal Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre Rossi</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Duflot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timon Rabczuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bordas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on Fracture (ICF12)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, France. 9p</w:t>
+              <w:t xml:space="preserve">9e Colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CSMA, May 2009, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00421054v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01409584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constitutive Parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fekri Meftah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Davie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Dal Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Millard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Modelling of Concrete Behaviour at High Temperature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 30, Springer International Publishing, pp.67-98, 2019, RILEM State-of-the-Art Reports, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-11995-9_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04448585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constitutive Parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fekri Meftah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Davie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Dal Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Millard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Modelling of Concrete Behaviour at High Temperature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 30, Springer International Publishing, pp.67-98, 2019, RILEM State-of-the-Art Reports, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-11995-9_5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04455373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advanced Modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fekri Meftah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Pesavento</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin Davie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Dal Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Zeiml</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Modelling of Concrete Behaviour at High Temperature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 30, Springer International Publishing, pp.27-65, 2019, RILEM State-of-the-Art Reports, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-11995-9_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04455365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advanced Modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fekri Meftah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Pesavento</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin Davie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Dal Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Zeiml</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Modelling of Concrete Behaviour at High Temperature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 30, Springer International Publishing, pp.27-65, 2019, RILEM State-of-the-Art Reports, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-11995-9_4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04448575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14973,100 +14839,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling between permeability and damage in concrete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Dal Pont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Engineering Sciences [physics]. Ecole des Ponts ParisTech, 2004. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pastel-00001001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15076,91 +14942,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Outils expérimentaux et de modélisation numérique pour l'étude des transferts : du comportement des milieux poreux à celui des foules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Dal Pont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre. UNIVERSITE DE CERGY PONTOISE, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00709751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15170,250 +15036,250 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supplementary code to &amp;quot;Proposed Workflow for Real Mesoscale Meshes: From Neutron Tomography Images to Numerical Simulation Results</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hani Cheikh Sleiman</w:t>
+                <w:t xml:space="preserve">Thermo-hygro-chemical (THC) code for concrete at high temperatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dal Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Sciumè</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murilo Henrique Moreira</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨swh:1:dir:e2028c9c2f01e9d035732d996eb9aa87a1e0b122;origin=https://hal.archives-ouvertes.fr/hal-04527479;visit=swh:1:snp:244b10a0dea444f6dc6b6093511fca1ec0951a69;anchor=swh:1:rel:691df2375ad4f4ac1ce4b5c6aaf0dbda0cfd331c;path=/⟩</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:da97081f777755be0be24ee5be268c8cfeb7deb7;origin=https://hal.archives-ouvertes.fr/hal-04701767;visit=swh:1:snp:7d2529a3d8112cffba82c13fcabb0f022c34bbff;anchor=swh:1:rel:3d5922a6fde181a8f33897f11cde4a0782b55e20;path=/⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04527479v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04701767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermo-hygro-chemical (THC) code for concrete at high temperatures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Supplementary code to &amp;quot;Proposed Workflow for Real Mesoscale Meshes: From Neutron Tomography Images to Numerical Simulation Results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hani Cheikh Sleiman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murilo Henrique Moreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Tengattini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Dal Pont</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨swh:1:dir:da97081f777755be0be24ee5be268c8cfeb7deb7;origin=https://hal.archives-ouvertes.fr/hal-04701767;visit=swh:1:snp:7d2529a3d8112cffba82c13fcabb0f022c34bbff;anchor=swh:1:rel:3d5922a6fde181a8f33897f11cde4a0782b55e20;path=/⟩</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:e2028c9c2f01e9d035732d996eb9aa87a1e0b122;origin=https://hal.archives-ouvertes.fr/hal-04527479;visit=swh:1:snp:244b10a0dea444f6dc6b6093511fca1ec0951a69;anchor=swh:1:rel:691df2375ad4f4ac1ce4b5c6aaf0dbda0cfd331c;path=/⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04701767v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04527479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId369"/>
+      <w:footerReference w:type="default" r:id="rId368"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -15560,51 +15426,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460336v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chakib El Faqir" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Tengattini" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Huet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Briffaut" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Dal Pont" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43246-025-01060-2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936763v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt Weber" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Davie" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Millard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiayi Wang" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorjan Dauti" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-024-02532-6" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05391236v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Philip" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robinson Gravier Dumonceau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolfo Citro" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cosyns" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Donal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ehjqcco/qcaf145" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704305v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Scium&#232;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murilo Henrique Moreira" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-024-02454-3" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342522v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pimienta" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Mcnamee" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Robert" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Bostr&#246;m" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shan-Shan Huang" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-023-02248-z" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549115v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Felicetti" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramin Yarmohammadian" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2024.107508" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342464v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izabela Hager" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Mr&#243;z" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-023-02202-z" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342489v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Moreira" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Peng" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dal Pont" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.C. Pandolfelli" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2023.09.288" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487104v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hani Cheikh Sleiman" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21809/rilemtechlett.2023.184" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342508v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2022.104586" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342498v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paula Luz" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Carlos Pandolfelli" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.18297" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342494v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moreira" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pandolfelli" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.18902" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551213v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.F. Ausas" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.M. Cunha" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P. Luz" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceram.2021.100111" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251838v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M H Moreira" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R F Ausas" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P I Pelissari" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A P Luz" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2021.121064" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342500v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2021.106503" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551210v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.I. Pelissari" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346862v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251841v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Dal Pont" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T M Cunha" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551203v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551198v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551207v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.Dal Pont" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2021.07.015" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02558434v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pardoen" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre B&#233;suelle" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cosenza" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Desrues" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00603-020-02066-7" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346877v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2019.119254" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251848v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolajs Toropovs" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-020-01392-2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551196v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tengattini" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Cheikh Sleiman" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kisuka" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Briffaut" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12371" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251852v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2019.02.017" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346885v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251850v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Hussein" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blerta Lipo" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Brocato" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2019.06.063" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382738v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Argilaga" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Caillerie" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Combe" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung Ki&#234;n Nguyen" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.2914" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346879v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945820v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Argilaga" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Desrues" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Caillerie" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.5732" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085758v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Rastiello" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Tailhan" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rossi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2018.04.008" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876929v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dauti" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Toropovs" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2018.06.010" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917887v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka J&#281;drzejewska" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Benboudjema" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Lacarriere" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Azenha" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Schlicke" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2018.04.088" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MKPW5KL9-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695183v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Weber" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.2802" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02045996v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bouhjiti" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Ezzedine El Dandachy" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dufour" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.2808" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653316v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Porrino" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945816v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876928v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876931v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ezzedine El Dandachy" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.2655" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689788v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452793v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassan Shahin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.5202" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917885v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Desmettre" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Charron" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-015-0706-3" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945823v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Papachristos" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2016.03.017" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945827v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876933v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.711.871" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471670v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12356-015-0038-6" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876939v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. El Dandachy" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4203/ccp.108.22" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452791v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01954540v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Torabi" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gabrielsen" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fossen" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ringrose" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Skurtveit" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/1365-2397.33.7.81788" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068224v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Boulay" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2013.09.010" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WFXB9QPL-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00946128v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pecol" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Argoul" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvano Erlicher" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdss.2013.6.547" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00693217v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P&#233;col" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452777v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bordas" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sundararajan Natarajan" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kerfriden" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Edward Augarde" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Roy Mahapatra" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.3156" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-786RS773-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00693212v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452774v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Meftah" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.A. Schrefler" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2010.04.015" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R58H71R3-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00693210v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00693208v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2010057" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596561v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fekri Meftah" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-009-9422-1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5D5Q3ZKV-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549844v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Tailhan" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12356-010-0008-y" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533816v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Alarcon-Ruiz" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Feraille Fresnet" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-010-9577-9" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PTC54HLL-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904555v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Belin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2009.06.003" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BGLQ9LGC-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402577v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Vg de Morais" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bary" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ranc" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Durand" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10407780902821516" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402127v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dimnet" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451411v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/camcos.2008.3.1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452771v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Durand" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2007.03.047" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RW795K4L-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451405v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dimnet" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2005.10.001" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02355376v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ba. Schrefler" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451402v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Colina" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dupas" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ehrlacher" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/macr.2005.57.8.455" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451397v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Schrefler" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02484313" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1RZJX42P-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451395v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-004-3252-y" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QXGZ811S-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01991258v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402663v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Pastore" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lasseux" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931458v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931473v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Apostolopoulos" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Torelli" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Guadagnini" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04911040v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Zalamea" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Di Donna" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04301850v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amorim Romain Rodrigues De" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabone Jeremy" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian La Borderie" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maurel" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pont Stefano Dal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931468v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04910949v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937579v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6606663" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04910856v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04910972v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04910818v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03066487v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-64514-4_52" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03178439v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenoir Nicolas" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Charrier" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03020445v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Collin" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Charlier" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Talandier" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202020510003" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02338134v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dansereau" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936375v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02338137v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01965707v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pardoen" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. B&#233;suelle" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pr&#234;t" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01965833v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cosenza" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939104v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Pr&#234;t" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99474-1_25" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01965832v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01965811v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465742v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El, Dandachy, Mohamad Ezzedine" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pont, Stefano Dal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687287v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung Kien Nguyen" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Argilaga Claramunt" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714011007" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01965831v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01965695v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01965698v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.K. Nguyen" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02086377v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01965813v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hedan" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01965799v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876935v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E.E. Dandachy" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01965818v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01965820v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01965817v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446541v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875168v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736172v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pecol" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875625v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ramanich" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736061v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erlicher Silvano" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bodgi Joanna" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592834v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527487v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527585v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549763v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390811v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Argoul" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409584v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Duflot" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timon Rabczuk" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402569v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416742v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delaplace" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Delahousse" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421054v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448585v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-11995-9_5" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455373v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455365v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Pesavento" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Zeiml" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-11995-9_4" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448575v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00001001v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00709751v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527479v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:e2028c9c2f01e9d035732d996eb9aa87a1e0b122;origin=https://hal.archives-ouvertes.fr/hal-04527479;visit=swh:1:snp:244b10a0dea444f6dc6b6093511fca1ec0951a69;anchor=swh:1:rel:691df2375ad4f4ac1ce4b5c6aaf0dbda0cfd331c;path=/" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701767v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:da97081f777755be0be24ee5be268c8cfeb7deb7;origin=https://hal.archives-ouvertes.fr/hal-04701767;visit=swh:1:snp:7d2529a3d8112cffba82c13fcabb0f022c34bbff;anchor=swh:1:rel:3d5922a6fde181a8f33897f11cde4a0782b55e20;path=/" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460336v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chakib El Faqir" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Tengattini" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Huet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Briffaut" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Dal Pont" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43246-025-01060-2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05391236v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Philip" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robinson Gravier Dumonceau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolfo Citro" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cosyns" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Donal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ehjqcco/qcaf145" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936763v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt Weber" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Davie" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Millard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiayi Wang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorjan Dauti" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-024-02532-6" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704305v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Scium&#232;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murilo Henrique Moreira" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-024-02454-3" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342522v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pimienta" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Mcnamee" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Robert" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Bostr&#246;m" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shan-Shan Huang" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-023-02248-z" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549115v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Felicetti" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramin Yarmohammadian" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2024.107508" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342464v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izabela Hager" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Mr&#243;z" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-023-02202-z" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342489v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Moreira" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Peng" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dal Pont" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.C. Pandolfelli" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2023.09.288" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487104v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hani Cheikh Sleiman" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21809/rilemtechlett.2023.184" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342508v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2022.104586" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342498v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paula Luz" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Carlos Pandolfelli" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.18297" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342494v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moreira" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pandolfelli" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.18902" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551213v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.F. Ausas" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.M. Cunha" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P. Luz" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceram.2021.100111" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346862v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2021.106503" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251841v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M H Moreira" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Dal Pont" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R F Ausas" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T M Cunha" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A P Luz" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342500v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551210v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.I. Pelissari" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2021.121064" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251838v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P I Pelissari" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551203v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551198v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551207v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.Dal Pont" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2021.07.015" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02558434v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pardoen" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre B&#233;suelle" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cosenza" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Desrues" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00603-020-02066-7" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251848v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolajs Toropovs" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-020-01392-2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346877v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2019.119254" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551196v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tengattini" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Cheikh Sleiman" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kisuka" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Briffaut" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12371" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251852v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2019.02.017" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346885v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251850v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Hussein" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blerta Lipo" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Brocato" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2019.06.063" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382738v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Argilaga" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Caillerie" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Combe" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung Ki&#234;n Nguyen" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.2914" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346879v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945820v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Argilaga" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Desrues" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Caillerie" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.5732" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085758v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Rastiello" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Tailhan" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rossi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2018.04.008" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876929v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dauti" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Toropovs" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2018.06.010" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02045996v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bouhjiti" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Ezzedine El Dandachy" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dufour" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.2808" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917887v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka J&#281;drzejewska" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Benboudjema" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Lacarriere" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Azenha" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Schlicke" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2018.04.088" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MKPW5KL9-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695183v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Weber" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.2802" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653316v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Porrino" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945816v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876928v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876931v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ezzedine El Dandachy" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.2655" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689788v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452793v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassan Shahin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.5202" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917885v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Desmettre" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Charron" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-015-0706-3" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945823v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Papachristos" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2016.03.017" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945827v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876933v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.711.871" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471670v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12356-015-0038-6" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876939v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. El Dandachy" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4203/ccp.108.22" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01954540v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Torabi" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gabrielsen" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fossen" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ringrose" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Skurtveit" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/1365-2397.33.7.81788" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068224v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Boulay" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2013.09.010" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WFXB9QPL-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00946128v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pecol" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Argoul" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvano Erlicher" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdss.2013.6.547" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00693217v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P&#233;col" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452777v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bordas" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sundararajan Natarajan" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kerfriden" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Edward Augarde" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Roy Mahapatra" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.3156" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-786RS773-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452774v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Meftah" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.A. Schrefler" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2010.04.015" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R58H71R3-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00693212v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00693210v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00693208v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2010057" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596561v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fekri Meftah" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-009-9422-1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5D5Q3ZKV-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549844v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Tailhan" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12356-010-0008-y" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533816v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Alarcon-Ruiz" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Feraille Fresnet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-010-9577-9" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PTC54HLL-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904555v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Belin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2009.06.003" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BGLQ9LGC-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402577v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Vg de Morais" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bary" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ranc" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Durand" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10407780902821516" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402127v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dimnet" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451411v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/camcos.2008.3.1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452771v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Durand" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2007.03.047" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RW795K4L-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451405v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dimnet" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2005.10.001" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02355376v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ba. Schrefler" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451402v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Colina" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dupas" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ehrlacher" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/macr.2005.57.8.455" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451397v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Schrefler" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02484313" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1RZJX42P-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451395v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-004-3252-y" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QXGZ811S-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01991258v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402663v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Pastore" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lasseux" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931458v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931473v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Apostolopoulos" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Torelli" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Guadagnini" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04911040v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Zalamea" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Di Donna" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04301850v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amorim Romain Rodrigues De" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabone Jeremy" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian La Borderie" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maurel" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pont Stefano Dal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931468v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04910949v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04910856v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937579v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6606663" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04910972v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03066487v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-64514-4_52" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04910818v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03178439v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenoir Nicolas" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Charrier" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03020445v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Collin" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Charlier" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Talandier" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202020510003" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02338134v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dansereau" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02338137v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936375v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939104v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Pr&#234;t" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99474-1_25" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01965833v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pardoen" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. B&#233;suelle" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cosenza" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01965707v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pr&#234;t" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01965811v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01965832v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465742v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El, Dandachy, Mohamad Ezzedine" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pont, Stefano Dal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687287v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung Kien Nguyen" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Argilaga Claramunt" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714011007" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01965831v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01965695v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01965698v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.K. Nguyen" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01965813v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hedan" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02086377v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01965799v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876935v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E.E. Dandachy" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01965818v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01965820v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01965817v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446541v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875168v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736172v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pecol" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736061v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erlicher Silvano" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bodgi Joanna" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875625v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ramanich" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592834v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527487v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527585v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549763v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390811v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Argoul" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421054v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402569v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Duflot" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timon Rabczuk" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416742v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delaplace" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Delahousse" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409584v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448585v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-11995-9_5" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455373v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455365v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Pesavento" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Zeiml" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-11995-9_4" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448575v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00001001v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00709751v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701767v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:da97081f777755be0be24ee5be268c8cfeb7deb7;origin=https://hal.archives-ouvertes.fr/hal-04701767;visit=swh:1:snp:7d2529a3d8112cffba82c13fcabb0f022c34bbff;anchor=swh:1:rel:3d5922a6fde181a8f33897f11cde4a0782b55e20;path=/" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527479v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:e2028c9c2f01e9d035732d996eb9aa87a1e0b122;origin=https://hal.archives-ouvertes.fr/hal-04527479;visit=swh:1:snp:244b10a0dea444f6dc6b6093511fca1ec0951a69;anchor=swh:1:rel:691df2375ad4f4ac1ce4b5c6aaf0dbda0cfd331c;path=/" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>