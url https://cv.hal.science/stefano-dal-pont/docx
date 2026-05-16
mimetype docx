--- v1 (2026-04-25)
+++ v2 (2026-05-16)
@@ -1602,823 +1602,823 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04342494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct comparison of multi and single-phase models depicting the drying process of refractory castables</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simultaneous x-ray and neutron 4D tomographic study of drying-driven hydro-mechanical behavior of cement-based materials at moderate temperatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hani Cheikh Sleiman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Tengattini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Briffaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Dal Pont</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open Ceramics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.oceram.2021.100111⟩</w:t>
+              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 147 (3), pp.106503. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2021.106503⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03551213v1</w:t>
+                <w:t xml:space="preserve">hal-04346862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous x-ray and neutron 4D tomographic study of drying-driven hydro-mechanical behavior of cement-based materials at moderate temperatures</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Direct comparison of multi and single-phase models depicting the drying process of refractory castables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M H Moreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Dal Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R F Ausas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T M Cunha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A P Luz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2021.106503⟩</w:t>
+              <w:t xml:space="preserve">Open Ceramics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.oceram.2021.100111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04346862v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03251841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct comparison of multi and single-phase models depicting the drying process of refractory castables</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simultaneous x-ray and neutron 4D tomographic study of drying-driven hydro-mechanical behavior of cement-based materials at moderate temperatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hani Cheikh Sleiman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Tengattini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Briffaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Dal Pont</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open Ceramics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.oceram.2021.100111⟩</w:t>
+              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 147, pp.106503. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2021.106503⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03251841v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04342500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous x-ray and neutron 4D tomographic study of drying-driven hydro-mechanical behavior of cement-based materials at moderate temperatures</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Towards a single-phase mixed formulation of refractory castables and structural concrete at high temperatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.H. Moreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.F. Ausas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dal Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.I. Pelissari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.P. Luz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2021.106503⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 171, pp.121064. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2021.121064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04342500v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03551210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a single-phase mixed formulation of refractory castables and structural concrete at high temperatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...50 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.P. Luz</w:t>
+                <w:t xml:space="preserve">M H Moreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R F Ausas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Dal Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P I Pelissari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A P Luz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 171, pp.121064. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+              <w:t xml:space="preserve">, 2021, 171, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2021.121064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03551210v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03251838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a single-phase mixed formulation of refractory castables and structural concrete at high temperatures</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stefano Dal Pont</w:t>
+                <w:t xml:space="preserve">Direct comparison of multi and single-phase models depicting the drying process of refractory castables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.H. Moreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dal Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.F. Ausas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P I Pelissari</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A P Luz</w:t>
+                <w:t xml:space="preserve">T.M. Cunha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.P. Luz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2021.121064⟩</w:t>
+              <w:t xml:space="preserve">Open Ceramics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 6, pp.100111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.oceram.2021.100111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03251838v1</w:t>
+                <w:t xml:space="preserve">hal-03551213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simultaneous x-ray and neutron 4D tomographic study of drying-driven hydro-mechanical behavior of cement-based materials at moderate temperatures</w:t>
               </w:r>
@@ -2479,51 +2479,51 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Dal Pont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cement and Concrete Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 147, pp.106503. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cemconres.2021.106503⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03551203v1</w:t>
@@ -2690,77 +2690,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.H. Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.Dal Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.F. Ausas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.P. Luz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.M. Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ceramics International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 47 (20), pp.28086-28105. </w:t>
@@ -2792,421 +2792,421 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03551207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accounting for Small-Scale Heterogeneity and Variability of Clay Rock in Homogenised Numerical Micromechanical Response and Microcracking</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Some Observations on Testing Conditions of High-Temperature Experiments on Concrete: An Insight from Neutron Tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorjan Dauti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Tengattini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Dal Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Pardoen</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nikolajs Toropovs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Briffaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rock Mechanics and Rock Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00603-020-02066-7⟩</w:t>
+              <w:t xml:space="preserve">Transport in Porous Media</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 132, pp.299 - 310. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11242-020-01392-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02558434v1</w:t>
+                <w:t xml:space="preserve">hal-03251848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some Observations on Testing Conditions of High-Temperature Experiments on Concrete: An Insight from Neutron Tomography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dorjan Dauti</w:t>
+                <w:t xml:space="preserve">Influence of common simplifications on the drying of cement-based materials up to moderate temperatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hani Cheikh Sleiman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Briffaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Dal Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Tengattini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Huet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transport in Porous Media</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11242-020-01392-2⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 150 (20), pp.119254. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2019.119254⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03251848v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04346877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of common simplifications on the drying of cement-based materials up to moderate temperatures</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Briffaut</w:t>
+                <w:t xml:space="preserve">Accounting for Small-Scale Heterogeneity and Variability of Clay Rock in Homogenised Numerical Micromechanical Response and Microcracking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Pardoen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bésuelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Dal Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bruno Huet</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cosenza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Desrues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 150 (20), pp.119254. </w:t>
+              <w:t xml:space="preserve">Rock Mechanics and Rock Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 53 (6), pp.2727-2746. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2019.119254⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00603-020-02066-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04346877v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02558434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification of evolving moisture profiles in concrete samples subjected to temperature gradient by means of rapid neutron tomography: Influence of boundary conditions, hygro‐thermal loading history and spalling mitigation additives</w:t>
               </w:r>
@@ -3673,51 +3673,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From discrete to continuum modelling of boundary value problems in geomechanics: An integrated FEM‐DEM approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Desrues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Argilaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4433,307 +4433,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02045996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COST TU1404 benchmark on macroscopic modelling of concrete and concrete structures at early age: Proof-of-concept stage</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modeling concrete exposed to high temperature: Impact of dehydration and retention curves on moisture migration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Dauti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dal Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnieszka Jędrzejewska</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Dirk Schlicke</w:t>
+                <w:t xml:space="preserve">B. Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Briffaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Toropovs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2018.04.088⟩</w:t>
+              <w:t xml:space="preserve">International Journal for Numerical and Analytical Methods in Geomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 42 (13), pp.1516-1530. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/nag.2802⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01917887v1</w:t>
+                <w:t xml:space="preserve">hal-04695183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling concrete exposed to high temperature: Impact of dehydration and retention curves on moisture migration</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">N. Toropovs</w:t>
+                <w:t xml:space="preserve">COST TU1404 benchmark on macroscopic modelling of concrete and concrete structures at early age: Proof-of-concept stage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnieszka Jędrzejewska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Benboudjema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Lacarriere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Azenha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dirk Schlicke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical and Analytical Methods in Geomechanics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 174, pp.173 - 189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2018.04.088⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/nag.2802⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04695183v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01917887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Signage System for Improving Pedestrian Flow on Single-Exit Metro Stations: Focus on Paris Metro Line 4 Historical Stations</w:t>
               </w:r>
@@ -4909,51 +4909,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Dauti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Dal Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Briffaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4962,51 +4962,51 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Toropovs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal for Numerical and Analytical Methods in Geomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 42 (13), pp.1516-1530. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/nag.2802⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01876928v1</w:t>
@@ -5245,278 +5245,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04689788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A study of the influence of REV variability in double‐scale FEM ×DEM analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modeling of fluid leakage through multi-cracked RC structural elements using a numerical probabilistic cracking approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Rastiello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghassan Shahin</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Clélia Desmettre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Tailhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Charron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/nme.5202⟩</w:t>
+              <w:t xml:space="preserve">Materials and structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 49 (8), pp.3095 - 3108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1617/s11527-015-0706-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04452793v1</w:t>
+                <w:t xml:space="preserve">hal-01917885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of fluid leakage through multi-cracked RC structural elements using a numerical probabilistic cracking approach</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A study of the influence of REV variability in double‐scale FEM ×DEM analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Charron</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ghassan Shahin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Desrues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Dal Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Argilaga</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials and structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 49 (8), pp.3095 - 3108. </w:t>
+              <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 107 (10), pp.882-900. </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1617/s11527-015-0706-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/nme.5202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01917885v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04452793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Homogenization of a cracked saturated porous medium: Theoretical aspects and numerical implementation</w:t>
               </w:r>
@@ -5619,64 +5619,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A study of the influence of REV variability in double-scale FEM ×DEM analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghassan Shahin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Desrues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Dal Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5694,51 +5694,51 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Argilaga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 107 (10), pp.882-900. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/nme.5202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01945827v1</w:t>
@@ -5860,261 +5860,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01876933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Macroscopic probabilistic cracking approach for the numerical modelling of fluid leakage in concrete</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Rossi</w:t>
+                <w:t xml:space="preserve">Coupling cracking and permeability to assess the leakage rate of concrete structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.E. El Dandachy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Briffaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Dal Pont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Solid and Structural Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12356-015-0038-6⟩</w:t>
+              <w:t xml:space="preserve">Civil-Comp Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4203/ccp.108.22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01471670v1</w:t>
+                <w:t xml:space="preserve">hal-01876939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling cracking and permeability to assess the leakage rate of concrete structures</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Briffaut</w:t>
+                <w:t xml:space="preserve">Macroscopic probabilistic cracking approach for the numerical modelling of fluid leakage in concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Rastiello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Tailhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Dal Pont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Civil-Comp Proceedings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, </w:t>
+              <w:t xml:space="preserve">Annals of Solid and Structural Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 7 (1), pp.1-16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4203/ccp.108.22⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12356-015-0038-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01876939v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01471670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strain localization in sandstone and its implications for CO2 storage</w:t>
               </w:r>
@@ -6595,397 +6595,397 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00693217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the performance of strain smoothing for quadratic and enriched finite element approximations (XFEM/GFEM/PUFEM)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modeling concrete under severe conditions as a multiphase material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Dal Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Bordas</w:t>
+                <w:t xml:space="preserve">F. Meftah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sundararajan Natarajan</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">B.A. Schrefler</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/nme.3156⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Engineering and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 241 (3), pp.562-572. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nucengdes.2010.04.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04452777v1</w:t>
+                <w:t xml:space="preserve">hal-04452774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling concrete under severe conditions as a multiphase material</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Smooth / non-smooth contact modelling of human crowds movement: numerical aspects and application to emergency evacuations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pécol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Dal Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">B.A. Schrefler</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvano Erlicher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Argoul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Engineering and Design</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Annals of Solid and Structural Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 2 (2-4), pp.69-85</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04452774v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00693212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smooth / non-smooth contact modelling of human crowds movement: numerical aspects and application to emergency evacuations</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">On the performance of strain smoothing for quadratic and enriched finite element approximations (XFEM/GFEM/PUFEM)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bordas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sundararajan Natarajan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Kerfriden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Edward Augarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Roy Mahapatra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Solid and Structural Mechanics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 86 (4-5), pp.637-666. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/nme.3156⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00693212v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04452777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discrete approaches for crowd movement modelling</w:t>
               </w:r>
@@ -7772,200 +7772,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00402577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical approach and numerical simulation of instantaneous collisions of granular media using the A-CD2 method</w:t>
+                <w:t xml:space="preserve">Theoretical approach to and numerical simulation of instantaneous collisions in granular media using the A-CD 2 method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Dal Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dimnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications in Applied Mathematics and Computational Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 3 (1), pp 1-24</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2008, 3 (1), pp.1-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2140/camcos.2008.3.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00402127v1</w:t>
+                <w:t xml:space="preserve">hal-04451411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical approach to and numerical simulation of instantaneous collisions in granular media using the A-CD 2 method</w:t>
+                <w:t xml:space="preserve">Theoretical approach and numerical simulation of instantaneous collisions of granular media using the A-CD2 method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Dal Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dimnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications in Applied Mathematics and Computational Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 3 (1), pp.1-24. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2008, 3 (1), pp 1-24</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2140/camcos.2008.3.1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04451411v1</w:t>
+                <w:t xml:space="preserve">hal-00402127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multiphase thermo-hydro-mechanical model for concrete at high temperatures—Finite element implementation and validation under LOCA load</w:t>
               </w:r>
@@ -7977,51 +7977,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Dal Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.A. Schrefler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Engineering and Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 237 (22), pp.2137-2150. </w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8268,316 +8268,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02355376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An experimental relationship between complete liquid saturation and violent damage in concrete submitted to high temperature</w:t>
+                <w:t xml:space="preserve">Experimental and finite element analysis of a hollow cylinder submitted to high temperatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Dal Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Colina</w:t>
+                <w:t xml:space="preserve">B. Schrefler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ehrlacher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Magazine of Concrete Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Materials and structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 38 (7), pp.681-690. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/BF02484313⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1680/macr.2005.57.8.455⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04451402v1</w:t>
+                <w:t xml:space="preserve">hal-04451397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and finite element analysis of a hollow cylinder submitted to high temperatures</w:t>
+                <w:t xml:space="preserve">An experimental relationship between complete liquid saturation and violent damage in concrete submitted to high temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Dal Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Schrefler</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId251" w:history="1">
+                <w:t xml:space="preserve">H. Colina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dupas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ehrlacher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials and structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/BF02484313⟩</w:t>
+              <w:t xml:space="preserve">Magazine of Concrete Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 57 (8), pp.455-461. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1680/macr.2005.57.8.455⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04451397v1</w:t>
+                <w:t xml:space="preserve">hal-04451402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intrinsic Permeability Evolution in High Temperature Concrete: An Experimental and Numerical Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Dal Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Schrefler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ehrlacher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transport in Porous Media</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 60 (1), pp.43-74. </w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8636,51 +8636,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical and experimental analysis of chemical dehydration, heat and mass transfers in a concrete hollow cylinder submitted to high temperatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Dal Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ehrlacher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 47 (1), pp.135-147</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8839,299 +8839,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05402663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Polymeric Fibers’Optimization as Refractory Castable Drying Agents - Insights From Direct Visualiza-tion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Murilo Henrique Moreira</w:t>
+                <w:t xml:space="preserve">Numerical andExperimental Investigations of Heat-Induced Spalling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panagiotis Apostolopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Dal Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Victor Carlos Pandolfelli</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Torelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurizio Guadagnini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shan-Shan Huang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ALAFAR,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2024, Lima (Pérou), France</w:t>
+              <w:t xml:space="preserve">Structures in Fire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Coimbra (PT), Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04931458v1</w:t>
+                <w:t xml:space="preserve">hal-04931473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical andExperimental Investigations of Heat-Induced Spalling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Panagiotis Apostolopoulos</w:t>
+                <w:t xml:space="preserve">Towards Polymeric Fibers’Optimization as Refractory Castable Drying Agents - Insights From Direct Visualiza-tion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murilo Henrique Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Dal Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Shan-Shan Huang</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Tengattini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Carlos Pandolfelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Structures in Fire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Coimbra (PT), Portugal</w:t>
+              <w:t xml:space="preserve">ALAFAR,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Lima (Pérou), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04931473v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04931458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the thermo-hydromechanical behaviour of argillaceous rocks with FEM2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Zalamea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bésuelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Dal Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9383,416 +9383,416 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04931468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale modelling of the thermo-hydro-mechanical behaviour of argillaceous rocks</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+                <w:t xml:space="preserve">Considering the microstructural characteristics of heterogeneous argillaceous rock in a double-scale numerical modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Pardoen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bésuelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Dal Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alice Di Donna</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cosenza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Desrues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Third International Workshop on the Finite Element Code LAGAMINE (Lagashop2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Villard-de-Lans, France</w:t>
+              <w:t xml:space="preserve">8th International Conference on Clays in Natural and Engineered Barriers for Radioactive Waste Confinement (Clay conference)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Nancy (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04910949v1</w:t>
+                <w:t xml:space="preserve">hal-04910856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Considering the microstructural characteristics of heterogeneous argillaceous rock in a double-scale numerical modelling</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jacques Desrues</w:t>
+                <w:t xml:space="preserve">Neutron Tomography Analysis of Drying - Proof of Moisture Clog and Heating Rate Effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murilo Henrique Moreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Dal Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Tengattini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Carlos Pandolfelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Clays in Natural and Engineered Barriers for Radioactive Waste Confinement (Clay conference)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">5th seminar on refractories</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, china, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.6606663⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04910856v1</w:t>
+                <w:t xml:space="preserve">hal-04937579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neutron Tomography Analysis of Drying - Proof of Moisture Clog and Heating Rate Effects</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Victor Carlos Pandolfelli</w:t>
+                <w:t xml:space="preserve">Multiscale modelling of the thermo-hydro-mechanical behaviour of argillaceous rocks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Zalamea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bésuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dal Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Di Donna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th seminar on refractories</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Third International Workshop on the Finite Element Code LAGAMINE (Lagashop2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Villard-de-Lans, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5281/zenodo.6606663⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04937579v1</w:t>
+                <w:t xml:space="preserve">hal-04910949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiscale modelling of the thermo-hydro-mechanical behaviour of argillaceous rocks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Zalamea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bésuelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Dal Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9843,103 +9843,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of claystone small-scale characteristics on the variability of micromechanical response and on microcracking modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Pardoen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bésuelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Dal Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cosenza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Desrues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International Conference of IACMAG - International Association for Computer Methods and Advances in Geomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Torino, Italy. </w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9986,51 +9986,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiscale modelling of the thermo-hydromechanical behaviour of argillacious rocks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Zalamea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bésuelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Dal Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10206,77 +10206,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the multiscale behaviour of claystone: deformation, rupture, and hydro-mechanical phenomena around underground galleries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Pardoen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bésuelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Charlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10334,420 +10334,420 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03020445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Double-scale FEM modelling applied to clay rocks</w:t>
+                <w:t xml:space="preserve">Double-scale hydro-mechanical modelling of clay rocks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Dansereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bésuelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Dal Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J. Desrues</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Desrues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XV International Conference Computational Plasticity, fundamentals and applications, COMPLAS 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">joint GeoMech-M2UN workshop on Upscalling for Strategic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02338134v1</w:t>
+                <w:t xml:space="preserve">hal-02338137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Double-scale hydro-mechanical modelling of clay rocks</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jacques Desrues</w:t>
+                <w:t xml:space="preserve">Flash vaporization next to an opening crack: a possible explanation of the explosive nature of concrete spalling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Felicetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramin Yarmohammadian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dal Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Tengattini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">joint GeoMech-M2UN workshop on Upscalling for Strategic Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">6th International Workshop on Concrete Spalling due to Fire Exposure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Sheffield, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02338137v1</w:t>
+                <w:t xml:space="preserve">hal-04936375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flash vaporization next to an opening crack: a possible explanation of the explosive nature of concrete spalling</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alessandro Tengattini</w:t>
+                <w:t xml:space="preserve">Double-scale FEM modelling applied to clay rocks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Dansereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bésuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Dal Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Desrues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Workshop on Concrete Spalling due to Fire Exposure</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Sheffield, United Kingdom</w:t>
+              <w:t xml:space="preserve">XV International Conference Computational Plasticity, fundamentals and applications, COMPLAS 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04936375v1</w:t>
+                <w:t xml:space="preserve">hal-02338134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heterogeneity and Variability of Clay Rock Microstructure in a Hydro-Mechanical Double Scale FEM × FEM Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Pardoen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Dal Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Desrues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bésuelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Prêt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11280,498 +11280,498 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01965832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des propriétés de transport du béton soumis à des chargements thermo-mécaniques différés</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Dufour</w:t>
+                <w:t xml:space="preserve">2nd gradient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Argilaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Desrues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Dal Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Caillerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Combe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Lille, France</w:t>
+              <w:t xml:space="preserve">IWBDG2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Limassol, Cyprus</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03465742v1</w:t>
+                <w:t xml:space="preserve">hal-01965695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FEM × DEM: a new efficient multi-scale approach for geotechnical problems with strain localization</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Etude des propriétés de transport du béton soumis à des chargements thermo-mécaniques différés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Briffaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El, Dandachy, Mohamad Ezzedine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pont, Stefano Dal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Powders and Grains 2017 – 8th International Conference on Micromechanics on Granular Media</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Lille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04687287v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03465742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variability of the microstructure in a double scale model for hydro-mechanical coupling in clay rocks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B. Pardoen</w:t>
+                <w:t xml:space="preserve">FEM × DEM: a new efficient multi-scale approach for geotechnical problems with strain localization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trung Kien Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Argilaga Claramunt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Caillerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Combe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Dal Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Clays in Natural and Engineered Barriers for Radioactive Waste Confinement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Powders and Grains 2017 – 8th International Conference on Micromechanics on Granular Media</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Montpellier, France. pp.11007, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/201714011007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01965831v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04687287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2nd gradient</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Argilaga</w:t>
+                <w:t xml:space="preserve">Variability of the microstructure in a double scale model for hydro-mechanical coupling in clay rocks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Pardoen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Dal Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Desrues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Gaël Combe</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bésuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IWBDG2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Limassol, Cyprus</w:t>
+              <w:t xml:space="preserve">7th International Conference on Clays in Natural and Engineered Barriers for Radioactive Waste Confinement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Davos, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01965695v1</w:t>
+                <w:t xml:space="preserve">hal-01965831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FEM _ DEM: a new efficient multi-scale approach for geotechnical problems with strain localization</w:t>
               </w:r>
@@ -12109,381 +12109,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02086377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FEMxDEM Multi-scale modelling: overcoming numerical issues</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">FEM-DEM multiscale analysis in Geomechanics : Strain Localisationand 2nd gradient regularisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Desrues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.K. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Argilaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Combe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Caillerie</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMPLAS XIII</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">Euromech 559 Multi Scale Computationa Methods for bridging scales in materials and structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2015, Eindhoven, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01965799v1</w:t>
+                <w:t xml:space="preserve">hal-01965818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical coupling between damage and gas permeability for concrete applied on a 3D splitting test</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Dufour</w:t>
+                <w:t xml:space="preserve">FEMxDEM Multi-scale modelling: overcoming numerical issues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Argilaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Dal Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Combe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Desrues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Caillerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coupled problem 2015 proceedings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Unknown, Unknown Region. pp.71-81</w:t>
+              <w:t xml:space="preserve">COMPLAS XIII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01876935v1</w:t>
+                <w:t xml:space="preserve">hal-01965799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FEM-DEM multiscale analysis in Geomechanics : Strain Localisationand 2nd gradient regularisation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Numerical coupling between damage and gas permeability for concrete applied on a 3D splitting test</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.E.E. Dandachy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Briffaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Dal Pont</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euromech 559 Multi Scale Computationa Methods for bridging scales in materials and structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2015, Eindhoven, Netherlands</w:t>
+              <w:t xml:space="preserve">Coupled problem 2015 proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Unknown, Unknown Region. pp.71-81</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01965818v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01876935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From discrete to continuum approach of BVP in Geomechanics : FEMxDEM integrated approach</w:t>
               </w:r>
@@ -13715,593 +13715,593 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00549763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation du mouvement d’une foule sur une structure en vibration</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Micro-macro modeling of concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Dal Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">P. Argoul</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Louis Tailhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
+              <w:t xml:space="preserve">12th International Conference on Fracture (ICF12)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, France. 9p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03390811v1</w:t>
+                <w:t xml:space="preserve">hal-00421054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro-macro modeling of concrete</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Smoothed extended finite element method for continua</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sundararajan Natarajan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Dal Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre Rossi</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Duflot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timon Rabczuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bordas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on Fracture (ICF12)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, France. 9p</w:t>
+              <w:t xml:space="preserve">Colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, France. 6p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00421054v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00402569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smoothed extended finite element method for continua</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sundararajan Natarajan</w:t>
+                <w:t xml:space="preserve">An Experimental test for cracking concrete under controlled</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Boulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Dal Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timon Rabczuk</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Bordas</w:t>
+                <w:t xml:space="preserve">Arnaud Delaplace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Delahousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Tailhan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, France. 6p</w:t>
+              <w:t xml:space="preserve">12th International Conference on Fracture (ICF12)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, France. 10p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00402569v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00416742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Experimental test for cracking concrete under controlled</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claude Boulay</w:t>
+                <w:t xml:space="preserve">Smoothed extended finite element method for continua</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sundararajan Natarajan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Dal Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Tailhan</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Duflot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timon Rabczuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bordas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on Fracture (ICF12)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, France. 10p</w:t>
+              <w:t xml:space="preserve">9e Colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CSMA, May 2009, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00416742v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01409584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smoothed extended finite element method for continua</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sundararajan Natarajan</w:t>
+                <w:t xml:space="preserve">Modélisation du mouvement d’une foule sur une structure en vibration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pecol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Dal Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Bordas</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvano Erlicher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Argoul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9e Colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CSMA, May 2009, Giens, France</w:t>
+              <w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01409584v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03390811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -15426,51 +15426,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460336v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chakib El Faqir" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Tengattini" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Huet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Briffaut" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Dal Pont" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43246-025-01060-2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05391236v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Philip" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robinson Gravier Dumonceau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolfo Citro" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cosyns" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Donal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ehjqcco/qcaf145" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936763v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt Weber" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Davie" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Millard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiayi Wang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorjan Dauti" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-024-02532-6" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704305v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Scium&#232;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murilo Henrique Moreira" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-024-02454-3" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342522v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pimienta" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Mcnamee" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Robert" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Bostr&#246;m" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shan-Shan Huang" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-023-02248-z" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549115v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Felicetti" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramin Yarmohammadian" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2024.107508" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342464v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izabela Hager" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Mr&#243;z" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-023-02202-z" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342489v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Moreira" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Peng" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dal Pont" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.C. Pandolfelli" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2023.09.288" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487104v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hani Cheikh Sleiman" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21809/rilemtechlett.2023.184" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342508v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2022.104586" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342498v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paula Luz" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Carlos Pandolfelli" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.18297" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342494v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moreira" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pandolfelli" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.18902" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551213v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.F. Ausas" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.M. Cunha" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P. Luz" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceram.2021.100111" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346862v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2021.106503" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251841v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M H Moreira" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Dal Pont" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R F Ausas" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T M Cunha" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A P Luz" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342500v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551210v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.I. Pelissari" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2021.121064" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251838v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P I Pelissari" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551203v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551198v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551207v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.Dal Pont" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2021.07.015" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02558434v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pardoen" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre B&#233;suelle" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cosenza" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Desrues" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00603-020-02066-7" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251848v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolajs Toropovs" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-020-01392-2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346877v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2019.119254" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551196v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tengattini" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Cheikh Sleiman" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kisuka" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Briffaut" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12371" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251852v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2019.02.017" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346885v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251850v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Hussein" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blerta Lipo" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Brocato" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2019.06.063" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382738v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Argilaga" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Caillerie" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Combe" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung Ki&#234;n Nguyen" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.2914" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346879v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945820v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Argilaga" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Desrues" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Caillerie" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.5732" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085758v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Rastiello" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Tailhan" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rossi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2018.04.008" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876929v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dauti" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Toropovs" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2018.06.010" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02045996v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bouhjiti" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Ezzedine El Dandachy" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dufour" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.2808" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917887v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka J&#281;drzejewska" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Benboudjema" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Lacarriere" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Azenha" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Schlicke" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2018.04.088" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MKPW5KL9-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695183v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Weber" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.2802" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653316v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Porrino" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945816v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876928v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876931v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ezzedine El Dandachy" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.2655" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689788v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452793v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassan Shahin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.5202" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917885v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Desmettre" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Charron" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-015-0706-3" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945823v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Papachristos" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2016.03.017" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945827v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876933v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.711.871" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471670v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12356-015-0038-6" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876939v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. El Dandachy" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4203/ccp.108.22" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01954540v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Torabi" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gabrielsen" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fossen" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ringrose" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Skurtveit" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/1365-2397.33.7.81788" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068224v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Boulay" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2013.09.010" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WFXB9QPL-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00946128v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pecol" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Argoul" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvano Erlicher" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdss.2013.6.547" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00693217v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P&#233;col" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452777v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bordas" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sundararajan Natarajan" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kerfriden" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Edward Augarde" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Roy Mahapatra" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.3156" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-786RS773-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452774v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Meftah" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.A. Schrefler" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2010.04.015" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R58H71R3-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00693212v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00693210v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00693208v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2010057" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596561v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fekri Meftah" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-009-9422-1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5D5Q3ZKV-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549844v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Tailhan" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12356-010-0008-y" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533816v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Alarcon-Ruiz" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Feraille Fresnet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-010-9577-9" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PTC54HLL-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904555v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Belin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2009.06.003" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BGLQ9LGC-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402577v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Vg de Morais" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bary" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ranc" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Durand" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10407780902821516" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402127v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dimnet" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451411v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/camcos.2008.3.1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452771v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Durand" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2007.03.047" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RW795K4L-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451405v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dimnet" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2005.10.001" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02355376v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ba. Schrefler" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451402v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Colina" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dupas" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ehrlacher" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/macr.2005.57.8.455" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451397v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Schrefler" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02484313" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1RZJX42P-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451395v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-004-3252-y" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QXGZ811S-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01991258v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402663v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Pastore" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lasseux" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931458v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931473v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Apostolopoulos" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Torelli" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Guadagnini" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04911040v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Zalamea" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Di Donna" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04301850v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amorim Romain Rodrigues De" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabone Jeremy" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian La Borderie" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maurel" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pont Stefano Dal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931468v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04910949v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04910856v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937579v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6606663" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04910972v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03066487v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-64514-4_52" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04910818v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03178439v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenoir Nicolas" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Charrier" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03020445v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Collin" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Charlier" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Talandier" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202020510003" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02338134v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dansereau" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02338137v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936375v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939104v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Pr&#234;t" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99474-1_25" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01965833v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pardoen" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. B&#233;suelle" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cosenza" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01965707v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pr&#234;t" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01965811v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01965832v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465742v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El, Dandachy, Mohamad Ezzedine" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pont, Stefano Dal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687287v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung Kien Nguyen" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Argilaga Claramunt" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714011007" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01965831v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01965695v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01965698v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.K. Nguyen" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01965813v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hedan" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02086377v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01965799v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876935v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E.E. Dandachy" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01965818v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01965820v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01965817v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446541v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875168v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736172v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pecol" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736061v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erlicher Silvano" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bodgi Joanna" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875625v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ramanich" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592834v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527487v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527585v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549763v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390811v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Argoul" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421054v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402569v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Duflot" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timon Rabczuk" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416742v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delaplace" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Delahousse" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409584v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448585v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-11995-9_5" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455373v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455365v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Pesavento" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Zeiml" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-11995-9_4" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448575v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00001001v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00709751v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701767v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:da97081f777755be0be24ee5be268c8cfeb7deb7;origin=https://hal.archives-ouvertes.fr/hal-04701767;visit=swh:1:snp:7d2529a3d8112cffba82c13fcabb0f022c34bbff;anchor=swh:1:rel:3d5922a6fde181a8f33897f11cde4a0782b55e20;path=/" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527479v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:e2028c9c2f01e9d035732d996eb9aa87a1e0b122;origin=https://hal.archives-ouvertes.fr/hal-04527479;visit=swh:1:snp:244b10a0dea444f6dc6b6093511fca1ec0951a69;anchor=swh:1:rel:691df2375ad4f4ac1ce4b5c6aaf0dbda0cfd331c;path=/" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460336v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chakib El Faqir" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Tengattini" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Huet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Briffaut" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Dal Pont" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43246-025-01060-2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05391236v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Philip" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robinson Gravier Dumonceau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolfo Citro" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cosyns" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Donal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ehjqcco/qcaf145" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936763v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt Weber" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Davie" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Millard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiayi Wang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorjan Dauti" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-024-02532-6" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704305v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Scium&#232;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murilo Henrique Moreira" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-024-02454-3" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342522v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pimienta" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Mcnamee" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Robert" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Bostr&#246;m" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shan-Shan Huang" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-023-02248-z" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549115v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Felicetti" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramin Yarmohammadian" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2024.107508" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342464v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izabela Hager" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Mr&#243;z" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-023-02202-z" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342489v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Moreira" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Peng" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dal Pont" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.C. Pandolfelli" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2023.09.288" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487104v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hani Cheikh Sleiman" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21809/rilemtechlett.2023.184" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342508v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2022.104586" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342498v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paula Luz" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Carlos Pandolfelli" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.18297" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342494v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moreira" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pandolfelli" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.18902" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346862v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2021.106503" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251841v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M H Moreira" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Dal Pont" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R F Ausas" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T M Cunha" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A P Luz" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceram.2021.100111" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342500v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551210v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.F. Ausas" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.I. Pelissari" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P. Luz" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2021.121064" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251838v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P I Pelissari" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551213v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.M. Cunha" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551203v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551198v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551207v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.Dal Pont" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2021.07.015" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251848v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolajs Toropovs" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-020-01392-2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346877v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2019.119254" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02558434v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pardoen" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre B&#233;suelle" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cosenza" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Desrues" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00603-020-02066-7" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551196v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tengattini" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Cheikh Sleiman" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kisuka" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Briffaut" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12371" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251852v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2019.02.017" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346885v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251850v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Hussein" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blerta Lipo" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Brocato" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2019.06.063" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382738v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Argilaga" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Caillerie" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Combe" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung Ki&#234;n Nguyen" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.2914" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346879v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945820v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Argilaga" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Desrues" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Caillerie" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.5732" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085758v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Rastiello" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Tailhan" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rossi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2018.04.008" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876929v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dauti" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Toropovs" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2018.06.010" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02045996v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bouhjiti" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Ezzedine El Dandachy" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dufour" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.2808" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695183v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Weber" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.2802" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917887v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka J&#281;drzejewska" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Benboudjema" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Lacarriere" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Azenha" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Schlicke" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2018.04.088" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MKPW5KL9-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653316v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Porrino" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945816v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876928v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876931v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ezzedine El Dandachy" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.2655" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689788v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917885v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Desmettre" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Charron" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-015-0706-3" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452793v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassan Shahin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.5202" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945823v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Papachristos" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2016.03.017" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945827v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876933v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.711.871" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876939v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. El Dandachy" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4203/ccp.108.22" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471670v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12356-015-0038-6" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01954540v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Torabi" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gabrielsen" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fossen" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ringrose" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Skurtveit" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/1365-2397.33.7.81788" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068224v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Boulay" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2013.09.010" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WFXB9QPL-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00946128v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pecol" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Argoul" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvano Erlicher" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdss.2013.6.547" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00693217v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P&#233;col" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452774v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Meftah" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.A. Schrefler" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2010.04.015" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R58H71R3-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00693212v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452777v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bordas" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sundararajan Natarajan" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kerfriden" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Edward Augarde" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Roy Mahapatra" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.3156" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-786RS773-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00693210v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00693208v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2010057" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596561v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fekri Meftah" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-009-9422-1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5D5Q3ZKV-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549844v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Tailhan" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12356-010-0008-y" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533816v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Alarcon-Ruiz" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Feraille Fresnet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-010-9577-9" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PTC54HLL-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904555v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Belin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2009.06.003" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BGLQ9LGC-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402577v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Vg de Morais" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bary" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ranc" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Durand" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10407780902821516" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451411v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dimnet" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/camcos.2008.3.1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402127v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452771v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Durand" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2007.03.047" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RW795K4L-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451405v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dimnet" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2005.10.001" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02355376v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ba. Schrefler" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451397v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Schrefler" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ehrlacher" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02484313" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1RZJX42P-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451402v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Colina" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dupas" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/macr.2005.57.8.455" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451395v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-004-3252-y" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QXGZ811S-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01991258v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402663v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Pastore" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lasseux" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931473v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Apostolopoulos" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Torelli" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Guadagnini" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931458v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04911040v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Zalamea" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Di Donna" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04301850v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amorim Romain Rodrigues De" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabone Jeremy" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian La Borderie" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maurel" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pont Stefano Dal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931468v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04910856v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937579v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6606663" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04910949v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04910972v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03066487v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-64514-4_52" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04910818v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03178439v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenoir Nicolas" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Charrier" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03020445v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Collin" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Charlier" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Talandier" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202020510003" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02338137v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dansereau" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936375v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02338134v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939104v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Pr&#234;t" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99474-1_25" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01965833v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pardoen" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. B&#233;suelle" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cosenza" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01965707v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pr&#234;t" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01965811v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01965832v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01965695v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465742v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El, Dandachy, Mohamad Ezzedine" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pont, Stefano Dal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687287v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung Kien Nguyen" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Argilaga Claramunt" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714011007" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01965831v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01965698v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.K. Nguyen" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01965813v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hedan" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02086377v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01965818v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01965799v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876935v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E.E. Dandachy" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01965820v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01965817v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446541v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875168v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736172v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pecol" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736061v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erlicher Silvano" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bodgi Joanna" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875625v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ramanich" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592834v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527487v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527585v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549763v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421054v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402569v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Duflot" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timon Rabczuk" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416742v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delaplace" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Delahousse" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409584v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390811v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Argoul" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448585v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-11995-9_5" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455373v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455365v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Pesavento" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Zeiml" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-11995-9_4" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448575v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00001001v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00709751v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701767v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:da97081f777755be0be24ee5be268c8cfeb7deb7;origin=https://hal.archives-ouvertes.fr/hal-04701767;visit=swh:1:snp:7d2529a3d8112cffba82c13fcabb0f022c34bbff;anchor=swh:1:rel:3d5922a6fde181a8f33897f11cde4a0782b55e20;path=/" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527479v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:e2028c9c2f01e9d035732d996eb9aa87a1e0b122;origin=https://hal.archives-ouvertes.fr/hal-04527479;visit=swh:1:snp:244b10a0dea444f6dc6b6093511fca1ec0951a69;anchor=swh:1:rel:691df2375ad4f4ac1ce4b5c6aaf0dbda0cfd331c;path=/" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>