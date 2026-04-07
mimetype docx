--- v0 (2026-03-18)
+++ v1 (2026-04-07)
@@ -550,291 +550,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04824297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beliefs and preferences as predictors of prophylactic adherence and lockdown compliance in South Africa</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of flood‐induced financial stress on the viability of a cooperative production system and its farmers: A multilevel study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Nortes Martínez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Grelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Brémond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Farolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Rouchier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Development Southern Africa</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/0376835X.2023.2252462⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Agricultural and Applied Economics Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 3 (1), pp.183-198. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jaa2.106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04201670v1</w:t>
+                <w:t xml:space="preserve">hal-04443707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of flood‐induced financial stress on the viability of a cooperative production system and its farmers: A multilevel study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Grelot</w:t>
+                <w:t xml:space="preserve">Beliefs and preferences as predictors of prophylactic adherence and lockdown compliance in South Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Farolfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Jourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Brémond</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stefano Farolfi</w:t>
+                <w:t xml:space="preserve">Eric Mungatana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Rouchier</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nicky Nicholls</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Willinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Agricultural and Applied Economics Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 3 (1), pp.183-198. </w:t>
+              <w:t xml:space="preserve">Development Southern Africa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 41 (1), pp.91-109. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jaa2.106⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/0376835X.2023.2252462⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04443707v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04201670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beliefs and preferences as predictors of prophylactic adherence and lockdown compliance in South Africa</w:t>
               </w:r>
@@ -846,104 +846,104 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Farolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Jourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Mungatana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicky Nicholls</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Willinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Development Southern Africa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 41 (1), pp.91-109. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/0376835X.2023.2252462⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05381039v1</w:t>
@@ -993,51 +993,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Willinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Farolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Mungatana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Jourdain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1335,103 +1335,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are interactions important in estimating flood damage to economic entities? The case of wine-making in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Nortes Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Bremond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Farolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Rouchier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 21 (10), pp.3057 - 3084. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1595,51 +1595,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Farolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">van Phu Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Rouchier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 15 (10), pp.20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2065,278 +2065,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01952779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Responding to Global Challenges in Food, Energy, Environment and Water: Risks and Options Assessment for Decision-Making</w:t>
+                <w:t xml:space="preserve">Quantifying the Process and Performance of River Basin Water Management Decentralisation in Sub-Saharan Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Quentin Grafton</w:t>
+                <w:t xml:space="preserve">Ariel Dinar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mahala Mclindin</w:t>
+                <w:t xml:space="preserve">Javier Ortiz Correa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Farolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karen Hussey</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Joao Mutondo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Asia &amp; the Pacific Policy Studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/app5.128⟩</w:t>
+              <w:t xml:space="preserve">Journal of African Economies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 25 (2), pp.267-299. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jae/ejv023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03942424v1</w:t>
+                <w:t xml:space="preserve">cirad-03942418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying the Process and Performance of River Basin Water Management Decentralisation in Sub-Saharan Africa</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Responding to Global Challenges in Food, Energy, Environment and Water: Risks and Options Assessment for Decision-Making</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Quentin Grafton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahala Mclindin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ariel Dinar</w:t>
+                <w:t xml:space="preserve">Karen Hussey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Javier Ortiz Correa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stefano Farolfi</w:t>
+                <w:t xml:space="preserve">Paul Wyrwoll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joao Mutondo</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dennis Wichelns</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of African Economies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 25 (2), pp.267-299. </w:t>
+              <w:t xml:space="preserve">Asia &amp; the Pacific Policy Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 3 (2), pp.275-299. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jae/ejv023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/app5.128⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cirad-03942418v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03942424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domestic water access and pricing in urban areas of Mozambique: between equity and cost recovery for the provision of a vital resource</w:t>
               </w:r>
@@ -3237,252 +3237,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00454515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irrigation Water Value at Small-scale Schemes: Evidence from the North West Province, South Africa</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Speelman</w:t>
+                <w:t xml:space="preserve">Synthesis: IWRM lessons for implementation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Anderson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Karar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Farolfi</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. d'Haese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Water Resources Development</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Water S.A.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cirad-03942484v1</w:t>
+                <w:t xml:space="preserve">cirad-04059026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis: IWRM lessons for implementation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Irrigation Water Value at Small-scale Schemes: Evidence from the North West Province, South Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Speelman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Farolfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Anderson</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stefano Farolfi</w:t>
+                <w:t xml:space="preserve">L. d'Haese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. d'Haese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water S.A.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Water Resources Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 24 (4), pp.621-633. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/07900620802224536⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cirad-04059026v1</w:t>
+                <w:t xml:space="preserve">cirad-03942484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domestic Water Use and Values in Swaziland: A Contingent Valuation Analysis</w:t>
               </w:r>
@@ -5053,325 +5053,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04563200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of a scholarship program on social capital formation among university students: A economic experiment at the university of Pretoria, South Africa</w:t>
+                <w:t xml:space="preserve">The impact of a scholarship program on social capital formation among university students: A economic experiment at the university of Pretoria, South Africa.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chikwalila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Willinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Farolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Dada Mungatana</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Mungatana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AFAERE Virtual Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Pretoria, South Africa. 48 p</w:t>
+              <w:t xml:space="preserve">AFAERE Virtual Conference, Pretoria, Afrique du Sud</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFAERE, Aug 2021, Pretoria, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05177388v1</w:t>
+                <w:t xml:space="preserve">cirad-03945742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of a scholarship program on social capital formation among university students: A economic experiment at the university of Pretoria, South Africa.</w:t>
+                <w:t xml:space="preserve">The impact of a scholarship program on social capital formation among university students: A economic experiment at the university of Pretoria, South Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chikwalila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Willinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Farolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Mungatana</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dada Mungatana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AFAERE Virtual Conference, Pretoria, Afrique du Sud</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFAERE, Aug 2021, Pretoria, South Africa</w:t>
+              <w:t xml:space="preserve">AFAERE Virtual Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Pretoria, South Africa. 48 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cirad-03945742v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05177388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of flood-induced individual businesses' financial distress over complex cooperative productive systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Nortes Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Bremond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Farolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Rouchier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Göttingen, Germany. </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5539,51 +5539,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Farolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phu Nguyen-Van</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Rouchier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASFEE. Nice : ASFEE, 19 p. International conference of the Fench Association of Experimental Economics (ASFEE 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6902,217 +6902,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02588235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestion d'effluents d'élevage à l'Ile de la Réunion : analyse du comportement économique des acteurs par un système multi-agents</w:t>
+                <w:t xml:space="preserve">Environmental policy in the wine industry of South of France : the case of wastewater abatement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Farolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">P. Bonnet</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Montaigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de recherche : Préservation et valorisation de l'eau dans le domaine littoral</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, Saint-Denis de la Réunion, France. 18 p</w:t>
+              <w:t xml:space="preserve">International conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2001, Partenkirchen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02828758v1</w:t>
+                <w:t xml:space="preserve">hal-02759123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental policy in the wine industry of South of France : the case of wastewater abatement</w:t>
+                <w:t xml:space="preserve">Gestion d'effluents d'élevage à l'Ile de la Réunion : analyse du comportement économique des acteurs par un système multi-agents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Farolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Etienne Montaigne</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Le Page</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mabel Tidball</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2001, Partenkirchen, Germany</w:t>
+              <w:t xml:space="preserve">Séminaire de recherche : Préservation et valorisation de l'eau dans le domaine littoral</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, Saint-Denis de la Réunion, France. 18 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02759123v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02828758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compétitivité et politique environnementale : la réponse des entreprises vinicoles à la dépollution des effluents</w:t>
               </w:r>
@@ -7523,103 +7523,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diffusion of flood damage: an application to the wine sector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Nortes Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Bremond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Farolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Rouchier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Social Simulation 2015: the eleventh conference of the European Social Simulation Association. Groningen : ESSA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Groningen, Netherlands. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8418,77 +8418,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water Governance Decentralization in Sub-Saharan Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joao Mutondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Farolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariel Dinar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Springer International Publishing, 2016, SpringerBriefs in Water Science and Technology, </w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-29422-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -8743,51 +8743,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introdução a economia e governação da agua na Africa Austral : Notas para o curso economia e governaçao da agua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Farolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joao Mutondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Araújo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8887,177 +8887,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cirad-03945626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Instruments économiques de politique environnementale et choix technique du pollueur : le traitement des eaux résiduaires dans l'industrie de vinification</w:t>
+                <w:t xml:space="preserve">L'impact économique des problèmes environnementaux dans les industries agroalimentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Farolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">INRA-ESR, 112, 37 p., 1999, Série Notes et Documents - INRA, Station d'Economie et de Sociologie Rurales, 2-7380-0913-1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Montaigne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">26 p., 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02839760v1</w:t>
+                <w:t xml:space="preserve">hal-02835314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'impact économique des problèmes environnementaux dans les industries agroalimentaires</w:t>
+                <w:t xml:space="preserve">Instruments économiques de politique environnementale et choix technique du pollueur : le traitement des eaux résiduaires dans l'industrie de vinification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Farolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">26 p., 1999</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mabel Tidball</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRA-ESR, 112, 37 p., 1999, Série Notes et Documents - INRA, Station d'Economie et de Sociologie Rurales, 2-7380-0913-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02835314v1</w:t>
+                <w:t xml:space="preserve">hal-02839760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Export Crop Liberalization in Africa</w:t>
               </w:r>
@@ -9429,51 +9429,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cirad-03945677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
+                <w:t xml:space="preserve">Introduction [Buon vivere (Good Living) as relationship economy]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Fantini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Farolfi</w:t>
@@ -9488,104 +9488,104 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Lazzari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Mazzara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Fantini Monica (ed.), Farolfi Stefano (ed.), Lazzari Fabio (ed.), Mazzara Luca (ed.). </w:t>
+              <w:t xml:space="preserve">Fantini Monica (ed.); Farolfi Stefano (ed.); Lazzari Fabio (ed.); Mazzara Luca (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Buon vivere (Good Living) as relationship economy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Società editrice il Mulino, pp. 15-25, 2022, 978-88-15-29828-7</w:t>
+              <w:t xml:space="preserve">, Società editrice il Mulino, pp.15-25, 2022, 978-88-15-29828-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cirad-03945712v1</w:t>
+                <w:t xml:space="preserve">hal-05179488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction [Buon vivere (Good Living) as relationship economy]</w:t>
+                <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Fantini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Farolfi</w:t>
@@ -9600,80 +9600,80 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Lazzari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Mazzara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Fantini Monica (ed.); Farolfi Stefano (ed.); Lazzari Fabio (ed.); Mazzara Luca (ed.). </w:t>
+              <w:t xml:space="preserve">Fantini Monica (ed.), Farolfi Stefano (ed.), Lazzari Fabio (ed.), Mazzara Luca (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Buon vivere (Good Living) as relationship economy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Società editrice il Mulino, pp.15-25, 2022, 978-88-15-29828-7</w:t>
+              <w:t xml:space="preserve">, Società editrice il Mulino, pp. 15-25, 2022, 978-88-15-29828-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05179488v1</w:t>
+                <w:t xml:space="preserve">cirad-03945712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large-scale land and water acquisitions: What implications for food security?</w:t>
               </w:r>
@@ -11131,51 +11131,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Farolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phu Nguyen-Van</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Rouchier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12191,51 +12191,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05314443v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Belard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Farolfi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Jourdain" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Manyanga" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarisayi Pedzisa" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wdp.2025.100729" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351880v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dubois" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisette Ibanez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Roussel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socec.2025.102474" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682703v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Bayle" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lavaine" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Willinger" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2024.106702" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824297v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Perret" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04201670v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mungatana" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicky Nicholls" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0376835X.2023.2252462" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04443707v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Nortes Mart&#237;nez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grelot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Br&#233;mond" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Rouchier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jaa2.106" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381039v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136553v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chikwalila" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53936/afjare.2023.18(1).3" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03726258v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Morardet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaima Lfakir" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Khamassi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30682/nm2205d" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03322984v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Brugnach" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sander de Waard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Dubois" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-94517-6" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03609616v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bremond" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-21-3057-2021" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946523v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Erdlenbruch" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.iree.2020.100199" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951931v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Phu Nguyen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0240212" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02277141v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bont&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Ferrand" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Abrami" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Ciss Diallo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2019.07.011" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960171v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lidon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Lopez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendri Sosiawan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Budi Kartiwa" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Triomphe" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2018015" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01952779v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Nouichi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Marlet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2018007" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942424v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Quentin Grafton" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahala Mclindin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Hussey" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Wyrwoll" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Wichelns" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app5.128" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-03942418v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Dinar" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Ortiz Correa" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Mutondo" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jae/ejv023" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942427v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Gallego-Ayala" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07900627.2014.907734" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506374v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Desole" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rio" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1046878114563647" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-03941191v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Speelman" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Frija" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Perret" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. d'Haese" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ird.539" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016696v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre M&#252;ller" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2010.03.018" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942467v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stijn Speelman" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Frija" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marijke d'Haese" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc d'Haese" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1355770X10000161" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942469v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido van Huylenbroeck" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1752-1688.2010.00480.x" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058950v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Buysse" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marijke D&#8217;haese" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2009.06.014" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NQ32GBF4-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454515v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kanyoka" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-03942484v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. d'Haese" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07900620802224536" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-04059026v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Anderson" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Karar" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-04059051v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Mabugu" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ntshingila" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-04059037v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Banda" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hassan" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wp.2007.023" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-04059062v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rashid Hassan" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4314/wsa.v31i1.5115" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671248v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabel Tidball" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201030v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farolfi Stefano" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tidball Mabel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671488v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Montaigne" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rei.2001.1794" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04059285v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Boschet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Brusaporci" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Claverie" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-04059232v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Drei" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04059265v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-04059246v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246220v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Rhouma" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948982v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04562837v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130821v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Bayle" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563260v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Koussani" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563200v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brugnach Marcela" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dubois Dimitri" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177388v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dada Mungatana" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-03945742v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03174969v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-10226" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563275v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04564607v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phu Nguyen-Van" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925358v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Hassenforder" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Noury" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#232;le Ducrot" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506497v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Hofstetter" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594421v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu D&#233;sol&#233;" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920694v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ward Anseeuw" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Olwoch" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davison Saruchera" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355501v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ferrand" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Farolfi" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Abrami" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Du Toit" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816557v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fioravante Patrone" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598470v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Manez" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058999v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. D&#8217;haese" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. D&#8217;haese" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2495/WRM090311" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600121v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590744v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598467v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rio" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Thoyer" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588235v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. . Lefebvre" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Montginoul" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828758v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Page" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bonnet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759123v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766435v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836618v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Inra" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836398v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Esr. D&#233;partement d'Economie Et Sociologie Ruralesdijon" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02102376v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnalys Michaud" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925365v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076490v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Kirsten" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792496v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925345v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Rowntree" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-03945495v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Kadiri" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Benmihoub" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Faysse" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30682/nm2205n" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-03945511v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Mayaux" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lejars Caroline" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Hertzog Adamczewski" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4060/cc0950en" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775051v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Fantini" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Lazzari" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Mazzara" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mulino.it/isbn/9788815298287" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-03945522v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-29422-3" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-03945544v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mtsweni" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Wilkinson" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Weston" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942461v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781849773768" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-03945579v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ara&#250;jo" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-03945626v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839760v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835314v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780817v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew W. Shepherd" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780789v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Aragrande" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780755v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780779v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-03945677v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-03945712v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179488v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04562795v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Jamin" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19182/agritrop/00095" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602958v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barreteau" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Peret" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Torquebiau" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-7462-8_12" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598528v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ducrot" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Botta" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. d'Aquino" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Antona" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600096v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/quae.etien.2010.01.0017" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113577v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Caron" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrienne Martin" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Craufurd" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Mc Donald" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Abedini" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598466v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816518v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Salles" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Thoyer" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952856v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Richefort" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Fusillier" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822704v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Antona" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigrid Aubert" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Barnaud" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Becu" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lavoisier.fr/fr/editions/index.asp?texte=2-7462-1310-9&amp;amp;select=isbn&amp;amp;exact=on" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836719v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Falque" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Donnat" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Henri Wagner" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05235382v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hambulo Ngoma" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Affholder" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-03945762v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Caballero" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01947419v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685347v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485477v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807029v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823383v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976859v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hammani" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassreddine Maatala" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Bekkar" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Bounadi" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Elaayadi" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01205420v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04829130v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879610v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05314443v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Belard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Farolfi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Jourdain" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Manyanga" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarisayi Pedzisa" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wdp.2025.100729" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351880v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dubois" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisette Ibanez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Roussel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socec.2025.102474" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682703v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Bayle" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lavaine" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Willinger" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2024.106702" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824297v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Perret" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04443707v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Nortes Mart&#237;nez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grelot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Br&#233;mond" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Rouchier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jaa2.106" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04201670v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mungatana" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicky Nicholls" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0376835X.2023.2252462" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381039v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136553v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chikwalila" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53936/afjare.2023.18(1).3" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03726258v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Morardet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaima Lfakir" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Khamassi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30682/nm2205d" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03322984v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Brugnach" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sander de Waard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Dubois" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-94517-6" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03609616v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bremond" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-21-3057-2021" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946523v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Erdlenbruch" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.iree.2020.100199" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951931v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Phu Nguyen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0240212" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02277141v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bont&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Ferrand" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Abrami" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Ciss Diallo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2019.07.011" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960171v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lidon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Lopez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendri Sosiawan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Budi Kartiwa" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Triomphe" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2018015" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01952779v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Nouichi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Marlet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2018007" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-03942418v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Dinar" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Ortiz Correa" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Mutondo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jae/ejv023" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942424v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Quentin Grafton" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahala Mclindin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Hussey" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Wyrwoll" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Wichelns" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app5.128" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942427v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Gallego-Ayala" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07900627.2014.907734" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506374v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Desole" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rio" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1046878114563647" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-03941191v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Speelman" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Frija" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Perret" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. d'Haese" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ird.539" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016696v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre M&#252;ller" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2010.03.018" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942467v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stijn Speelman" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Frija" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marijke d'Haese" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc d'Haese" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1355770X10000161" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942469v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido van Huylenbroeck" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1752-1688.2010.00480.x" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058950v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Buysse" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marijke D&#8217;haese" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2009.06.014" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NQ32GBF4-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454515v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kanyoka" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-04059026v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Anderson" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Karar" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-03942484v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. d'Haese" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07900620802224536" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-04059051v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Mabugu" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ntshingila" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-04059037v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Banda" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hassan" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wp.2007.023" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-04059062v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rashid Hassan" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4314/wsa.v31i1.5115" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671248v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabel Tidball" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201030v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farolfi Stefano" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tidball Mabel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671488v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Montaigne" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rei.2001.1794" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04059285v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Boschet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Brusaporci" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Claverie" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-04059232v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Drei" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04059265v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-04059246v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246220v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Rhouma" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948982v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04562837v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130821v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Bayle" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563260v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Koussani" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563200v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brugnach Marcela" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dubois Dimitri" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-03945742v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177388v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dada Mungatana" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03174969v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-10226" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563275v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04564607v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phu Nguyen-Van" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925358v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Hassenforder" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Noury" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#232;le Ducrot" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506497v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Hofstetter" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594421v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu D&#233;sol&#233;" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920694v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ward Anseeuw" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Olwoch" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davison Saruchera" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355501v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ferrand" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Farolfi" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Abrami" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Du Toit" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816557v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fioravante Patrone" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598470v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Manez" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058999v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. D&#8217;haese" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. D&#8217;haese" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2495/WRM090311" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600121v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590744v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598467v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rio" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Thoyer" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588235v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. . Lefebvre" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Montginoul" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759123v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828758v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Page" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bonnet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766435v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836618v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Inra" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836398v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Esr. D&#233;partement d'Economie Et Sociologie Ruralesdijon" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02102376v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnalys Michaud" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925365v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076490v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Kirsten" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792496v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925345v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Rowntree" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-03945495v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Kadiri" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Benmihoub" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Faysse" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30682/nm2205n" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-03945511v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Mayaux" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lejars Caroline" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Hertzog Adamczewski" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4060/cc0950en" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775051v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Fantini" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Lazzari" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Mazzara" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mulino.it/isbn/9788815298287" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-03945522v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-29422-3" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-03945544v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mtsweni" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Wilkinson" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Weston" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942461v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781849773768" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-03945579v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ara&#250;jo" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-03945626v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835314v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839760v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780817v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew W. Shepherd" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780789v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Aragrande" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780755v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780779v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-03945677v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179488v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-03945712v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04562795v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Jamin" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19182/agritrop/00095" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602958v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barreteau" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Peret" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Torquebiau" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-7462-8_12" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598528v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ducrot" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Botta" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. d'Aquino" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Antona" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600096v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/quae.etien.2010.01.0017" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113577v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Caron" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrienne Martin" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Craufurd" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Mc Donald" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Abedini" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598466v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816518v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Salles" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Thoyer" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952856v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Richefort" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Fusillier" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822704v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Antona" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigrid Aubert" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Barnaud" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Becu" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lavoisier.fr/fr/editions/index.asp?texte=2-7462-1310-9&amp;amp;select=isbn&amp;amp;exact=on" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836719v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Falque" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Donnat" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Henri Wagner" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05235382v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hambulo Ngoma" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Affholder" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-03945762v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Caballero" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01947419v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685347v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485477v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807029v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823383v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976859v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hammani" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassreddine Maatala" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Bekkar" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Bounadi" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Elaayadi" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01205420v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04829130v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879610v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>