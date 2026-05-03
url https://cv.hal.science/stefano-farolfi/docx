--- v1 (2026-04-07)
+++ v2 (2026-05-03)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (38)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (37)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -550,3806 +550,3672 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04824297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of flood‐induced financial stress on the viability of a cooperative production system and its farmers: A multilevel study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Beliefs and preferences as predictors of prophylactic adherence and lockdown compliance in South Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Farolfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Jourdain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Nortes Martínez</w:t>
+                <w:t xml:space="preserve">Eric Mungatana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Grelot</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nicky Nicholls</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Willinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Agricultural and Applied Economics Association</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jaa2.106⟩</w:t>
+              <w:t xml:space="preserve">Development Southern Africa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 41 (1), pp.91-109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/0376835X.2023.2252462⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04443707v1</w:t>
+                <w:t xml:space="preserve">hal-04201670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beliefs and preferences as predictors of prophylactic adherence and lockdown compliance in South Africa</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of flood‐induced financial stress on the viability of a cooperative production system and its farmers: A multilevel study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Nortes Martínez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Grelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Brémond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Farolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicky Nicholls</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Juliette Rouchier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Development Southern Africa</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 41 (1), pp.91-109. </w:t>
+              <w:t xml:space="preserve">Journal of the Agricultural and Applied Economics Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 3 (1), pp.183-198. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/0376835X.2023.2252462⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jaa2.106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04201670v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04443707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beliefs and preferences as predictors of prophylactic adherence and lockdown compliance in South Africa</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The impact of a scholarship programme on social capital formation among university students: An economic experiment at the University of Pretoria, South Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Chikwalila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Willinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Farolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Mungatana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Jourdain</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Development Southern Africa</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/0376835X.2023.2252462⟩</w:t>
+              <w:t xml:space="preserve">African Journal of Agricultural and Resource Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 18 (1), pp.39-74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.53936/afjare.2023.18(1).3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05381039v1</w:t>
+                <w:t xml:space="preserve">hal-04136553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of a scholarship programme on social capital formation among university students: An economic experiment at the University of Pretoria, South Africa</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Farmers’ perceptions of water management in Jemna oasis, Southern Tunisia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Farolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Lavaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Morardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oumaima Lfakir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faten Khamassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">African Journal of Agricultural and Resource Economics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">New Medit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.30682/nm2205d⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.53936/afjare.2023.18(1).3⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04136553v1</w:t>
+                <w:t xml:space="preserve">hal-03726258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farmers’ perceptions of water management in Jemna oasis, Southern Tunisia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Relational quality and uncertainty in common pool water management: an exploratory lab experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcela Brugnach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sander de Waard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Farolfi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Medit</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-94517-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.30682/nm2205d⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03726258v1</w:t>
+                <w:t xml:space="preserve">hal-03322984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relational quality and uncertainty in common pool water management: an exploratory lab experiment</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Dimitri Dubois</w:t>
+                <w:t xml:space="preserve">Are interactions important in estimating flood damage to economic entities? The case of wine-making in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Nortes Martínez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Grelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Bremond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Farolfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Rouchier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (10), pp.3057 - 3084. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/nhess-21-3057-2021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-021-94517-6⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03322984v1</w:t>
+                <w:t xml:space="preserve">hal-03609616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are interactions important in estimating flood damage to economic entities? The case of wine-making in France</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A classroom experimental game to improve the understanding of asymmetric common-pool resource dilemmas in irrigation water management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Farolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Juliette Rouchier</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katrin Erdlenbruch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Review of Economics Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 35, pp.100199. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.iree.2020.100199⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/nhess-21-3057-2021⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03609616v1</w:t>
+                <w:t xml:space="preserve">hal-02946523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A classroom experimental game to improve the understanding of asymmetric common-pool resource dilemmas in irrigation water management</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contrasting effects of information sharing on common-pool resource extraction behavior : experimental findings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Farolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Katrin Erdlenbruch</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">van Phu Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Rouchier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Review of Economics Education</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15 (10), pp.20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0240212⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.iree.2020.100199⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02946523v1</w:t>
+                <w:t xml:space="preserve">hal-02951931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrasting effects of information sharing on common-pool resource extraction behavior : experimental findings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dimitri Dubois</w:t>
+                <w:t xml:space="preserve">Building new kinds of meta-models to analyse experimentally (companion) modelling processes in the field of natural resource management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bonté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Farolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Abrami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamadou Ciss Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Modelling and Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 120, pp.104486. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envsoft.2019.07.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0240212⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02951931v1</w:t>
+                <w:t xml:space="preserve">hal-02277141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building new kinds of meta-models to analyse experimentally (companion) modelling processes in the field of natural resource management</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mamadou Ciss Diallo</w:t>
+                <w:t xml:space="preserve">Approach and impact of a participatory process for the reorganization of irrigation management: a case study in Indonesia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lidon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hendri Sosiawan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Budi Kartiwa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Triomphe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Modelling and Software</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cahiers Agricultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 27 (2), pp.25006. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/cagri/2018015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envsoft.2019.07.011⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02277141v1</w:t>
+                <w:t xml:space="preserve">hal-01960171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approach and impact of a participatory process for the reorganization of irrigation management: a case study in Indonesia</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Information provision and willingness to pay irrigation water in Tunisian local associations for agricultural development: an experimental economics study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Farolfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Morardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Nouichi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Marlet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Agricultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 27 (2), pp.25006. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2018, 27 (2), pp.25001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/cagri/2018007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/cagri/2018015⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01960171v1</w:t>
+                <w:t xml:space="preserve">hal-01952779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Information provision and willingness to pay irrigation water in Tunisian local associations for agricultural development: an experimental economics study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quantifying the Process and Performance of River Basin Water Management Decentralisation in Sub-Saharan Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariel Dinar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Ortiz Correa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Farolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Serge Marlet</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joao Mutondo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers Agricultures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of African Economies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 25 (2), pp.267-299. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jae/ejv023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/cagri/2018007⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01952779v1</w:t>
+                <w:t xml:space="preserve">cirad-03942418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying the Process and Performance of River Basin Water Management Decentralisation in Sub-Saharan Africa</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Responding to Global Challenges in Food, Energy, Environment and Water: Risks and Options Assessment for Decision-Making</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Quentin Grafton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahala Mclindin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Hussey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Wyrwoll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dennis Wichelns</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of African Economies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Asia &amp; the Pacific Policy Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 3 (2), pp.275-299. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/app5.128⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jae/ejv023⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">cirad-03942418v1</w:t>
+                <w:t xml:space="preserve">hal-03942424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Responding to Global Challenges in Food, Energy, Environment and Water: Risks and Options Assessment for Decision-Making</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Domestic water access and pricing in urban areas of Mozambique: between equity and cost recovery for the provision of a vital resource</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Farolfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Gallego-Ayala</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Asia &amp; the Pacific Policy Studies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Water Resources Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 30 (4), pp.728-744. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/07900627.2014.907734⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/app5.128⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03942424v1</w:t>
+                <w:t xml:space="preserve">hal-03942427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Domestic water access and pricing in urban areas of Mozambique: between equity and cost recovery for the provision of a vital resource</w:t>
+                <w:t xml:space="preserve">Influence of context on player behavior: experimental assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Farolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jordi Gallego-Ayala</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Desole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Water Resources Development</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Simulation and Gaming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 45 (4-5), pp.627-665. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1046878114563647⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/07900627.2014.907734⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03942427v1</w:t>
+                <w:t xml:space="preserve">hal-01506374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of context on player behavior: experimental assessment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Variability in smallholders' irrigation water values: Study in North-West Province, South Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Speelman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Frija</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. d'Haese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Farolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Simulation and Gaming</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Irrigation and Drainage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 60 (1), pp.11-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ird.539⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/1046878114563647⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01506374v1</w:t>
+                <w:t xml:space="preserve">cirad-03941191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variability in smallholders' irrigation water values: Study in North-West Province, South Africa</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An iterative construction of multi-agent models to represent water supply and demand dynamics at the catchment level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Farolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bonté</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Irrigation and Drainage</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Modelling and Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 25 (10), pp.1130-1148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envsoft.2010.03.018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ird.539⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">cirad-03941191v1</w:t>
+                <w:t xml:space="preserve">hal-03016696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An iterative construction of multi-agent models to represent water supply and demand dynamics at the catchment level</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The impact of the water rights system on smallholder irrigators' willingness to pay for water in Limpopo province, South Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stijn Speelman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Farolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bruno Bonté</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymen Frija</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marijke d'Haese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc d'Haese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Modelling and Software</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environment and Development Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 15 (4), pp.465-483. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1355770X10000161⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envsoft.2010.03.018⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03016696v1</w:t>
+                <w:t xml:space="preserve">hal-03942467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of the water rights system on smallholder irrigators' willingness to pay for water in Limpopo province, South Africa</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Valuing Improvements in The Water Rights System in South Africa: A Contingent Ranking Approach1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stijn Speelman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Farolfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stijn Speelman</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Aymen Frija</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Luc d'Haese</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido van Huylenbroeck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environment and Development Economics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">JAWRA Journal of the American Water Resources Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 46 (6), pp.1133-1144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1752-1688.2010.00480.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S1355770X10000161⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03942467v1</w:t>
+                <w:t xml:space="preserve">hal-03942469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valuing Improvements in The Water Rights System in South Africa: A Contingent Ranking Approach1</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Estimating the impacts of water pricing on smallholder irrigators in North West Province, South Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stijn Speelman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeroen Buysse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Farolfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stijn Speelman</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Aymen Frija</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marijke D’haese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JAWRA Journal of the American Water Resources Association</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Agricultural Water Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 96 (11), pp.1560-1566. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agwat.2009.06.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1752-1688.2010.00480.x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03942469v1</w:t>
+                <w:t xml:space="preserve">hal-04058950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating the impacts of water pricing on smallholder irrigators in North West Province, South Africa</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jeroen Buysse</w:t>
+                <w:t xml:space="preserve">Households' preferences and willingness to pay for multiple use water services in rural areas of South Africa: An analysis based on choice modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Kanyoka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Farolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Morardet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural Water Management</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Water S.A.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 34 (6), p. 715 - p. 724</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-04058950v1</w:t>
+                <w:t xml:space="preserve">hal-00454515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Households' preferences and willingness to pay for multiple use water services in rural areas of South Africa: An analysis based on choice modelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Kanyoka</w:t>
+                <w:t xml:space="preserve">Irrigation Water Value at Small-scale Schemes: Evidence from the North West Province, South Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Speelman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Farolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Morardet</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. d'Haese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. d'Haese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water S.A.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Water Resources Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 24 (4), pp.621-633. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/07900620802224536⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00454515v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cirad-03942484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis: IWRM lessons for implementation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Anderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Karar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Farolfi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water S.A.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cirad-04059026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irrigation Water Value at Small-scale Schemes: Evidence from the North West Province, South Africa</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Domestic Water Use and Values in Swaziland: A Contingent Valuation Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Farolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">M. d'Haese</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Mabugu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Ntshingila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Water Resources Development</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Agrekon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/07900620802224536⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">cirad-03942484v1</w:t>
+                <w:t xml:space="preserve">cirad-04059051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Domestic Water Use and Values in Swaziland: A Contingent Valuation Analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Estimating water demand for domestic use in rural South Africa in the absence of price information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Banda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Farolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">S Ntshingila</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Hassan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agrekon</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Water Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 9 (5), pp.513-528. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2166/wp.2007.023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cirad-04059051v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cirad-04059037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating water demand for domestic use in rural South Africa in the absence of price information</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B. Banda</w:t>
+                <w:t xml:space="preserve">Water value, resource rent recovery and economic welfare cost of environmental protection: A water-sector model for the Steelpoort sub-basin in South Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rashid Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Farolfi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. Hassan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Policy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Water S.A.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 31 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4314/wsa.v31i1.5115⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2166/wp.2007.023⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">cirad-04059037v1</w:t>
+                <w:t xml:space="preserve">cirad-04059062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water value, resource rent recovery and economic welfare cost of environmental protection: A water-sector model for the Steelpoort sub-basin in South Africa</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Instruments économiques de politique environnementale et choix technique du pollueur : le traitement des eaux résiduaires dans l'industrie de vinification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Farolfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mabel Tidball</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water S.A.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cahiers d'économie et sociologie rurales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 64, pp.83-107</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4314/wsa.v31i1.5115⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">cirad-04059062v1</w:t>
+                <w:t xml:space="preserve">hal-02671248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Instruments économiques de politique environnementale et choix technique du pollueur : le traitement des eaux résiduaires dans l'industrie de vinification</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mabel Tidball</w:t>
+                <w:t xml:space="preserve">Instruments économiques de politique environnementale et choix technique du pollueur - Le traitement des eaux résiduaires dans l’industrie de vinification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farolfi Stefano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tidball Mabel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers d'économie et sociologie rurales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 64, pp.83-107</w:t>
+              <w:t xml:space="preserve">Cahiers d'Economie et de Sociologie Rurales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 64, pp.83-109</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02671248v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01201030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Instruments économiques de politique environnementale et choix technique du pollueur - Le traitement des eaux résiduaires dans l’industrie de vinification</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tidball Mabel</w:t>
+                <w:t xml:space="preserve">La politique environnementale dans l'industrie vinicole méridionale, le cas de la dépollution des eaux résiduaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Farolfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Montaigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers d'Economie et de Sociologie Rurales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue d'économie industrielle </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 96, pp.81-104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/rei.2001.1794⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01201030v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02671488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La politique environnementale dans l'industrie vinicole méridionale, le cas de la dépollution des eaux résiduaires</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La réglementation européénne et les effluents dans l'industrie agro-alimentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Boschet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Farolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Etienne Montaigne</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimo Brusaporci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Claverie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'économie industrielle </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Industries Alimentaires et Agricoles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 10, pp.29-36</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3406/rei.2001.1794⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02671488v1</w:t>
+                <w:t xml:space="preserve">hal-04059285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La réglementation européénne et les effluents dans l'industrie agro-alimentaire</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">FRUITS ET LÉGUMES: LABEL DE QUALITÉ ÉGAL VALEUR AJOUTÉE?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Farolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Chloé Claverie</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Drei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industries Alimentaires et Agricoles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 10, pp.29-36</w:t>
+              <w:t xml:space="preserve">New Medit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 4, pp. 23-29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04059285v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cirad-04059232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FRUITS ET LÉGUMES: LABEL DE QUALITÉ ÉGAL VALEUR AJOUTÉE?</w:t>
+                <w:t xml:space="preserve">Les choix de dépollution dans le secteur viti-vinicole de la Romagne: un essai de modélisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Farolfi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Giovanni Drei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Medit</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 4, pp. 23-29</w:t>
+              <w:t xml:space="preserve">Revue Française d'Oenologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 152, pp.56-68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cirad-04059232v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04059265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les choix de dépollution dans le secteur viti-vinicole de la Romagne: un essai de modélisation</w:t>
-[...67 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Les répercussions de la transition économique sur la consommation alimentaire en Pologne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Farolfi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economie et gestion Agro-alimentaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1992, 1, pp.5-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cirad-04059246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4359,91 +4225,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimenting groundwater governance assessing policy performance through lab-in-the-field Experiments in Kebili oases (Tunisia)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oussama Rhouma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katrin Erdlenbruch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Lavaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4462,73 +4328,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SOE (XMU)-CEE M (UM) Joint Workshop on Environmental and Behavioral/Experimental Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Xiamen University; CEEM, May 2025, Xiamen, China. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05246220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental Edutainment Games and Pro-Environmental Behavior of Primary School Students: Evidence from a Field Experiment.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4570,2815 +4436,2815 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. FAERE Annual Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04948982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social capital and targeted beneficiaries of a development project: A lab in the field experiment in rural Zimbabwe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amandine Belard</w:t>
+                <w:t xml:space="preserve">The approval mechanism with delegation: An experiment on CPR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Farolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Damien Jourdain</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Lavaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Willinger</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. International Conference of the French Association of Experimental Economics (ASFEE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, CEEM-LEEM, May 2023, Montpellier, France</w:t>
+              <w:t xml:space="preserve">, May 2023, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04562837v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04130821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The approval mechanism with delegation: An experiment on CPR</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gabrielle Bayle</w:t>
+                <w:t xml:space="preserve">Social capital and targeted beneficiaries of a development project: A lab in the field experiment in rural Zimbabwe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Belard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Farolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Lavaine</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Jourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Willinger</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Manyanga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. International Conference of the French Association of Experimental Economics (ASFEE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2023, Montpellier, France</w:t>
+              <w:t xml:space="preserve">, CEEM-LEEM, May 2023, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04130821v1</w:t>
+                <w:t xml:space="preserve">hal-04562837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preventing over-exploitation in a dynamic CPR game with heterogeneous players: A comparison of awareness, communication and advice in the lab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katrin Erdlenbruch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Farolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wafa Koussani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Lavaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. International Conference of the French Association of Experimental Economics (ASFEE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CEEM LEEM, May 2023, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04563260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does relational quality in a group affect CPR management?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brugnach Marcela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dubois Dimitri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Farolfi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. International Conference of the French Association of Experimental Economics (ASFEE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CEEM LEEM, May 2023, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04563200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of a scholarship program on social capital formation among university students: A economic experiment at the university of Pretoria, South Africa.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chikwalila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Willinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Farolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Mungatana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AFAERE Virtual Conference, Pretoria, Afrique du Sud</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFAERE, Aug 2021, Pretoria, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cirad-03945742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of a scholarship program on social capital formation among university students: A economic experiment at the university of Pretoria, South Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chikwalila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Willinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Farolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dada Mungatana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AFAERE Virtual Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Pretoria, South Africa. 48 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05177388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of flood-induced individual businesses' financial distress over complex cooperative productive systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Nortes Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Bremond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Farolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Rouchier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Göttingen, Germany. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-10226⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03174969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AnaWag, un jeu expérimental pour faciliter la compréhension des dilemmes économiques dans la gestion de l'eau d'irrigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Farolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katrin Erdlenbruch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bonté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Jeux et enjeux. Jeux et simulations pour l?apprentissage individuel, collectif et organisationnel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04563275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Information sharing is not always the right option for CPR extraction management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Farolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phu Nguyen-Van</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Rouchier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASFEE. Nice : ASFEE, 19 p. International conference of the Fench Association of Experimental Economics (ASFEE 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04564607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling for Coping, CoOPLAaGE: an integrative strategy and toolbox fostering multi-level hydrosocial adaptation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nils Ferrand</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Géraldine Abrami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Hassenforder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emeline Hassenforder</w:t>
+                <w:t xml:space="preserve">Benjamin Noury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaèle Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACEWATER2 Scientific Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Accra, Ghana. pp.58-63</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04925358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does environmental connotation affect coordination issues in an experimental stag hunt game?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Farolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mabel Tidball</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Desole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Hofstetter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17. International Symposium on Dynamic Games and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Calabria. ITA.; Universidad de Chile. CHL., Jul 2016, Urbino, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01506497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How is context impacting the results of a role-playing game: an experimental study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Désolé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Farolfi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Annual meeting of the French Experimental Economics Association (ASFEE 2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Française d'Economie Expérimentale (ASFEE). FRA., May 2011, Schoelcher, Martinique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01594421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silent dialogue ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ward Anseeuw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Farolfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ward Anseeuw</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stefano Farolfi</w:t>
+                <w:t xml:space="preserve">Jane Olwoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davison Saruchera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Waternet / WARFSA / GWP-SA Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Victoria Falls, Zimbabwe. 16 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02920694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">WAT-A-GAME: sharing water and policies in your own basin</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">D. Du Toit</w:t>
+                <w:t xml:space="preserve">From experience to experiments in South African water management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Desole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Farolfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fioravante Patrone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40. Annual Conference, Int. Simulation And Gaming Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Singapore, Singapore. 17 p</w:t>
+              <w:t xml:space="preserve">Lab and Field Experiments on Diverse Social Dilemmas Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Arizona State University (ASU). USA., Jan 2009, Tempe, United States. 19 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01355501v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02816557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From experience to experiments in South African water management</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Patrick Rio</w:t>
+                <w:t xml:space="preserve">WAT-A-GAME: sharing water and policies in your own basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Farolfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Abrami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Du Toit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lab and Field Experiments on Diverse Social Dilemmas Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Arizona State University (ASU). USA., Jan 2009, Tempe, United States. 19 p</w:t>
+              <w:t xml:space="preserve">40. Annual Conference, Int. Simulation And Gaming Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Singapore, Singapore. 17 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02816557v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01355501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrating and implementing policies through two-level games</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Manez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Farolfi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISAGA Conference 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Singapore, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02598470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willingness to pay for water and water rights definition: study among smallholder irrigators in Limpopo province, South Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Speelman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. D’haese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Speelman</w:t>
+                <w:t xml:space="preserve">A. Frija</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Farolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. D’haese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WATER RESOURCES MANAGEMENT 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Malta, Malta. pp.341-352, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2495/WRM090311⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04058999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supporting change in multi-level water resources governance and management: a South-African case in multi-level policy transformation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Farolfi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Public Policy Decision at the Paris Dauphine University (LAMSADE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2008, Paris, France. pp.60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02600121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rural households' preferences for multiple uses water services in the Sekororo-Letsoalo area, Limpopo Province, South Africa - A Choice modelling approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Kanyoka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Farolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Morardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Integrated Water Resources Management (IWRM) : Lessons from Implementation in Developing Countries</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2008, Cape Town, South Africa. pp.15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02590744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Degrading a role-playing game about water management to test behavioural hypotheses in a controlled context: an experience from South Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Farolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Rio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Desole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Thoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Integrated Water Resources Management (IWRM) : Lessons from Implementation in Developing Countries</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2008, Cape Town, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02598467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to finance multiple use water systems for the rural poor? Lessons learnt from the domestic water sector in the Olifants River Basin, South Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. . Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Morardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Montginoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Farolfi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence Internationale Pauvreté hydraulique et crises sociales - Perspectives de recherche et d’action</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Agadir, Morocco. pp.17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02588235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental policy in the wine industry of South of France : the case of wastewater abatement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Farolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Montaigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2001, Partenkirchen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02759123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion d'effluents d'élevage à l'Ile de la Réunion : analyse du comportement économique des acteurs par un système multi-agents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Farolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Le Page</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mabel Tidball</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de recherche : Préservation et valorisation de l'eau dans le domaine littoral</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, Saint-Denis de la Réunion, France. 18 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02828758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compétitivité et politique environnementale : la réponse des entreprises vinicoles à la dépollution des effluents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Montaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Farolfi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24. Congrès mondial de la vigne et du vin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 1999, Mayence, Allemagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02766435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From a pure neoclassic perspective to a flexibility in the economic modeling of polluter behaviour in the food industry : the case of wineries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Farolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Montaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">. Inra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international : From sensors to decision support system in agriculture, food industry and environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 1998, Montpellier, France. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02836618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation de la politique incitative à la dépollution des eaux résiduaires dans le secteur vinicole en Languedoc-Roussillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Farolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Montaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">. Esr. Département d'Economie Et Sociologie Ruralesdijon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Atelier d'économie viti-vinicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 1998, Montpellier, France. 17 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02836398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7388,379 +7254,379 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plus d’information induit elle une meilleure gestion ? L’affichage des prélèvements favorise t’elle la coopération</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnalys Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Willinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Farolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Montginoul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de recherche en économie INRA IRSTEA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02102376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diffusion of flood damage: an application to the wine sector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Nortes Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Bremond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Farolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Rouchier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Social Simulation 2015: the eleventh conference of the European Social Simulation Association. Groningen : ESSA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Groningen, Netherlands. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04925365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linking water and land policies for the revitalisation of small holder agriculture in South Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ward Anseeuw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davison Saruchera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Farolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Kirsten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">47. AEASA Annual Conference "Promoting the competitiveness of South African agriculture in a weakened global economy"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Durban, South Africa. 1 p., 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03076490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7770,232 +7636,232 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does environmental connotation affect coordination issues in an experimental stag hunt game? Preliminary version</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Farolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mabel Tidball</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Desole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Hofstetter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. Annual Meeting of the French Experimental Economics Association (ASFEE 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Paris, France. , 18 p., 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02792496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accompanying local stakeholders in negotiation processes related to water allocation through simulation models and role-playing games : an experience from South Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Farolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kate Rowntree</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Empowers Insight</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, pp.5-7., 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04925345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8005,159 +7871,159 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Making sense of on-going dynamics and innovations in oases and newly irrigated areas of North African arid regions: towards more sustainable development pathways</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakaria Kadiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zakaria Kadiri</w:t>
+                <w:t xml:space="preserve">Ahmed Benmihoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Farolfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faten Khamassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Faysse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Medit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 21 (5), 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.30682/nm2205n⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cirad-03945495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8167,1165 +8033,1165 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enabling institutional environments conducive to livelihood improvement and adapted investments in sustainable land and water uses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis Mayaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Louis Mayaux</w:t>
+                <w:t xml:space="preserve">Lejars Caroline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Farolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lejars Caroline</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">,</w:t>
+                <w:t xml:space="preserve">Amandine Hertzog Adamczewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Hassenforder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">FAO, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Hertzog Adamczewski</w:t>
-[...31 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">⟨10.4060/cc0950en⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cirad-03945511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Buon Vivere (Good Living) as Relationship Economy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Fantini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Farolfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monica Fantini</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stefano Farolfi</w:t>
+                <w:t xml:space="preserve">Fabio Lazzari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabio Lazzari</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Luca Mazzara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luca Mazzara</w:t>
-[...10 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Il Mulino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 978-88-15-29828-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04775051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water Governance Decentralization in Sub-Saharan Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joao Mutondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Farolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariel Dinar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Springer International Publishing, 2016, SpringerBriefs in Water Science and Technology, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-29422-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cirad-03945522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water governance decentralization in Africa: A framework for reform process and performance analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Farolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rashid Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Mtsweni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Mtsweni</w:t>
+                <w:t xml:space="preserve">M Wilkinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Wilkinson</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">D Weston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">WRC. 191 p., 2014, 978-1-4312-0583-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cirad-03945544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water Governance for Sustainable Development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Farolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rashid Hassan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Routledge; Routledge, pp.263-290, 2013, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4324/9781849773768⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03942461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introdução a economia e governação da agua na Africa Austral : Notas para o curso economia e governaçao da agua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Farolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joao Mutondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Araújo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">UEM-IWEGA, 177 p., 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cirad-03945579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agroindustria, ambiente e territorio. Metodi e strumenti per la conoscenza e per le politiche ambientali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Farolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimo Brusaporci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">FrancoAngeli, 159 p., 2002, ISBN 8846436660</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cirad-03945626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'impact économique des problèmes environnementaux dans les industries agroalimentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Farolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Montaigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">26 p., 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02835314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Instruments économiques de politique environnementale et choix technique du pollueur : le traitement des eaux résiduaires dans l'industrie de vinification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Farolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mabel Tidball</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRA-ESR, 112, 37 p., 1999, Série Notes et Documents - INRA, Station d'Economie et de Sociologie Rurales, 2-7380-0913-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02839760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Export Crop Liberalization in Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew W. Shepherd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Farolfi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">FAO. pp.89, 1999, FAO Agricultural Services Bulletin, 92-5-104258-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04780817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Systèmes d'Approvisionnement et de Distribution Alimentaires (SADA) des Villes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Aragrande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Farolfi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">FAO. pp.88, 1998, Aliments dans les villes, 92-5-204204-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04780789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La gestione dei reflui enologici sul territorio: Analisi e strumenti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Farolfi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Avenue Media Edizioni, pp.213, 1995</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04780755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique de la disponibilité et de la consommation alimentaire dans les pays de l'Europe de l'Est : le cas de la Pologne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Farolfi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CIHEAM. pp.170, 1992, Serie "Thèses et Masters", 2-85352-121-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04780779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9335,1496 +9201,1496 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From theory to practice: Fostering Good Living conditions through agricultural research for development</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introduction [Buon vivere (Good Living) as relationship economy]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Fantini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Farolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Fantini Monica (ed.), Farolfi Stefano (ed.), Lazzari Fabio (ed.), Mazzara Luca (ed.). </w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Lazzari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Mazzara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fantini Monica (ed.); Farolfi Stefano (ed.); Lazzari Fabio (ed.); Mazzara Luca (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Buon vivere (Good Living) as relationship economy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Società editrice il Mulino, pp. 225-250, 2022, 978-88-15-29828-7</w:t>
+              <w:t xml:space="preserve">, Società editrice il Mulino, pp.15-25, 2022, 978-88-15-29828-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cirad-03945677v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05179488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction [Buon vivere (Good Living) as relationship economy]</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Fantini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Farolfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monica Fantini</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stefano Farolfi</w:t>
+                <w:t xml:space="preserve">Fabio Lazzari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabio Lazzari</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Luca Mazzara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Fantini Monica (ed.); Farolfi Stefano (ed.); Lazzari Fabio (ed.); Mazzara Luca (ed.). </w:t>
+              <w:t xml:space="preserve">Fantini Monica (ed.), Farolfi Stefano (ed.), Lazzari Fabio (ed.), Mazzara Luca (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Buon vivere (Good Living) as relationship economy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Società editrice il Mulino, pp.15-25, 2022, 978-88-15-29828-7</w:t>
+              <w:t xml:space="preserve">, Società editrice il Mulino, pp. 15-25, 2022, 978-88-15-29828-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05179488v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cirad-03945712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">From theory to practice: Fostering Good Living conditions through agricultural research for development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Farolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Luca Mazzara</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Perret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fantini Monica (ed.), Farolfi Stefano (ed.), Lazzari Fabio (ed.), Mazzara Luca (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Buon vivere (Good Living) as relationship economy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Società editrice il Mulino, pp. 15-25, 2022, 978-88-15-29828-7</w:t>
+              <w:t xml:space="preserve">, Società editrice il Mulino, pp. 225-250, 2022, 978-88-15-29828-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cirad-03945712v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cirad-03945677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large-scale land and water acquisitions: What implications for food security?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ward Anseeuw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Hertzog Adamczewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Jamin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Farolfi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food systems at risk. New trends and challenges</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CIRAD; FAO, pp.67-69, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.19182/agritrop/00095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04562795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joint management of water resources in response to climate change disruptions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Barreteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Farolfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Barreteau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stefano Farolfi</w:t>
+                <w:t xml:space="preserve">S. Peret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Torquebiau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climate change and agriculture worldwide</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.155-165, 2016, 978-94-017-7460-4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-94-017-7462-8_12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02602958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The companion modelling approach: dealing with multiple scales and multiple levels of organization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ducrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Ducrot</w:t>
+                <w:t xml:space="preserve">A. Botta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Botta</w:t>
+                <w:t xml:space="preserve">P. d'Aquino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. d'Aquino</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">M. Antona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Abrami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Companion modelling: a participatory approach supporting sustainable development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Quae, pp.231-253, 2011, 978-2-7592-0922-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02598528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changement d'échelle et niveaux d'organisation multiples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ducrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Ducrot</w:t>
+                <w:t xml:space="preserve">A. Botta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Botta</w:t>
+                <w:t xml:space="preserve">P. d'Aquino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. d'Aquino</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">M. Antona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Abrami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La modélisation d'accompagnement : une démarche participative en appui au développement durable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Quae, pp.251-275, 2010, 9782759206209. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/quae.etien.2010.01.0017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02600096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts of AKST on development and sustainability goals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Caron</w:t>
+                <w:t xml:space="preserve">Adrienne Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrienne Martin</w:t>
+                <w:t xml:space="preserve">Peter Craufurd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Craufurd</w:t>
+                <w:t xml:space="preserve">Andy Mc Donald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Abedini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">McIntyre Beverly D.; Herren Hans R.; Wakhungu Judi; Watson Robert T. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agriculture at a crossroads. International Assessment of Agricultural Knowledge, Science and Technology for Development (IAASTD) : global report</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Island Press, pp.145-253, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03113577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment partager savoirs et points de vue pour une gestion collective de l'eau ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Farolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Ferrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'eau, une ressource durable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CRDP académie de Montpellier, pp.92-93, 2008, Questions ouvertes, 978-2-86626-333-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02598466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'eau est-elle un bien public ou une marchandise ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Farolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Salles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Thoyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'eau, une ressource durable ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sceren, 2008, 978-2-86626-333-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02816518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diffusion of Modern Irrigation Technologies in Reunion Island: An Evolutionary Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Richefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Farolfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Fusillier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">The Centre for Sustainable Design. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainable Innovation 07. Global Building and Construction: Systems, Technologies, Products and Services</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.164-174, 2007, 9780954395049</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04952856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation d'accompagnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Antona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine Antona</w:t>
+                <w:t xml:space="preserve">Sigrid Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sigrid Aubert</w:t>
+                <w:t xml:space="preserve">Cécile Barnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Barreteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Becu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Modélisation et simulation multi-agents. Applications pour les Sciences de l'Homme et de la Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lavoisier Editions ; Hermes Science Publications</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Collection Science Informatique et SHS, 2-7462-1310-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02822704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'environnement à pas comptés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Farolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Falque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Falque</w:t>
+                <w:t xml:space="preserve">J.M. Donnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Henri Wagner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dynamiques des entreprises agroalimentaires : regards croisés sur le Languedoc-Roussillon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Agreste, 2000, 2-11-090542-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02836719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10834,51 +10700,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Individual, Collective, or Both ? Payment Mechanisms and Adoption of Sustainable Land-Use Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Belard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10887,160 +10753,160 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Farolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hambulo Ngoma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hambulo Ngoma</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">François Affholder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05235382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysing practices, social representations and behaviours of socio-hydro systems' actors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Barreteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bonté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11056,581 +10922,581 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cirad-03945762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Information sharing is not always the right option when it comes to CPR extraction management : experimental finding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Farolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phu Nguyen-Van</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Rouchier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01947419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fourniture d'information et consentement à payer l'eau d'irrigation dans les Groupements de Développement Agricole tunisiens : Une étude par l'économie expérimentale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Farolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Morardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Nouichi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imen Nouichi</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Serge Marlet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01685347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does environmental connotation affect coordination issues in a experimental stag hunt game?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Farolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mabel Tidball</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Desole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Hofstetter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01485477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How does context influence players' behaviour? Experimental assessment in a 3-player coordination problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Desole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Farolfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Desole</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Patrick Rio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02807029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From experience to experiments in South African water management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Desole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Farolfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fioravante Patrone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Desole</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Patrick Rio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02823383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11640,147 +11506,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MASSIRE PROJECT: STRENGTHENING NETWORKS FOR AGRICULTURAL AND RURAL INNOVATION IN OASES AND ARID ZONES OF THE MAGHREB</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Hammani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Hammani</w:t>
+                <w:t xml:space="preserve">Nassreddine Maatala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nassreddine Maatala</w:t>
+                <w:t xml:space="preserve">Younes Bekkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Younes Bekkar</w:t>
+                <w:t xml:space="preserve">Imane Bounadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imane Bounadi</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sofiane Elaayadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">iav hassan II; ENAM; Cread; Centre Universitaire Tipaza; Inat; Inrgref; Cirad; INRAE; Université Lille. 2025, pp.67</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04976859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11790,91 +11656,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Système agroalimentaire et environnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Farolfi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Economies et finances. Université de Montpellier I, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01205420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11884,167 +11750,167 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysing practices, social representations and behaviours of socio-hydro systems' actors : Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Farolfi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04829130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysing practices, social representations and behaviours of socio-hydro systems' actors: experimental economics for the analysis of stakeholders' behaviour in socio-hydro systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Farolfi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04879610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId315"/>
+      <w:footerReference w:type="default" r:id="rId314"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12191,51 +12057,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05314443v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Belard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Farolfi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Jourdain" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Manyanga" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarisayi Pedzisa" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wdp.2025.100729" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351880v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dubois" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisette Ibanez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Roussel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socec.2025.102474" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682703v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Bayle" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lavaine" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Willinger" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2024.106702" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824297v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Perret" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04443707v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Nortes Mart&#237;nez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grelot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Br&#233;mond" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Rouchier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jaa2.106" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04201670v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mungatana" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicky Nicholls" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0376835X.2023.2252462" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381039v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136553v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chikwalila" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53936/afjare.2023.18(1).3" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03726258v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Morardet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaima Lfakir" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Khamassi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30682/nm2205d" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03322984v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Brugnach" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sander de Waard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Dubois" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-94517-6" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03609616v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bremond" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-21-3057-2021" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946523v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Erdlenbruch" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.iree.2020.100199" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951931v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Phu Nguyen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0240212" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02277141v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bont&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Ferrand" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Abrami" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Ciss Diallo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2019.07.011" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960171v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lidon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Lopez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendri Sosiawan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Budi Kartiwa" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Triomphe" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2018015" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01952779v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Nouichi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Marlet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2018007" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-03942418v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Dinar" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Ortiz Correa" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Mutondo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jae/ejv023" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942424v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Quentin Grafton" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahala Mclindin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Hussey" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Wyrwoll" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Wichelns" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app5.128" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942427v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Gallego-Ayala" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07900627.2014.907734" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506374v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Desole" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rio" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1046878114563647" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-03941191v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Speelman" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Frija" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Perret" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. d'Haese" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ird.539" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016696v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre M&#252;ller" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2010.03.018" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942467v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stijn Speelman" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Frija" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marijke d'Haese" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc d'Haese" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1355770X10000161" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942469v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido van Huylenbroeck" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1752-1688.2010.00480.x" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058950v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Buysse" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marijke D&#8217;haese" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2009.06.014" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NQ32GBF4-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454515v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kanyoka" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-04059026v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Anderson" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Karar" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-03942484v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. d'Haese" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07900620802224536" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-04059051v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Mabugu" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ntshingila" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-04059037v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Banda" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hassan" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wp.2007.023" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-04059062v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rashid Hassan" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4314/wsa.v31i1.5115" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671248v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabel Tidball" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201030v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farolfi Stefano" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tidball Mabel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671488v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Montaigne" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rei.2001.1794" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04059285v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Boschet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Brusaporci" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Claverie" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-04059232v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Drei" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04059265v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-04059246v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246220v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Rhouma" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948982v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04562837v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130821v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Bayle" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563260v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Koussani" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563200v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brugnach Marcela" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dubois Dimitri" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-03945742v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177388v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dada Mungatana" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03174969v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-10226" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563275v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04564607v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phu Nguyen-Van" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925358v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Hassenforder" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Noury" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#232;le Ducrot" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506497v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Hofstetter" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594421v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu D&#233;sol&#233;" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920694v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ward Anseeuw" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Olwoch" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davison Saruchera" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355501v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ferrand" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Farolfi" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Abrami" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Du Toit" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816557v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fioravante Patrone" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598470v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Manez" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058999v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. D&#8217;haese" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. D&#8217;haese" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2495/WRM090311" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600121v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590744v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598467v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rio" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Thoyer" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588235v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. . Lefebvre" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Montginoul" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759123v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828758v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Page" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bonnet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766435v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836618v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Inra" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836398v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Esr. D&#233;partement d'Economie Et Sociologie Ruralesdijon" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02102376v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnalys Michaud" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925365v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076490v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Kirsten" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792496v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925345v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Rowntree" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-03945495v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Kadiri" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Benmihoub" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Faysse" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30682/nm2205n" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-03945511v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Mayaux" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lejars Caroline" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Hertzog Adamczewski" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4060/cc0950en" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775051v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Fantini" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Lazzari" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Mazzara" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mulino.it/isbn/9788815298287" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-03945522v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-29422-3" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-03945544v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mtsweni" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Wilkinson" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Weston" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942461v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781849773768" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-03945579v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ara&#250;jo" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-03945626v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835314v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839760v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780817v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew W. Shepherd" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780789v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Aragrande" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780755v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780779v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-03945677v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179488v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-03945712v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04562795v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Jamin" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19182/agritrop/00095" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602958v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barreteau" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Peret" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Torquebiau" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-7462-8_12" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598528v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ducrot" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Botta" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. d'Aquino" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Antona" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600096v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/quae.etien.2010.01.0017" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113577v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Caron" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrienne Martin" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Craufurd" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Mc Donald" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Abedini" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598466v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816518v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Salles" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Thoyer" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952856v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Richefort" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Fusillier" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822704v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Antona" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigrid Aubert" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Barnaud" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Becu" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lavoisier.fr/fr/editions/index.asp?texte=2-7462-1310-9&amp;amp;select=isbn&amp;amp;exact=on" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836719v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Falque" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Donnat" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Henri Wagner" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05235382v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hambulo Ngoma" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Affholder" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-03945762v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Caballero" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01947419v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685347v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485477v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807029v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823383v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976859v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hammani" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassreddine Maatala" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Bekkar" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Bounadi" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Elaayadi" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01205420v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04829130v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879610v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05314443v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Belard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Farolfi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Jourdain" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Manyanga" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarisayi Pedzisa" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wdp.2025.100729" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351880v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dubois" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisette Ibanez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Roussel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socec.2025.102474" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682703v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Bayle" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lavaine" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Willinger" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2024.106702" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824297v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Perret" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04201670v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mungatana" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicky Nicholls" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0376835X.2023.2252462" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04443707v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Nortes Mart&#237;nez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grelot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Br&#233;mond" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Rouchier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jaa2.106" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136553v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chikwalila" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53936/afjare.2023.18(1).3" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03726258v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Morardet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaima Lfakir" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Khamassi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30682/nm2205d" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03322984v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Brugnach" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sander de Waard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Dubois" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-94517-6" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03609616v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bremond" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-21-3057-2021" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946523v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Erdlenbruch" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.iree.2020.100199" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951931v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Phu Nguyen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0240212" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02277141v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bont&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Ferrand" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Abrami" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Ciss Diallo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2019.07.011" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960171v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lidon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Lopez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendri Sosiawan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Budi Kartiwa" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Triomphe" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2018015" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01952779v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Nouichi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Marlet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2018007" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-03942418v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Dinar" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Ortiz Correa" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Mutondo" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jae/ejv023" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942424v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Quentin Grafton" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahala Mclindin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Hussey" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Wyrwoll" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Wichelns" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app5.128" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942427v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Gallego-Ayala" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07900627.2014.907734" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506374v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Desole" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rio" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1046878114563647" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-03941191v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Speelman" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Frija" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Perret" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. d'Haese" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ird.539" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016696v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre M&#252;ller" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2010.03.018" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942467v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stijn Speelman" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Frija" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marijke d'Haese" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc d'Haese" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1355770X10000161" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942469v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido van Huylenbroeck" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1752-1688.2010.00480.x" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058950v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Buysse" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marijke D&#8217;haese" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2009.06.014" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NQ32GBF4-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454515v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kanyoka" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-03942484v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. d'Haese" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07900620802224536" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-04059026v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Anderson" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Karar" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-04059051v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Mabugu" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ntshingila" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-04059037v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Banda" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hassan" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wp.2007.023" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-04059062v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rashid Hassan" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4314/wsa.v31i1.5115" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671248v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabel Tidball" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201030v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farolfi Stefano" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tidball Mabel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671488v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Montaigne" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rei.2001.1794" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04059285v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Boschet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Brusaporci" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Claverie" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-04059232v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Drei" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04059265v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-04059246v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246220v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Rhouma" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948982v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130821v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Bayle" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04562837v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563260v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Koussani" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563200v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brugnach Marcela" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dubois Dimitri" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-03945742v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177388v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dada Mungatana" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03174969v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-10226" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563275v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04564607v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phu Nguyen-Van" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925358v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Hassenforder" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Noury" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#232;le Ducrot" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506497v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Hofstetter" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594421v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu D&#233;sol&#233;" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920694v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ward Anseeuw" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Olwoch" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davison Saruchera" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816557v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fioravante Patrone" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355501v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ferrand" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Farolfi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Abrami" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Du Toit" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598470v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Manez" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058999v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. D&#8217;haese" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. D&#8217;haese" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2495/WRM090311" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600121v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590744v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598467v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rio" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Thoyer" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588235v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. . Lefebvre" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Montginoul" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759123v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828758v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Page" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bonnet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766435v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836618v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Inra" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836398v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Esr. D&#233;partement d'Economie Et Sociologie Ruralesdijon" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02102376v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnalys Michaud" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925365v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076490v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Kirsten" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792496v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925345v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Rowntree" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-03945495v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Kadiri" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Benmihoub" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Faysse" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30682/nm2205n" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-03945511v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Mayaux" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lejars Caroline" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Hertzog Adamczewski" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4060/cc0950en" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775051v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Fantini" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Lazzari" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Mazzara" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mulino.it/isbn/9788815298287" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-03945522v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-29422-3" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-03945544v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mtsweni" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Wilkinson" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Weston" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942461v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781849773768" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-03945579v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ara&#250;jo" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-03945626v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835314v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839760v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780817v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew W. Shepherd" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780789v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Aragrande" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780755v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780779v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179488v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-03945712v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-03945677v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04562795v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Jamin" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19182/agritrop/00095" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602958v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barreteau" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Peret" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Torquebiau" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-7462-8_12" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598528v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ducrot" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Botta" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. d'Aquino" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Antona" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600096v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/quae.etien.2010.01.0017" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113577v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Caron" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrienne Martin" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Craufurd" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Mc Donald" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Abedini" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598466v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816518v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Salles" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Thoyer" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952856v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Richefort" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Fusillier" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822704v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Antona" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigrid Aubert" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Barnaud" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Becu" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lavoisier.fr/fr/editions/index.asp?texte=2-7462-1310-9&amp;amp;select=isbn&amp;amp;exact=on" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836719v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Falque" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Donnat" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Henri Wagner" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05235382v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hambulo Ngoma" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Affholder" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-03945762v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Caballero" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01947419v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685347v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485477v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807029v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823383v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976859v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hammani" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassreddine Maatala" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Bekkar" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Bounadi" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Elaayadi" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01205420v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04829130v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879610v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>