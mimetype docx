--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -208,399 +208,399 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust semiparametric efficient estimator for time delay and Doppler estimation</w:t>
+                <w:t xml:space="preserve">Robust inference with incompleteness for logistic regression model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorenzo Ortega</w:t>
+                <w:t xml:space="preserve">M. Cherifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">M.N. El Korso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Stefano Fortunati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mesloub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Signal Processing Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LSP.2025.3560533⟩</w:t>
+              <w:t xml:space="preserve">Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 236, pp.110027. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sigpro.2025.110027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04805170v2</w:t>
+                <w:t xml:space="preserve">hal-05048834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">POMDP-Driven cognitive massive MIMO radar: joint target detection-tracking in unknown disturbances</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Robust semiparametric efficient estimator for time delay and Doppler estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Ortega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Fortunati</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Renaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Radar Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Signal Processing Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LSP.2025.3560533⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04905721v2</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04805170v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust inference with incompleteness for logistic regression model</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">POMDP-Driven cognitive massive MIMO radar: joint target detection-tracking in unknown disturbances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imad Bouhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Fortunati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Ferro-Famil</w:t>
+                <w:t xml:space="preserve">Leila Gharsalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Renaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Signal Processing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE Transactions on Radar Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05048834v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04905721v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the efficiency of misspecified Gaussian inference in nonlinear regression: application to time-delay and Doppler estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Fortunati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Ortega</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
@@ -647,51 +647,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancement of a state-ofthe-art RL-based detection algorithm for Massive MIMO radars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Lisi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Fortunati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Sabrina Greco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -751,64 +751,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joint Estimation of Location and Scatter in Complex Elliptical Distributions: A robust semiparametric and computationally efficient R-estimator of the shape matrix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Fortunati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Renaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -881,51 +881,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aya Mostafa Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alaa Alameer Ahmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Fortunati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aydin Sezgin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -989,64 +989,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust Semiparametric Efficient Estimators in Complex Elliptically Symmetric Distributions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Fortunati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Renaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1106,51 +1106,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slepian-Bangs-type formulas and the related Misspecified Cramér-Rao Bounds for Complex Elliptically Symmetric distributions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Mennad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Fortunati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nabil El Korso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1259,64 +1259,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust semiparametric time-delay and doppler estimation : analysis of rand M -estimators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Ortega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Fortunati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 33rd European Signal Processing Conference (EUSIPCO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Parlemo, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1341,90 +1341,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radar MIMO massif cognitif : détection et suivi conjoints de cibles dans des perturbations inconnues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imad Bouhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Fortunati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Gharsalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Renaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque GRETSI 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2025, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1462,64 +1462,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the efficiency of a misspecified contaminated nonlinear regression model : application to time-delay and doppler estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamish Mcphee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Ortega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Fortunati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Tourneret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1557,64 +1557,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Misspecified time-delay and doppler estimation over non gaussian scenarios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Ortega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Fortunati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Acoustics, Speech, and Signal Processing (ICASSP 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Seoul, South Korea. pp.9346-9350, </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1648,64 +1648,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Misspecified Time-delay and Doppler estimation over high dynamics non-Gaussian scenarios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Ortega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Fortunati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32nd European Signal Processing Conference (EUSIPCO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Lyon, France. pp.2297-2301, </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1752,64 +1752,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reinforcement Learning for Cognitive Integrated Communication and Sensing Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aya Mostafa Ibrahim Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Gharsalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Fortunati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aydin Sezgin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1847,64 +1847,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude à distance finie d'un R-estimateur pour la matrice de forme des distributions symétriques elliptiques complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Fortunati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Renaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1942,64 +1942,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Properties of a new R-estimator of shape matrices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Fortunati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Renaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2059,51 +2059,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust Reinforcement Learning-based Wald-type Detector for Massive MIMO Radar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aya Mostafa Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Fortunati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aydin Sezgin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2176,64 +2176,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ROBUST SEMIPARAMETRIC JOINT ESTIMATORS OF LOCATION AND SCATTER IN ELLIPTICAL DISTRIBUTIONS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Fortunati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Renaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2280,64 +2280,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust Semiparametric DOA Estimation in non-Gaussian Environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Fortunati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Renaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2436,51 +2436,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Reigber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Fortunati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUSAR 2016 - 11th European Conference on Synthetic Aperture Radar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Hamburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2537,51 +2537,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semiparametric estimation in elliptical distributions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Fortunati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Elliptically Symmetric Distributions in Signal Processing and Machine Learning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 978-3-031-52115-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2615,51 +2615,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fundamental Limits for ISAC - Asymptotics in massive MIMO sensing systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Fortunati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Lisi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2781,90 +2781,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joint multi-target detection-tracking in cognitive massive MIMO radar via POMCP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imad Bouhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Fortunati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Gharsalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Renaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2882,51 +2882,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuisance parameters and elliptically symmetric distributions: a geometric approach to parametric and semiparametric efficiency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Fortunati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2940,81 +2940,81 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05129179v2</w:t>
+                <w:t xml:space="preserve">hal-05129179v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The equality between the Stochastic CRB and its semiparametric version for elliptical data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Fortunati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esa Ollila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3045,64 +3045,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supporting material for the paper: Robust semiparametric efficient estimator for time delay and doppler estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Ortega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Fortunati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3210,51 +3210,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B4EFD137"/>
+    <w:nsid w:val="CACA71BE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3441,51 +3441,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stefano-fortunati" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0273-4510" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253120608" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805170v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Ortega" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Fortunati" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2025.3560533" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905721v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Bouhou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Gharsalli" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Renaux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048834v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cherifi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. El Korso" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mesloub" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ferro-Famil" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2025.110027" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349291v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2024.109614" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648448v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Lisi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Sabrina Greco" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fulvio Gini" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAES.2022.3168033" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223839v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pascal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11265-021-01674-y" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158899v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Mostafa Ahmed" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Alameer Ahmad" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aydin Sezgin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Greco" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAES.2021.3061809" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976900v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2020.3019110" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01654607v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalek Mennad" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Nabil El Korso" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arezki Younsi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak M. Zoubir" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2017.07.029" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05266973v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05263428v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470350v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamish Mcphee" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Tourneret" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084299v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP48485.2024.10446955" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084313v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO63174.2024.10714959" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131197v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Mostafa Ibrahim Ahmed" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790645v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976913v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/Eusipco47968.2020.9287879" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226309v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria S Greco" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO54536.2021.9616093" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976889v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MLSP49062.2020.9231865" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976918v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RadarConf2043947.2020.9266451" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01418677v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Huang" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques L&#233;vy V&#233;hel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ferro-Famil" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Reigber" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141679v3" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-52116-4_5" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884235v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-99-2501-8_5" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296393v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129179v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Delmas" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esa Ollila" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461267v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944757v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stefano-fortunati" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0273-4510" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253120608" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048834v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cherifi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. El Korso" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Fortunati" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mesloub" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ferro-Famil" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2025.110027" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805170v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Ortega" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2025.3560533" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905721v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Bouhou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Gharsalli" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Renaux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349291v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2024.109614" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648448v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Lisi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Sabrina Greco" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fulvio Gini" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAES.2022.3168033" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223839v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pascal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11265-021-01674-y" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158899v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Mostafa Ahmed" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Alameer Ahmad" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aydin Sezgin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Greco" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAES.2021.3061809" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976900v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2020.3019110" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01654607v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalek Mennad" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Nabil El Korso" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arezki Younsi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak M. Zoubir" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2017.07.029" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05266973v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05263428v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470350v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamish Mcphee" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Tourneret" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084299v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP48485.2024.10446955" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084313v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO63174.2024.10714959" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131197v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Mostafa Ibrahim Ahmed" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790645v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976913v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/Eusipco47968.2020.9287879" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226309v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria S Greco" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO54536.2021.9616093" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976889v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MLSP49062.2020.9231865" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976918v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RadarConf2043947.2020.9266451" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01418677v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Huang" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques L&#233;vy V&#233;hel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ferro-Famil" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Reigber" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141679v3" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-52116-4_5" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884235v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-99-2501-8_5" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296393v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129179v3" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Delmas" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esa Ollila" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461267v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944757v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>