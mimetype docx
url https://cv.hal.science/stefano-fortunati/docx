--- v1 (2026-04-06)
+++ v2 (2026-05-03)
@@ -628,248 +628,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04349291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancement of a state-ofthe-art RL-based detection algorithm for Massive MIMO radars</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Joint Estimation of Location and Scatter in Complex Elliptical Distributions: A robust semiparametric and computationally efficient R-estimator of the shape matrix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Fortunati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Renaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesco Lisi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Fulvio Gini</w:t>
+                <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Aerospace and Electronic Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TAES.2022.3168033⟩</w:t>
+              <w:t xml:space="preserve">Journal of Signal Processing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 94 (2), pp.133-146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11265-021-01674-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03648448v1</w:t>
+                <w:t xml:space="preserve">hal-03223839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint Estimation of Location and Scatter in Complex Elliptical Distributions: A robust semiparametric and computationally efficient R-estimator of the shape matrix</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enhancement of a state-ofthe-art RL-based detection algorithm for Massive MIMO radars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Lisi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Fortunati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Renaux</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Sabrina Greco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Pascal</w:t>
+                <w:t xml:space="preserve">Fulvio Gini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Signal Processing Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 94 (2), pp.133-146. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Aerospace and Electronic Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11265-021-01674-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TAES.2022.3168033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03223839v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03648448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Reinforcement Learning based approach for Multi-target Detection in Massive MIMO radar</w:t>
               </w:r>
@@ -1015,51 +1015,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Fortunati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Renaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 68, pp.5003-5015. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1873,51 +1873,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Fortunati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Renaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRETSI 2022 - XXIIXème Colloque Francophone de Traitement du Signal et des Images</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1968,51 +1968,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Fortunati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Renaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th European Signal Processing Conference (EUSIPCO 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2021, Amsterdam, Netherlands. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2098,51 +2098,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aydin Sezgin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria S Greco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fulvio Gini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 29th European Signal Processing Conference (EUSIPCO 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Dublin, Ireland. pp.846-850, </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2202,51 +2202,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Fortunati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Renaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2020 IEEE 30th International Workshop on Machine Learning for Signal Processing (MLSP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Espoo, Finland. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2306,51 +2306,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Fortunati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Renaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE RadarConf 20</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Florence, Italy. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2628,90 +2628,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fundamental Limits for ISAC - Asymptotics in massive MIMO sensing systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Fortunati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Lisi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aya Mostafa Ibrahim Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aydin Sezgin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Sabrina Greco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Integrated Sensing and Communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer book; Springer Nature Singapore, pp.119-147, 2023, Integrated Sensing and Communication, </w:t>
@@ -3210,51 +3210,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CACA71BE"/>
+    <w:nsid w:val="7A688D73"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3441,51 +3441,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stefano-fortunati" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0273-4510" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253120608" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048834v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cherifi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. El Korso" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Fortunati" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mesloub" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ferro-Famil" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2025.110027" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805170v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Ortega" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2025.3560533" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905721v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Bouhou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Gharsalli" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Renaux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349291v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2024.109614" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648448v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Lisi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Sabrina Greco" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fulvio Gini" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAES.2022.3168033" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223839v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pascal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11265-021-01674-y" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158899v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Mostafa Ahmed" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Alameer Ahmad" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aydin Sezgin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Greco" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAES.2021.3061809" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976900v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2020.3019110" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01654607v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalek Mennad" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Nabil El Korso" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arezki Younsi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak M. Zoubir" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2017.07.029" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05266973v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05263428v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470350v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamish Mcphee" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Tourneret" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084299v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP48485.2024.10446955" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084313v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO63174.2024.10714959" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131197v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Mostafa Ibrahim Ahmed" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790645v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976913v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/Eusipco47968.2020.9287879" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226309v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria S Greco" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO54536.2021.9616093" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976889v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MLSP49062.2020.9231865" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976918v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RadarConf2043947.2020.9266451" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01418677v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Huang" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques L&#233;vy V&#233;hel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ferro-Famil" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Reigber" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141679v3" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-52116-4_5" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884235v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-99-2501-8_5" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296393v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129179v3" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Delmas" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esa Ollila" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461267v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944757v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stefano-fortunati" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0273-4510" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253120608" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048834v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cherifi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. El Korso" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Fortunati" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mesloub" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ferro-Famil" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2025.110027" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805170v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Ortega" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2025.3560533" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905721v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Bouhou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Gharsalli" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Renaux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349291v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2024.109614" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223839v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pascal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11265-021-01674-y" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648448v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Lisi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Sabrina Greco" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fulvio Gini" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAES.2022.3168033" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158899v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Mostafa Ahmed" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Alameer Ahmad" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aydin Sezgin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Greco" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAES.2021.3061809" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976900v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2020.3019110" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01654607v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalek Mennad" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Nabil El Korso" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arezki Younsi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak M. Zoubir" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2017.07.029" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05266973v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05263428v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470350v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamish Mcphee" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Tourneret" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084299v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP48485.2024.10446955" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084313v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO63174.2024.10714959" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131197v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Mostafa Ibrahim Ahmed" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790645v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976913v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/Eusipco47968.2020.9287879" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226309v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria S Greco" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO54536.2021.9616093" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976889v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MLSP49062.2020.9231865" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976918v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RadarConf2043947.2020.9266451" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01418677v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Huang" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques L&#233;vy V&#233;hel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ferro-Famil" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Reigber" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141679v3" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-52116-4_5" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884235v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-99-2501-8_5" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296393v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129179v3" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Delmas" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esa Ollila" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461267v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944757v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>