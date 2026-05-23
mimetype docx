--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -208,1034 +208,1043 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust inference with incompleteness for logistic regression model</w:t>
+                <w:t xml:space="preserve">Robust semiparametric efficient estimator for time delay and Doppler estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Cherifi</w:t>
+                <w:t xml:space="preserve">Lorenzo Ortega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.N. El Korso</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Stefano Fortunati</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">L. Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sigpro.2025.110027⟩</w:t>
+              <w:t xml:space="preserve">IEEE Signal Processing Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LSP.2025.3560533⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05048834v1</w:t>
+                <w:t xml:space="preserve">hal-04805170v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust semiparametric efficient estimator for time delay and Doppler estimation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">POMDP-Driven cognitive massive MIMO radar: joint target detection-tracking in unknown disturbances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imad Bouhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Fortunati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Gharsalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Renaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Signal Processing Letters</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Radar Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LSP.2025.3560533⟩</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/trs.2025.3549239⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04805170v2</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04905721v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">POMDP-Driven cognitive massive MIMO radar: joint target detection-tracking in unknown disturbances</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Robust inference with incompleteness for logistic regression model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cherifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imad Bouhou</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">M.N. El Korso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Fortunati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leila Gharsalli</w:t>
+                <w:t xml:space="preserve">A. Mesloub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Renaux</w:t>
+                <w:t xml:space="preserve">L. Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Radar Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 236, pp.110027. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sigpro.2025.110027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04905721v2</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05048834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the efficiency of misspecified Gaussian inference in nonlinear regression: application to time-delay and Doppler estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Fortunati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Ortega</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sigpro.2024.109614⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04349291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joint Estimation of Location and Scatter in Complex Elliptical Distributions: A robust semiparametric and computationally efficient R-estimator of the shape matrix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Fortunati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Renaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Signal Processing Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 94 (2), pp.133-146. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11265-021-01674-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03223839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancement of a state-ofthe-art RL-based detection algorithm for Massive MIMO radars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Lisi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Fortunati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Sabrina Greco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fulvio Gini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Aerospace and Electronic Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TAES.2022.3168033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03648448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Reinforcement Learning based approach for Multi-target Detection in Massive MIMO radar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aya Mostafa Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alaa Alameer Ahmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Fortunati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aydin Sezgin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Greco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Aerospace and Electronic Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, pp.1-1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TAES.2021.3061809⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03158899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust Semiparametric Efficient Estimators in Complex Elliptically Symmetric Distributions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Fortunati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Renaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 68, pp.5003-5015. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TSP.2020.3019110⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02976900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slepian-Bangs-type formulas and the related Misspecified Cramér-Rao Bounds for Complex Elliptically Symmetric distributions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Mennad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Fortunati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nabil El Korso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arezki Younsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhak M. Zoubir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 142, pp.320-329. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.sigpro.2017.07.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01654607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1245,1275 +1254,1275 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust semiparametric time-delay and doppler estimation : analysis of rand M -estimators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Ortega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Fortunati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 33rd European Signal Processing Conference (EUSIPCO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Parlemo, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05266973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radar MIMO massif cognitif : détection et suivi conjoints de cibles dans des perturbations inconnues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imad Bouhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Fortunati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Gharsalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Renaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque GRETSI 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2025, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05263428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the efficiency of a misspecified contaminated nonlinear regression model : application to time-delay and doppler estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamish Mcphee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Ortega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Fortunati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Tourneret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Workshop on Computational Advances in Multi-Sensor Adaptive Processing (CAMSAP 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, Dec 2025, Punta Cana, Dominican Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05470350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Misspecified time-delay and doppler estimation over non gaussian scenarios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Ortega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Fortunati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Acoustics, Speech, and Signal Processing (ICASSP 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Seoul, South Korea. pp.9346-9350, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP48485.2024.10446955⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05084299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Misspecified Time-delay and Doppler estimation over high dynamics non-Gaussian scenarios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Ortega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Fortunati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32nd European Signal Processing Conference (EUSIPCO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Lyon, France. pp.2297-2301, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EUSIPCO63174.2024.10714959⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05084313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reinforcement Learning for Cognitive Integrated Communication and Sensing Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aya Mostafa Ibrahim Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Gharsalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Fortunati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aydin Sezgin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th European Microwave Week (EuMW 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04131197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude à distance finie d'un R-estimateur pour la matrice de forme des distributions symétriques elliptiques complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Fortunati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Renaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRETSI 2022 - XXIIXème Colloque Francophone de Traitement du Signal et des Images</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03790645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Properties of a new R-estimator of shape matrices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Fortunati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Renaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th European Signal Processing Conference (EUSIPCO 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2021, Amsterdam, Netherlands. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/Eusipco47968.2020.9287879⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02976913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust Reinforcement Learning-based Wald-type Detector for Massive MIMO Radar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aya Mostafa Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Fortunati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aydin Sezgin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria S Greco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fulvio Gini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 29th European Signal Processing Conference (EUSIPCO 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Dublin, Ireland. pp.846-850, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.23919/EUSIPCO54536.2021.9616093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03226309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ROBUST SEMIPARAMETRIC JOINT ESTIMATORS OF LOCATION AND SCATTER IN ELLIPTICAL DISTRIBUTIONS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Fortunati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Renaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2020 IEEE 30th International Workshop on Machine Learning for Signal Processing (MLSP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Espoo, Finland. pp.1-6, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MLSP49062.2020.9231865⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02976889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust Semiparametric DOA Estimation in non-Gaussian Environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Fortunati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Renaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE RadarConf 20</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Florence, Italy. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/RadarConf2043947.2020.9266451⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02976918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D Characterization of Underfoliage Targets Using L-band To- mographic SAR Data and A Wavelet-Based Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yue Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Lévy Véhel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Reigber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Fortunati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUSAR 2016 - 11th European Conference on Synthetic Aperture Radar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Hamburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01418677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2523,241 +2532,241 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semiparametric estimation in elliptical distributions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Fortunati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Elliptically Symmetric Distributions in Signal Processing and Machine Learning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 978-3-031-52115-7. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-52116-4_5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04141679v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fundamental Limits for ISAC - Asymptotics in massive MIMO sensing systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Fortunati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Lisi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aya Mostafa Ibrahim Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aydin Sezgin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Sabrina Greco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Integrated Sensing and Communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer book; Springer Nature Singapore, pp.119-147, 2023, Integrated Sensing and Communication, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-981-99-2501-8_5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03884235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2767,382 +2776,382 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joint multi-target detection-tracking in cognitive massive MIMO radar via POMCP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imad Bouhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Fortunati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Gharsalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Renaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05296393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuisance parameters and elliptically symmetric distributions: a geometric approach to parametric and semiparametric efficiency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Fortunati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esa Ollila</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05129179v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The equality between the Stochastic CRB and its semiparametric version for elliptical data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Fortunati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esa Ollila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04461267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supporting material for the paper: Robust semiparametric efficient estimator for time delay and doppler estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Ortega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Fortunati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04944757v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId85"/>
+      <w:footerReference w:type="default" r:id="rId86"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3210,51 +3219,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7A688D73"/>
+    <w:nsid w:val="4B7B447C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3441,51 +3450,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stefano-fortunati" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0273-4510" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253120608" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048834v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cherifi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. El Korso" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Fortunati" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mesloub" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ferro-Famil" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2025.110027" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805170v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Ortega" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2025.3560533" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905721v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Bouhou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Gharsalli" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Renaux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349291v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2024.109614" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223839v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pascal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11265-021-01674-y" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648448v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Lisi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Sabrina Greco" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fulvio Gini" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAES.2022.3168033" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158899v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Mostafa Ahmed" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Alameer Ahmad" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aydin Sezgin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Greco" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAES.2021.3061809" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976900v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2020.3019110" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01654607v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalek Mennad" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Nabil El Korso" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arezki Younsi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak M. Zoubir" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2017.07.029" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05266973v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05263428v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470350v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamish Mcphee" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Tourneret" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084299v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP48485.2024.10446955" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084313v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO63174.2024.10714959" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131197v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Mostafa Ibrahim Ahmed" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790645v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976913v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/Eusipco47968.2020.9287879" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226309v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria S Greco" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO54536.2021.9616093" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976889v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MLSP49062.2020.9231865" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976918v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RadarConf2043947.2020.9266451" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01418677v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Huang" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques L&#233;vy V&#233;hel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ferro-Famil" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Reigber" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141679v3" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-52116-4_5" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884235v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-99-2501-8_5" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296393v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129179v3" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Delmas" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esa Ollila" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461267v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944757v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stefano-fortunati" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0273-4510" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253120608" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805170v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Ortega" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Fortunati" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2025.3560533" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905721v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Bouhou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Gharsalli" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Renaux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/trs.2025.3549239" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048834v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cherifi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. El Korso" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mesloub" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ferro-Famil" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2025.110027" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349291v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2024.109614" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223839v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pascal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11265-021-01674-y" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648448v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Lisi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Sabrina Greco" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fulvio Gini" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAES.2022.3168033" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158899v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Mostafa Ahmed" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Alameer Ahmad" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aydin Sezgin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Greco" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAES.2021.3061809" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976900v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2020.3019110" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01654607v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalek Mennad" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Nabil El Korso" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arezki Younsi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak M. Zoubir" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2017.07.029" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05266973v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05263428v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470350v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamish Mcphee" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Tourneret" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084299v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP48485.2024.10446955" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084313v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO63174.2024.10714959" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131197v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Mostafa Ibrahim Ahmed" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790645v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976913v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/Eusipco47968.2020.9287879" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226309v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria S Greco" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO54536.2021.9616093" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976889v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MLSP49062.2020.9231865" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976918v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RadarConf2043947.2020.9266451" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01418677v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Huang" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques L&#233;vy V&#233;hel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ferro-Famil" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Reigber" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141679v3" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-52116-4_5" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884235v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-99-2501-8_5" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296393v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129179v3" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Delmas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esa Ollila" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461267v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944757v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>