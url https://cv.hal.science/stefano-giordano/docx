--- v0 (2026-03-22)
+++ v1 (2026-04-11)
@@ -118,676 +118,676 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal fluctuations effects on crack nucleation and propagation</w:t>
+                <w:t xml:space="preserve">Entropic forces in rotaxane-based daisy chains: Toward tunable nanomechanical systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Gaétan Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Claudia Binetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Florio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola M Pugno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Puglisi</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 201, </w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 162, </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmps.2025.106157⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0269708⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05099586v1</w:t>
+                <w:t xml:space="preserve">hal-05099601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entropic forces in rotaxane-based daisy chains: Toward tunable nanomechanical systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Continuum vs thermodynamical limit in Statistical Mechanics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Florio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaétan Sanchez</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Nicola M Pugno</w:t>
+                <w:t xml:space="preserve">Stefano Giordano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Puglisi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 162, </w:t>
+              <w:t xml:space="preserve">Continuum Mechanics and Thermodynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 37, </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0269708⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00161-025-01406-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05099601v1</w:t>
+                <w:t xml:space="preserve">hal-05300814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuum vs thermodynamical limit in Statistical Mechanics</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Explicit noise and dissipation operators for quantum stochastic thermodynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Giordano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Giuseppe Puglisi</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio Cleri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralf Blossey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Continuum Mechanics and Thermodynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00161-025-01406-8⟩</w:t>
+              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-5468/adf4bd⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05300814v1</w:t>
+                <w:t xml:space="preserve">hal-05300835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explicit noise and dissipation operators for quantum stochastic thermodynamics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">The ‘very moment’ when UDG recognizes a flipped-out uracil base in dsDNA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinnarasi Saravanan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nessim Raouraoua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Brysbaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Giordano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc F. Lensink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-5468/adf4bd⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (1), pp.7993. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-025-91705-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05300835v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05023935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ‘very moment’ when UDG recognizes a flipped-out uracil base in dsDNA</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Brysbaert</w:t>
+                <w:t xml:space="preserve">Thermal fluctuations effects on crack nucleation and propagation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Binetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Florio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nicola M Pugno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Stefano Giordano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Puglisi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 15 (1), pp.7993. </w:t>
+              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 201, </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-025-91705-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmps.2025.106157⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05023935v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05099586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical Mechanics Approaches for Studying Temperature and Rate Effects in Multistable Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Cannizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Giordano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symmetry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 16 (5), pp.632. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
@@ -834,77 +834,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Short-time expansion of one-dimensional Fokker-Planck equations with heterogeneous diffusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Giordano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio Cleri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ralf Blossey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 109 (6), pp.064106. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
@@ -938,90 +938,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the impact of thermal fluctuations on continuous models of adhesion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Binetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Cannizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Florio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola M Pugno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Puglisi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1066,239 +1066,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04862968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effective diffusion constant of stochastic processes with spatially periodic noise</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Variational approaches to the elasticity of deformable strings with and without mass redistribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Giordano</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ralf Blossey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 110 (4), pp.044123. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Mathematics and Mechanics / Zeitschrift für Angewandte Mathematik und Mechanik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2024 (e202400057), pp.1-26. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.110.044123⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/zamm.202400057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04767308v1</w:t>
+                <w:t xml:space="preserve">hal-04632915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variational approaches to the elasticity of deformable strings with and without mass redistribution</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Effective diffusion constant of stochastic processes with spatially periodic noise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Giordano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralf Blossey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Mathematics and Mechanics / Zeitschrift für Angewandte Mathematik und Mechanik</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 2024 (e202400057), pp.1-26. </w:t>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 110 (4), pp.044123. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/zamm.202400057⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.110.044123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04632915v1</w:t>
+                <w:t xml:space="preserve">hal-04767308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of Temperature and Random Forces in Phase Transformation of Multi-Stable Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Florio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Giordano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Puglisi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1339,291 +1339,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04862962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nucleosome Array Deformation in Chromatin is Sustained by Bending, Twisting and Kinking of Linker DNA</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Infinite ergodicity in generalized geometric Brownian motions with nonlinear drift</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Giordano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio Cleri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ralf Blossey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 435, pp.168263. </w:t>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 107 (4), pp.044111. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmb.2023.168263⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.107.044111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04219440v1</w:t>
+                <w:t xml:space="preserve">hal-04086877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infinite ergodicity in generalized geometric Brownian motions with nonlinear drift</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Nucleosome Array Deformation in Chromatin is Sustained by Bending, Twisting and Kinking of Linker DNA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio Cleri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Giordano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ralf Blossey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 107 (4), pp.044111. </w:t>
+              <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 435, pp.168263. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.107.044111⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmb.2023.168263⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04086877v1</w:t>
+                <w:t xml:space="preserve">hal-04219440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the One‐Dimensional Transition State Theory and the Relation between Statistical and Deterministic Oscillation Frequencies of Anharmonic Energy Wells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Giordano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio Cleri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ralf Blossey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annalen der Physik</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 535 (12), pp.2300294. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1657,51 +1657,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature dependent model for the quasi-static stick–slip process on a soft substrate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Giordano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soft Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 19 (9), pp.1813-1833. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1735,51 +1735,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acoustic Wave Generation in Nanofluids: Effect of the Kapitza Resistance on the Thermophone to Mechanophone Generation Mechanism Transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Giordano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Diego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1852,51 +1852,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal effects on fracture and the brittle-to-ductile transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Cannizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Giordano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 107 (3), pp.035001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1956,51 +1956,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Diego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Gandolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Giordano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Vialla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2116,51 +2116,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Sogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Falqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Giordano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The European Physical Journal Plus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 137 (7), pp.858. </w:t>
@@ -2224,77 +2224,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Cannizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Bellino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Florio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Puglisi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Giordano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The European Physical Journal Plus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 137 (5), pp.569. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2341,51 +2341,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermodynamics of Extra-Toughness and Hidden-Length in Polymeric Materials with Sacrificial Bonds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Jorge Do Marco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Giordano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 3 (3), pp.935-955. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2419,51 +2419,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical mechanics of rate-independent stick-slip on a corrugated surface composed of parabolic wells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Giordano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Continuum Mechanics and Thermodynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 34 (5), pp.1343-1372. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2491,352 +2491,352 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03747657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entropy production and Onsager reciprocal relations describing the relaxation to equilibrium in stochastic thermodynamics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Thermoacoustic wave generation in multilayered thermophones with cylindrical and spherical geometries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Guiraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Giordano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bou Matar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pernod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Lardat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.103.052116⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 129 (11), pp.115103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0039458⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03236065v1</w:t>
+                <w:t xml:space="preserve">hal-03181464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature controlled decohesion regimes of an elastic chain adhering to a fixed substrate by softening and breakable bonds</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Entropy production and Onsager reciprocal relations describing the relaxation to equilibrium in stochastic thermodynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Giordano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1751-8121/ac2a07⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 103 (5), 052116,13 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.103.052116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03362915v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03236065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermoacoustic wave generation in multilayered thermophones with cylindrical and spherical geometries</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Temperature controlled decohesion regimes of an elastic chain adhering to a fixed substrate by softening and breakable bonds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Cannizzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Florio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Puglisi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Giordano</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Raphael Lardat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 129 (11), pp.115103. </w:t>
+              <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 54, pp.445001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0039458⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1751-8121/ac2a07⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03181464v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03362915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Equilibrium Distribution of Magnetization and Processes of Magnetization Reversal in Magnetoelastic Nanostructures</w:t>
               </w:r>
@@ -2874,51 +2874,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.G. Temiryazev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. P. Temiryazeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Giordano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin of the Russian Academy of Sciences - Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 84 (2), pp.196-198. </w:t>
@@ -2969,64 +2969,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the competition between interface energy and temperature in phase transition phenomena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Bellino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Florio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Giordano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Puglisi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3112,51 +3112,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Manca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pier Luca Palla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Giordano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 17 (5), pp.056002. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3190,77 +3190,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of temperature in the decohesion of an elastic chain tethered to a substrate by onsite breakable links</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Florio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Puglisi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Giordano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 2 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3320,64 +3320,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pier Luca Palla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Patera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio Cleri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Giordano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica Scripta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 95 (7), pp.075703. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3424,90 +3424,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental characterization of three-dimensional Graphene’s thermoacoustic response and its theoretical modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhi Lin Ngoh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Guiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dunlin Tan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Giordano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bou Matar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 169, pp.382-394. </w:t>
@@ -3539,243 +3539,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02947956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Derivation of magnetic inertial effects from the classical mechanics of a circular current loop</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">L'infini au cours des siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Giordano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Michel Déjardin</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Benedito</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">K. Revue trans-européenne de philosophie et arts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03278509v1</w:t>
+                <w:t xml:space="preserve">hal-02947970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'infini au cours des siècles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Derivation of magnetic inertial effects from the classical mechanics of a circular current loop</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Giordano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Manon Benedito</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Michel Déjardin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">K. Revue trans-européenne de philosophie et arts</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 102 (21), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.102.214406⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02947970v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03278509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unfolding pathway and its identifiability in heterogeneous chains of bistable units</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Benedito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Giordano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics Letters A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 384, pp.1-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3803,317 +3803,317 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02358261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic thermodynamics of holonomic systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Two temperature model for thermoacoustic sound generation in thick porous thermophones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Guiraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Giordano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bou Matar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pernod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Lardat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 92 (8), </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 126 (16), pp.165111. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epjb/e2019-100162-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.5121395⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02337908v1</w:t>
+                <w:t xml:space="preserve">hal-02337957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two temperature model for thermoacoustic sound generation in thick porous thermophones</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Stochastic thermodynamics of holonomic systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Giordano</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Raphael Lardat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 126 (16), pp.165111. </w:t>
+              <w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 92 (8), </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.5121395⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epjb/e2019-100162-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02337957v1</w:t>
+                <w:t xml:space="preserve">hal-02337908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multilayer modeling of thermoacoustic sound generation for thermophone analysis and design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Guiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Giordano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bou Matar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pernod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Lardat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 455, pp.275-298. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4173,51 +4173,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Benedito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Manca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Giordano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inventions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 4 (1), pp.19. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4251,51 +4251,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helmholtz and Gibbs ensembles, thermodynamic limit and bistability in polymer lattice models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Giordano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Continuum Mechanics and Thermodynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 30 (3), pp.459-483. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4323,563 +4323,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02337983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strain-mediated all-magnetoelectric memory cell</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thermodynamics of small systems with conformational transitions: The case of two-state freely jointed chains with extensible units</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Benedito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Giordano</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ferroelectrics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00150193.2018.1499403⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 149 (5), pp.054901. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5026386⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02127943v1</w:t>
+                <w:t xml:space="preserve">hal-02337978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of the stress-mediated magnetoelectric memory cell N×(TbCo2/FeCo)/PMN-PT</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thermal conductivity of deca-nanometric patterned Si membranes by multiscale simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Tiercelin</w:t>
+                <w:t xml:space="preserve">Hayat Zaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pier Luca Palla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Giordano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio Cleri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Dusch</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stefano Giordano</w:t>
+                <w:t xml:space="preserve">Maxime Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2017.12.028⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 126, pp.830-835. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2018.06.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02318299v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01826181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamics of small systems with conformational transitions: The case of two-state freely jointed chains with extensible units</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Strain-mediated all-magnetoelectric memory cell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Preobrazhensky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Krutyansky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tiercelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Dusch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sigov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5026386⟩</w:t>
+              <w:t xml:space="preserve">Ferroelectrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 532 (1), pp.160-167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00150193.2018.1499403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02337978v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02127943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal conductivity of deca-nanometric patterned Si membranes by multiscale simulations</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Dynamics of the stress-mediated magnetoelectric memory cell N×(TbCo2/FeCo)/PMN-PT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Preobrazhensky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexey Klimov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tiercelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Dusch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Giordano</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maxime Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 126, pp.830-835. </w:t>
+              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 459, pp.66-70. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2018.06.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2017.12.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01826181v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02318299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isotensional and isometric force-extension response of chains with bistable units and Ising interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Benedito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Giordano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 98 (5), </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4952,51 +4952,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lacornerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Manca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Giordano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Momoko Kumemura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5073,64 +5073,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Manca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pier Luca Palla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio Cleri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Giordano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 60, pp.145-165. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5177,51 +5177,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transport properties of multigrained nanocomposites with imperfect interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pier Luca Palla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Giordano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 120 (18), 184301, 9 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5268,64 +5268,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical mechanics of holonomic systems as a Brownian motion on smooth manifolds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Manca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Michel Déjardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Giordano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annalen der Physik</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 528 (5), pp.381-393. </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5384,77 +5384,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stochastic mechanical degradation of multi-cracked fiber bundles with elastic and viscous interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Manca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Giordano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pier Luca Palla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio Cleri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 38 (5), 44, 21 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5482,540 +5482,540 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03408328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scaling shift in multicracked fiber bundles</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">On the equivalence of thermodynamics ensembles for flexible polymer chains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Manca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Giordano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pier Luca Palla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabrizio Cleri</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Cleri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.113.255501⟩</w:t>
+              <w:t xml:space="preserve">Physica A: Statistical Mechanics and its Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 395, pp.154-170. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physa.2013.10.042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03408355v1</w:t>
+                <w:t xml:space="preserve">hal-00913580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the equivalence of thermodynamics ensembles for flexible polymer chains</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Scaling shift in multicracked fiber bundles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Manca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Giordano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pier Luca Palla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">F. Cleri</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio Cleri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica A: Statistical Mechanics and its Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 113 (25), 255501, 5 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.113.255501⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.physa.2013.10.042⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00913580v1</w:t>
+                <w:t xml:space="preserve">hal-03408355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of heterogeneous structures described by the two-temperature model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Magneto-electro-elastic effective properties of multilayered artificial multiferroics with arbitrary lamination direction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Giordano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Goueygou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tiercelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkrim Talbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pernod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2014.06.074⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Engineering Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 78, pp.134-153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijengsci.2014.02.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01044787v1</w:t>
+                <w:t xml:space="preserve">hal-00957770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magneto-electro-elastic effective properties of multilayered artificial multiferroics with arbitrary lamination direction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Analysis of heterogeneous structures described by the two-temperature model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Giordano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Manca</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Engineering Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 78, pp.189-202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2014.06.074⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijengsci.2014.02.011⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00957770v1</w:t>
+                <w:t xml:space="preserve">hal-01044787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Explicit nonlinear homogenization for magneto-electro-elastic laminated materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Giordano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanics Research Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 55, pp.18-29. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6093,77 +6093,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Configurational forces in the field of defective processes: a unifying approah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Giordano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvatore Di Stefano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Binetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Puglisi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6201,90 +6201,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiscale models predicting crack nucleation and propagation under thermal and rate effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Binetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Florio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola M Pugno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Giordano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Puglisi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6322,64 +6322,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A unified Eshelbian-like determination of defect driving forces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Giordano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Binetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Puglisi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6443,90 +6443,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of temperature, humidity and disorder in phase transformation phenomena of multi-stable systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincenzo Fazio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Florio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Giordano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Puglisi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola M Pugno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematical Models and Methods for Hierarchical Systems in Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Giuseppe Puglisi, Politecnico di Bari; Maria Grazia Naso, Università degli Studi di Brescia; Indam ( Istituto Nazionale di Alta Matematica "Francesco Severi"), Sep 2025, Cortona, Italie, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6551,90 +6551,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multiscale approach to investigate the impact of thermal fluctuations on crack propagation in fracture and decohesion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Binetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Florio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola M Pugno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Giordano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Puglisi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6672,103 +6672,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Termal fluctuations effect on crack propagation and decohesion phenomena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Binetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Florio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola M Pugno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Puglisi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Giordano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2025 International Workshop on Multiscale Innovative Materials and Structures (MIMS25)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, F. Fraternali, A. Amendola, E. Barchiesi, A.D. Rosato, Oct 2025, Cetara, Costa di Amalfi, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6787,217 +6787,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05349535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic thermodynamics of holonomic systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploring temperature effects on fracture propagation and decohesion phenomena through classical statistical mechanics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Binetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Florio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nicola M Pugno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Stefano Giordano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Puglisi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ralf Blossey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Models and Methods for Hierarchical Systems in Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Giuseppe Puglisi, Politecnico di Bari; Maria Grazia Naso, Università degli Studi di Brescia; Indam (Istituto Nazionale di Alta Matematica "Francesco Severi"), Sep 2025, Cortona, Italie, Italy</w:t>
+              <w:t xml:space="preserve">INdAM Meeting "Mathematical Models and Methods for Hierarchical Systems in Mechanics"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Giuseppe Puglisi; Maria Grazia Naso; INDAM (Istituto Nazionale di Alta Matematica "Francesco Severi"), Sep 2025, Cortone, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05300755v1</w:t>
+                <w:t xml:space="preserve">hal-05300692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A unifying perspective on defect evolution in light of configurational mechanics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvatore Di Stefano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Binetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Puglisi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Giordano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WASCOM 2025 XXIII International Conference on Waves and Stability in Continuous Media</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Parma (IT), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7016,230 +7016,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05106127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring temperature effects on fracture propagation and decohesion phenomena through classical statistical mechanics</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Stochastic thermodynamics of holonomic systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Giordano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Florio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Puglisi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio Cleri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralf Blossey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INdAM Meeting "Mathematical Models and Methods for Hierarchical Systems in Mechanics"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Giuseppe Puglisi; Maria Grazia Naso; INDAM (Istituto Nazionale di Alta Matematica "Francesco Severi"), Sep 2025, Cortone, Italy</w:t>
+              <w:t xml:space="preserve">Mathematical Models and Methods for Hierarchical Systems in Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Giuseppe Puglisi, Politecnico di Bari; Maria Grazia Naso, Università degli Studi di Brescia; Indam (Istituto Nazionale di Alta Matematica "Francesco Severi"), Sep 2025, Cortona, Italie, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05300692v1</w:t>
+                <w:t xml:space="preserve">hal-05300755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">STRESSING CHROMATIN FROM THE CELL TO THE NUCLEOSOME SCALE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio Cleri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Rezard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bahram Ahmadian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Giordano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ralf Blossey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Troisième réunion annuelle du GDR Architecture et Dynamique du Noyau et des Génomes (ADN&amp;G)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GDR Architecture et Dynamique du Noyau et des Génomes, May 2023, Paris, France</w:t>
@@ -7262,256 +7262,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04115664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extending the Griffith energy criterion on fracture propagation to include thermal effects</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Statistical mechanics of fracture phenomena and brittle-to-ductile transitions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Cannizzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Florio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Puglisi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Giordano</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Giuseppe Puglisi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Conference on WAves and Stability in COntinuous Media (WASCOM), XXII edition, 2023.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Bari, Italy</w:t>
+              <w:t xml:space="preserve">26emes Rencontres du non-linéaire, RNL 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04117182v1</w:t>
+                <w:t xml:space="preserve">hal-03969496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical mechanics of fracture phenomena and brittle-to-ductile transitions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">G. Florio</w:t>
+                <w:t xml:space="preserve">Extending the Griffith energy criterion on fracture propagation to include thermal effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Binetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Giordano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Puglisi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stefano Giordano</w:t>
+                <w:t xml:space="preserve">Nicola Maria Pugno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Florio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Puglisi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26emes Rencontres du non-linéaire, RNL 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">The International Conference on WAves and Stability in COntinuous Media (WASCOM), XXII edition, 2023.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Bari, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03969496v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04117182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CLEO®/Europe-EQEC 2023, One Page Summary Template Ultrafast Nano Generation of Acoustic Waves in Water: Thermophone Versus Mechanophone</w:t>
               </w:r>
@@ -7523,51 +7523,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Diego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Gandolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Giordano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Casto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7657,51 +7657,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Diego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Gandolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Giordano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Casto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7782,51 +7782,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Diego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gandolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Giordano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Vialla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7907,64 +7907,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Bellino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Cannizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Florio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Giordano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Puglisi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8019,64 +8019,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NON LOCAL AND THERMAL EFFECTS IN A BI-STABLE LATTICE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Bellino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Florio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Giordano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Puglisi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8114,51 +8114,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature effects in the cohesion-decohesion process: applications to biophysics and material science</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Giordano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDRI GeoMech Workshop on : Deformation and cracking in granular and heterogeneous materials: multi scale experiment and modeling ”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2020, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8196,51 +8196,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanomechanics of macromolecules : Force-extension response of biological macromolecules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Benedito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Giordano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd IEEE Sensors France International Workshop 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8265,103 +8265,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermophone or the future of ultrasound transducers: Modelling of thermoacoustics generation in porous materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Guiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Giordano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bou Matar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pernod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Lardat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd IEEE Sensors France International Workshop 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Lille, France</w:t>
@@ -8384,286 +8384,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02974289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Force-extension response of macromolecular chains with bistable units</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Two-temperature model for the thermoacoustic sound generation in porous materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Guiraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Giordano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bou Matar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pernod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Lardat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème édition de la Journée des Jeunes Polyméristes du Nord (JPN4)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Lille, France</w:t>
+              <w:t xml:space="preserve">Congrès Français de Mécanique 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02338040v1</w:t>
+                <w:t xml:space="preserve">hal-02338056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-temperature model for the thermoacoustic sound generation in porous materials</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Force-extension response of macromolecular chains with bistable units</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Benedito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Giordano</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Raphael Lardat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Mécanique 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Brest, France</w:t>
+              <w:t xml:space="preserve">4ème édition de la Journée des Jeunes Polyméristes du Nord (JPN4)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02338056v1</w:t>
+                <w:t xml:space="preserve">hal-02338040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Active biological adhesion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Bellino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Florio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Giordano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lev Truskinovsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8839,51 +8839,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Homogénéisation des structures multiferroïques multicouches avec propriétés couplées magnétoélectriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Giordano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GdR SEEDS 2994 CNRS - GT "Matériaux Actifs et Phénomènes Couplés" Composites Magnétoélectriques (L2E, GeePs)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8908,103 +8908,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Invited] Thermoacoustic sound generation model in porous nanomaterials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Guiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Giordano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bou Matar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Lardat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pernod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 INTERNATIONAL CONGRESS ON ULTRASONICS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Bruges, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9081,51 +9081,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.G. Temiryazev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.P. Temiryazev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Giordano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">School-Seminar A.P. Sukhorukova "Physics and Application of Microwaves" ("Waves-2019").</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Moscow, Russia</w:t>
@@ -9154,103 +9154,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Invited] Nanostructured magnetoelastic multilayers and stress-mediated magneto-electric devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tiercelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Dusch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Klimov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Giordano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkrim Talbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales du GDR OXYFUN</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Piriac-sur-Mer, France</w:t>
@@ -9279,51 +9279,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical properties of chains with bistable (two-state) units</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Giordano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop « Changement d’échelle » du GDR MePhy, Mécanique et Physique des Sytèmes Complexes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9348,103 +9348,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strain-mediated all-magnetoelectric memory cell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Preobrazhensky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Krutyansky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tiercelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Dusch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pernod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Nanotech and Nanoscience joint International Conferences and Exhibition, Nanotech France 2018, NanoMatEn 2018, NanoMetrology 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
@@ -9473,51 +9473,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réponse force-extension des chaînes bistables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Giordano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Benedito</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9581,51 +9581,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregoire Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Manca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Giordano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pier Luca Palla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9693,90 +9693,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scale effects induced by imperfect interfaces in nanomaterials transport properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Pavanello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Manca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pier Luca Palla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Lampin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio Cleri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Materials Research Society Spring Meeting, E-MRS Spring 2014, Symposium E - Defect-induced effects in nanomaterials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Lille, France</w:t>
@@ -9805,64 +9805,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical study of the basic mechanisms of DNA damage by therapeutic radiation beams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Manca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Giordano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pier Luca Palla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9962,90 +9962,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermo-mechanical influence on fracture propagation: integrating temperature effects through equilibrium statistical mechanics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Binetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Florio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Pugno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Giordano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Puglisi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10083,103 +10083,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AGENT-BASED GENETIC MULTICELLULAR 3D MODELLING OF STEM-CELL SPHEROIDS(GENESPHERE)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio Cleri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chann Lagadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ralf Blossey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pier Luca Palla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Giordano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4thInternational Conference on Physics &amp; Biological Systems, 2018 October 22-24, CNRS campus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Gif-sur-Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10217,77 +10217,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multilayer modelling of thermoacoustic sound generation for carbon based nanomaterial thermophone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Guiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Giordano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bou Matar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pernod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Hourlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10400,51 +10400,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Benedito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Manca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Giordano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Raffaele Pisano. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanoscience &amp; Nanotechnologies. Critical Problems, Science in Society, Historical Perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -10664,51 +10664,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099586v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Binetti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Florio" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola M Pugno" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Giordano" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Puglisi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2025.106157" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099601v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Sanchez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0269708" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300814v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00161-025-01406-8" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300835v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Cleri" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Blossey" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/adf4bd" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023935v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinnarasi Saravanan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nessim Raouraoua" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Brysbaert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc F. Lensink" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-91705-6" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593489v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cannizzo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/sym16050632" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614378v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Dupont" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.109.064106" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862968v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijengsci.2024.104194" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767308v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.110.044123" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632915v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/zamm.202400057" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862962v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e26121109" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219440v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2023.168263" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086877v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.107.044111" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297006v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/andp.202300294" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043292v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2sm01262f" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115027v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Diego" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Banfi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.3c01808" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043274v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.107.035001" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926157v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Gandolfi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Vialla" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Crut" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0135147" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741445v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Melis" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Pia" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Sogne" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Falqui" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjp/s13360-022-03041-7" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673427v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Bellino" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjp/s13360-022-02790-9" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776029v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jorge Do Marco" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/applmech3030053" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03747657v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00161-022-01129-0" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03236065v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.103.052116" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362915v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8121/ac2a07" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181464v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guiraud" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bou Matar" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pernod" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Lardat" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0039458" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947999v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. V. Logunov" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. A. Nikitov" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G. Temiryazev" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P. Temiryazeva" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3103/S1062873820020185" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947935v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apples.2020.100009" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947976v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Benedito" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Manca" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier Luca Palla" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1478-3975/ab97a8" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947920v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.2.033227" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947988v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Patera" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1402-4896/ab8d56" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947956v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi Lin Ngoh" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dunlin Tan" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2020.06.045" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278509v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Michel D&#233;jardin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.214406" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947970v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358261v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physleta.2019.126124" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337908v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2019-100162-6" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337957v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5121395" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337918v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2019.05.001" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337961v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/inventions4010019" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337983v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00161-017-0615-5" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127943v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Preobrazhensky" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Krutyansky" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tiercelin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Dusch" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sigov" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00150193.2018.1499403" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318299v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Klimov" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2017.12.028" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337978v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5026386" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826181v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayat Zaoui" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Verdier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2018.06.004" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337965v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.98.052146" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687108v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Perret" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lacornerie" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Momoko Kumemura" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20173312003" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407512v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2016.07.002" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407507v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4967316" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370630v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/andp.201500221" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SK3C8L02-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408328v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2015-15044-1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408355v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.113.255501" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913580v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Manca" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cleri" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2013.10.042" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XGW6RPJ2-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044787v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2014.06.074" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957770v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Goueygou" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Talbi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijengsci.2014.02.011" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BK2NM605-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913578v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2013.10.008" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SGDWL5TX-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300707v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Di Stefano" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111497v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106111v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300777v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Fazio" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119211v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349535v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300755v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106127v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300692v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115664v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rezard" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahram Ahmadian" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117182v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Maria Pugno" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969496v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Florio" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Puglisi" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292052v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Casto" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Maria Belussi" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/EUROPE-EQEC57999.2023.10231581" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115589v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115625v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Diego" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gandolfi" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vialla" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Crut" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468387v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450773v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951126v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974292v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974289v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338040v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338056v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951146v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lev Truskinovsky" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338025v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. A. Osokin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G. Temiryazev" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338043v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338053v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338037v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.V. Logunov" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. Nikitov" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Temiryazev" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338908v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Klimov" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338899v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338915v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338885v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020300v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Perret" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964099v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Pavanello" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lampin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966158v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lartigau" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508600v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Pugno" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344423v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chann Lagadec" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338924v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guiraud" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hourlier" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321990v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-031-85122-3" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-85122-3_3" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099601v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Sanchez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Binetti" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Florio" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola M Pugno" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Puglisi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0269708" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300814v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Giordano" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00161-025-01406-8" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300835v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Cleri" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Blossey" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/adf4bd" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023935v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinnarasi Saravanan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nessim Raouraoua" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Brysbaert" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc F. Lensink" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-91705-6" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099586v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2025.106157" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593489v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cannizzo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/sym16050632" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614378v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Dupont" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.109.064106" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862968v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijengsci.2024.104194" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632915v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/zamm.202400057" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767308v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.110.044123" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862962v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e26121109" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086877v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.107.044111" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219440v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2023.168263" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297006v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/andp.202300294" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043292v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2sm01262f" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115027v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Diego" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Banfi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.3c01808" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043274v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.107.035001" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926157v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Gandolfi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Vialla" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Crut" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0135147" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741445v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Melis" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Pia" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Sogne" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Falqui" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjp/s13360-022-03041-7" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673427v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Bellino" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjp/s13360-022-02790-9" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776029v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jorge Do Marco" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/applmech3030053" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03747657v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00161-022-01129-0" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181464v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guiraud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bou Matar" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pernod" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Lardat" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0039458" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03236065v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.103.052116" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362915v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8121/ac2a07" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947999v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. V. Logunov" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. A. Nikitov" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G. Temiryazev" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P. Temiryazeva" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3103/S1062873820020185" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947935v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apples.2020.100009" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947976v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Benedito" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Manca" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier Luca Palla" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1478-3975/ab97a8" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947920v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.2.033227" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947988v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Patera" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1402-4896/ab8d56" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947956v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi Lin Ngoh" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dunlin Tan" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2020.06.045" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947970v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278509v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Michel D&#233;jardin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.214406" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358261v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physleta.2019.126124" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337957v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5121395" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337908v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2019-100162-6" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337918v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2019.05.001" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337961v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/inventions4010019" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337983v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00161-017-0615-5" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337978v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5026386" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826181v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayat Zaoui" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Verdier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2018.06.004" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127943v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Preobrazhensky" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Krutyansky" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tiercelin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Dusch" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sigov" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00150193.2018.1499403" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318299v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Klimov" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2017.12.028" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337965v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.98.052146" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687108v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Perret" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lacornerie" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Momoko Kumemura" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20173312003" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407512v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2016.07.002" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407507v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4967316" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370630v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/andp.201500221" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SK3C8L02-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408328v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2015-15044-1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913580v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Manca" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cleri" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2013.10.042" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XGW6RPJ2-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408355v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.113.255501" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957770v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Goueygou" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Talbi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijengsci.2014.02.011" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BK2NM605-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044787v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2014.06.074" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913578v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2013.10.008" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SGDWL5TX-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300707v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Di Stefano" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111497v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106111v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300777v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Fazio" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119211v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349535v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300692v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106127v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300755v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115664v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rezard" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahram Ahmadian" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969496v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Florio" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Puglisi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117182v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Maria Pugno" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292052v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Casto" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Maria Belussi" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/EUROPE-EQEC57999.2023.10231581" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115589v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115625v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Diego" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gandolfi" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vialla" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Crut" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468387v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450773v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951126v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974292v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974289v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338056v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338040v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951146v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lev Truskinovsky" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338025v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. A. Osokin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G. Temiryazev" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338043v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338053v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338037v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.V. Logunov" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. Nikitov" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Temiryazev" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338908v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Klimov" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338899v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338915v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338885v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020300v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Perret" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964099v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Pavanello" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lampin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966158v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lartigau" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508600v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Pugno" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344423v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chann Lagadec" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338924v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guiraud" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hourlier" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321990v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-031-85122-3" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-85122-3_3" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>