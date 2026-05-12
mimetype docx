--- v1 (2026-04-11)
+++ v2 (2026-05-12)
@@ -84,5992 +84,6239 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (54)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (56)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entropic forces in rotaxane-based daisy chains: Toward tunable nanomechanical systems</w:t>
+                <w:t xml:space="preserve">Boltzmann to Lindblad: classical and quantum approaches to out-of-equilibrium statistical mechanics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaétan Sanchez</w:t>
+                <w:t xml:space="preserve">Stefano Giordano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudia Binetti</w:t>
+                <w:t xml:space="preserve">Giuseppe Florio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giuseppe Florio</w:t>
+                <w:t xml:space="preserve">Giuseppe Puglisi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicola M Pugno</w:t>
+                <w:t xml:space="preserve">Fabrizio Cleri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giuseppe Puglisi</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ralf Blossey</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 162, </w:t>
+              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 2026, pp.033101/1-38. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0269708⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1742-5468/ae4968⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05099601v1</w:t>
+                <w:t xml:space="preserve">hal-05594567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuum vs thermodynamical limit in Statistical Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Giuseppe Florio</w:t>
+                <w:t xml:space="preserve">Fundamental thermovisco mechanical interactions governing the acoustic response of laser-excited nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Giordano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefano Giordano</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Giuseppe Puglisi</w:t>
+                <w:t xml:space="preserve">Michele Diego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Banfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Brun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Continuum Mechanics and Thermodynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00161-025-01406-8⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 139 (13), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0321555⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05300814v1</w:t>
+                <w:t xml:space="preserve">hal-05594490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explicit noise and dissipation operators for quantum stochastic thermodynamics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Thermal fluctuations effects on crack nucleation and propagation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Binetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Florio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola M Pugno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Giordano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ralf Blossey</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Puglisi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-5468/adf4bd⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 201, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmps.2025.106157⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05300835v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05099586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ‘very moment’ when UDG recognizes a flipped-out uracil base in dsDNA</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Entropic forces in rotaxane-based daisy chains: Toward tunable nanomechanical systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Brysbaert</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marc F. Lensink</w:t>
+                <w:t xml:space="preserve">Gaétan Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Binetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Florio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola M Pugno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Puglisi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-025-91705-6⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 162, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0269708⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05023935v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05099601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal fluctuations effects on crack nucleation and propagation</w:t>
+                <w:t xml:space="preserve">Continuum vs thermodynamical limit in Statistical Mechanics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudia Binetti</w:t>
+                <w:t xml:space="preserve">Giuseppe Florio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Giordano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Puglisi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmps.2025.106157⟩</w:t>
+              <w:t xml:space="preserve">Continuum Mechanics and Thermodynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 37, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00161-025-01406-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05099586v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05300814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical Mechanics Approaches for Studying Temperature and Rate Effects in Multistable Systems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Explicit noise and dissipation operators for quantum stochastic thermodynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Giordano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio Cleri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralf Blossey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symmetry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/sym16050632⟩</w:t>
+              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-5468/adf4bd⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04593489v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05300835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short-time expansion of one-dimensional Fokker-Planck equations with heterogeneous diffusion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The ‘very moment’ when UDG recognizes a flipped-out uracil base in dsDNA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinnarasi Saravanan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nessim Raouraoua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tom Dupont</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Guillaume Brysbaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Giordano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc F. Lensink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.109.064106⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (1), pp.7993. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-025-91705-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04614378v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05023935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the impact of thermal fluctuations on continuous models of adhesion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Binetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Cannizzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudia Binetti</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Andrea Cannizzo</w:t>
+                <w:t xml:space="preserve">Giuseppe Florio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola M Pugno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Puglisi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Engineering Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 208, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijengsci.2024.104194⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04862968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variational approaches to the elasticity of deformable strings with and without mass redistribution</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Short-time expansion of one-dimensional Fokker-Planck equations with heterogeneous diffusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Giordano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio Cleri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralf Blossey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Mathematics and Mechanics / Zeitschrift für Angewandte Mathematik und Mechanik</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/zamm.202400057⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 109 (6), pp.064106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.109.064106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04632915v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04614378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effective diffusion constant of stochastic processes with spatially periodic noise</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Statistical Mechanics Approaches for Studying Temperature and Rate Effects in Multistable Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Cannizzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Giordano</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ralf Blossey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.110.044123⟩</w:t>
+              <w:t xml:space="preserve">Symmetry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (5), pp.632. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/sym16050632⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04767308v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04593489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Temperature and Random Forces in Phase Transformation of Multi-Stable Systems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Variational approaches to the elasticity of deformable strings with and without mass redistribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Giordano</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Giuseppe Puglisi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entropy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/e26121109⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Mathematics and Mechanics / Zeitschrift für Angewandte Mathematik und Mechanik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2024 (e202400057), pp.1-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/zamm.202400057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04862962v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04632915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infinite ergodicity in generalized geometric Brownian motions with nonlinear drift</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Effective diffusion constant of stochastic processes with spatially periodic noise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Giordano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ralf Blossey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 107 (4), pp.044111. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.107.044111⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 110 (4), pp.044123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.110.044123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04086877v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04767308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nucleosome Array Deformation in Chromatin is Sustained by Bending, Twisting and Kinking of Linker DNA</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Effects of Temperature and Random Forces in Phase Transformation of Multi-Stable Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Florio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Giordano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ralf Blossey</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Puglisi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmb.2023.168263⟩</w:t>
+              <w:t xml:space="preserve">Entropy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 26, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/e26121109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04219440v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04862962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the One‐Dimensional Transition State Theory and the Relation between Statistical and Deterministic Oscillation Frequencies of Anharmonic Energy Wells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Giordano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio Cleri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ralf Blossey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annalen der Physik</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 535 (12), pp.2300294. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/andp.202300294⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04297006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature dependent model for the quasi-static stick–slip process on a soft substrate</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Nucleosome Array Deformation in Chromatin is Sustained by Bending, Twisting and Kinking of Linker DNA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio Cleri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Giordano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralf Blossey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d2sm01262f⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 435, pp.168263. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmb.2023.168263⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04043292v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04219440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustic Wave Generation in Nanofluids: Effect of the Kapitza Resistance on the Thermophone to Mechanophone Generation Mechanism Transition</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Infinite ergodicity in generalized geometric Brownian motions with nonlinear drift</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Giordano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Francesco Banfi</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio Cleri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralf Blossey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 107 (4), pp.044111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.107.044111⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.3c01808⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04115027v1</w:t>
+                <w:t xml:space="preserve">hal-04086877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal effects on fracture and the brittle-to-ductile transition</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Temperature dependent model for the quasi-static stick–slip process on a soft substrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Giordano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 19 (9), pp.1813-1833. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d2sm01262f⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.107.035001⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04043274v1</w:t>
+                <w:t xml:space="preserve">hal-04043292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuning photoacoustics with nanotransducers via thermal boundary resistance and laser pulse duration</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Acoustic Wave Generation in Nanofluids: Effect of the Kapitza Resistance on the Thermophone to Mechanophone Generation Mechanism Transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Giordano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Diego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Banfi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0135147⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 127 (21), pp.10227-10244. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.3c01808⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03926157v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04115027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stiffening of nanoporous gold: experiment, simulation and theory</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Thermal effects on fracture and the brittle-to-ductile transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Cannizzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Giordano</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal Plus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epjp/s13360-022-03041-7⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 107 (3), pp.035001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.107.035001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03741445v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04043274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal control of nucleation and propagation transition stresses in discrete lattices with non-local interactions and non-convex energy</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tuning photoacoustics with nanotransducers via thermal boundary resistance and laser pulse duration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Michele Diego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Gandolfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Stefano Giordano</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Vialla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Crut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal Plus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epjp/s13360-022-02790-9⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 121 (25), pp.252201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0135147⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03673427v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03926157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamics of Extra-Toughness and Hidden-Length in Polymeric Materials with Sacrificial Bonds</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Stiffening of nanoporous gold: experiment, simulation and theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Melis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgio Pia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Sogne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Falqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Giordano</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/applmech3030053⟩</w:t>
+              <w:t xml:space="preserve">The European Physical Journal Plus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 137 (7), pp.858. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjp/s13360-022-03041-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03776029v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03741445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical mechanics of rate-independent stick-slip on a corrugated surface composed of parabolic wells</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Thermal control of nucleation and propagation transition stresses in discrete lattices with non-local interactions and non-convex energy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Cannizzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Bellino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Florio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Puglisi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Giordano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Continuum Mechanics and Thermodynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 34 (5), pp.1343-1372. </w:t>
+              <w:t xml:space="preserve">The European Physical Journal Plus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 137 (5), pp.569. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00161-022-01129-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epjp/s13360-022-02790-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03747657v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03673427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermoacoustic wave generation in multilayered thermophones with cylindrical and spherical geometries</w:t>
+                <w:t xml:space="preserve">Thermodynamics of Extra-Toughness and Hidden-Length in Polymeric Materials with Sacrificial Bonds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Guiraud</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Romain Jorge Do Marco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Giordano</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Raphael Lardat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0039458⟩</w:t>
+              <w:t xml:space="preserve">Applied Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 3 (3), pp.935-955. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/applmech3030053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03181464v1</w:t>
+                <w:t xml:space="preserve">hal-03776029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entropy production and Onsager reciprocal relations describing the relaxation to equilibrium in stochastic thermodynamics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Statistical mechanics of rate-independent stick-slip on a corrugated surface composed of parabolic wells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Giordano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.103.052116⟩</w:t>
+              <w:t xml:space="preserve">Continuum Mechanics and Thermodynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 34 (5), pp.1343-1372. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00161-022-01129-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03236065v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03747657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature controlled decohesion regimes of an elastic chain adhering to a fixed substrate by softening and breakable bonds</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Entropy production and Onsager reciprocal relations describing the relaxation to equilibrium in stochastic thermodynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Giordano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1751-8121/ac2a07⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 103 (5), 052116,13 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.103.052116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03362915v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03236065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Equilibrium Distribution of Magnetization and Processes of Magnetization Reversal in Magnetoelastic Nanostructures</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Temperature controlled decohesion regimes of an elastic chain adhering to a fixed substrate by softening and breakable bonds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Cannizzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Florio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Puglisi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Giordano</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of the Russian Academy of Sciences - Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3103/S1062873820020185⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 54, pp.445001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1751-8121/ac2a07⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02947999v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03362915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the competition between interface energy and temperature in phase transition phenomena</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Thermoacoustic wave generation in multilayered thermophones with cylindrical and spherical geometries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Guiraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Giordano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Giuseppe Puglisi</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bou Matar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pernod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Lardat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applications in Engineering Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apples.2020.100009⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 129 (11), pp.115103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0039458⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02947935v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03181464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rate-dependent force–extension models for single-molecule force spectroscopy experiments</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">On the competition between interface energy and temperature in phase transition phenomena</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Bellino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Florio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Giordano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Puglisi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1478-3975/ab97a8⟩</w:t>
+              <w:t xml:space="preserve">Applications in Engineering Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2, pp.100009. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apples.2020.100009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02947976v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02947935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of temperature in the decohesion of an elastic chain tethered to a substrate by onsite breakable links</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Equilibrium Distribution of Magnetization and Processes of Magnetization Reversal in Magnetoelastic Nanostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. V. Logunov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. A. Nikitov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.G. Temiryazev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. P. Temiryazeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Giordano</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevResearch.2.033227⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of the Russian Academy of Sciences - Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 84 (2), pp.196-198. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3103/S1062873820020185⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02947920v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02947999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A stochastic force model for the ballistic-diffusive transition of heat conduction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+                <w:t xml:space="preserve">Rate-dependent force–extension models for single-molecule force spectroscopy experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Benedito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Manca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pier Luca Palla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Giordano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Scripta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 95 (7), pp.075703. </w:t>
+              <w:t xml:space="preserve">Physical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 17 (5), pp.056002. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1402-4896/ab8d56⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1478-3975/ab97a8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02947988v2</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02947976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental characterization of three-dimensional Graphene’s thermoacoustic response and its theoretical modelling</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Role of temperature in the decohesion of an elastic chain tethered to a substrate by onsite breakable links</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Florio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Puglisi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Giordano</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbon.2020.06.045⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevResearch.2.033227⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02947956v1</w:t>
+                <w:t xml:space="preserve">hal-02947920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'infini au cours des siècles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Experimental characterization of three-dimensional Graphene’s thermoacoustic response and its theoretical modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhi Lin Ngoh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Guiraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dunlin Tan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Giordano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bou Matar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">K. Revue trans-européenne de philosophie et arts</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Carbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 169, pp.382-394. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbon.2020.06.045⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02947970v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02947956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Derivation of magnetic inertial effects from the classical mechanics of a circular current loop</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">A stochastic force model for the ballistic-diffusive transition of heat conduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pier Luca Palla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Patera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio Cleri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Giordano</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Michel Déjardin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.102.214406⟩</w:t>
+              <w:t xml:space="preserve">Physica Scripta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 95 (7), pp.075703. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1402-4896/ab8d56⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03278509v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02947988v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unfolding pathway and its identifiability in heterogeneous chains of bistable units</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+                <w:t xml:space="preserve">L'infini au cours des siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Giordano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Benedito</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stefano Giordano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters A</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">K. Revue trans-européenne de philosophie et arts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.physleta.2019.126124⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02358261v1</w:t>
+                <w:t xml:space="preserve">hal-02947970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two temperature model for thermoacoustic sound generation in thick porous thermophones</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Derivation of magnetic inertial effects from the classical mechanics of a circular current loop</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Giordano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Raphael Lardat</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Michel Déjardin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5121395⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 102 (21), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.102.214406⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02337957v1</w:t>
+                <w:t xml:space="preserve">hal-03278509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic thermodynamics of holonomic systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Unfolding pathway and its identifiability in heterogeneous chains of bistable units</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Benedito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Giordano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physics Letters A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 384, pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physleta.2019.126124⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epjb/e2019-100162-6⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02337908v1</w:t>
+                <w:t xml:space="preserve">hal-02358261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multilayer modeling of thermoacoustic sound generation for thermophone analysis and design</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+                <w:t xml:space="preserve">Two temperature model for thermoacoustic sound generation in thick porous thermophones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Guiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Giordano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bou Matar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pernod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Lardat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 126 (16), pp.165111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5121395⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jsv.2019.05.001⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02337918v1</w:t>
+                <w:t xml:space="preserve">hal-02337957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Full statistics of conjugated thermodynamic ensembles in chains of bistable units</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Stochastic thermodynamics of holonomic systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Giordano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inventions</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 92 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjb/e2019-100162-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/inventions4010019⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02337961v1</w:t>
+                <w:t xml:space="preserve">hal-02337908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helmholtz and Gibbs ensembles, thermodynamic limit and bistability in polymer lattice models</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Multilayer modeling of thermoacoustic sound generation for thermophone analysis and design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Guiraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Giordano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bou Matar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pernod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Lardat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Continuum Mechanics and Thermodynamics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 455, pp.275-298. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2019.05.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00161-017-0615-5⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02337983v1</w:t>
+                <w:t xml:space="preserve">hal-02337918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamics of small systems with conformational transitions: The case of two-state freely jointed chains with extensible units</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+                <w:t xml:space="preserve">Full statistics of conjugated thermodynamic ensembles in chains of bistable units</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Benedito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Manca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Giordano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Inventions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 4 (1), pp.19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/inventions4010019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.5026386⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02337978v1</w:t>
+                <w:t xml:space="preserve">hal-02337961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal conductivity of deca-nanometric patterned Si membranes by multiscale simulations</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Helmholtz and Gibbs ensembles, thermodynamic limit and bistability in polymer lattice models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Giordano</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2018.06.004⟩</w:t>
+              <w:t xml:space="preserve">Continuum Mechanics and Thermodynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 30 (3), pp.459-483. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00161-017-0615-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01826181v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02337983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strain-mediated all-magnetoelectric memory cell</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thermodynamics of small systems with conformational transitions: The case of two-state freely jointed chains with extensible units</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Benedito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Giordano</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ferroelectrics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00150193.2018.1499403⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 149 (5), pp.054901. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5026386⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02127943v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02337978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of the stress-mediated magnetoelectric memory cell N×(TbCo2/FeCo)/PMN-PT</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexey Klimov</w:t>
+                <w:t xml:space="preserve">Thermal conductivity of deca-nanometric patterned Si membranes by multiscale simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hayat Zaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pier Luca Palla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Giordano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio Cleri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Tiercelin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stefano Giordano</w:t>
+                <w:t xml:space="preserve">Maxime Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2017.12.028⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 126, pp.830-835. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2018.06.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02318299v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01826181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isotensional and isometric force-extension response of chains with bistable units and Ising interactions</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Strain-mediated all-magnetoelectric memory cell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Preobrazhensky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Krutyansky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tiercelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Dusch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sigov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 98 (5), </w:t>
+              <w:t xml:space="preserve">Ferroelectrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 532 (1), pp.160-167. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.98.052146⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/00150193.2018.1499403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02337965v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02127943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure de la dégradation bio-mécanique d’une fibre d’ADN sous l’effet des rayons X thérapeutiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamics of the stress-mediated magnetoelectric memory cell N×(TbCo2/FeCo)/PMN-PT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Preobrazhensky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégoire Perret</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Alexey Klimov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tiercelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Dusch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Giordano</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Momoko Kumemura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/medsci/20173312003⟩</w:t>
+              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 459, pp.66-70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2017.12.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04687108v1</w:t>
+                <w:t xml:space="preserve">hal-02318299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characteristic lengths in natural bundle assemblies arising from fiber-matrix energy competition: a floquet-based homogenization theory</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Isotensional and isometric force-extension response of chains with bistable units and Ising interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Benedito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Giordano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.euromechsol.2016.07.002⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 98 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.98.052146⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03407512v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02337965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transport properties of multigrained nanocomposites with imperfect interfaces</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Mesure de la dégradation bio-mécanique d’une fibre d’ADN sous l’effet des rayons X thérapeutiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lacornerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Manca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Giordano</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Momoko Kumemura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4967316⟩</w:t>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 33 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/medsci/20173312003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03407507v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04687108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical mechanics of holonomic systems as a Brownian motion on smooth manifolds</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+                <w:t xml:space="preserve">Characteristic lengths in natural bundle assemblies arising from fiber-matrix energy competition: a floquet-based homogenization theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Manca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pier Luca Palla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio Cleri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Giordano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annalen der Physik</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 60, pp.145-165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.euromechsol.2016.07.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/andp.201500221⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01370630v1</w:t>
+                <w:t xml:space="preserve">hal-03407512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic mechanical degradation of multi-cracked fiber bundles with elastic and viscous interactions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Transport properties of multigrained nanocomposites with imperfect interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pier Luca Palla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Giordano</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabrizio Cleri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 38 (5), 44, 21 p. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 120 (18), 184301, 9 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epje/i2015-15044-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4967316⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03408328v1</w:t>
+                <w:t xml:space="preserve">hal-03407507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the equivalence of thermodynamics ensembles for flexible polymer chains</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Statistical mechanics of holonomic systems as a Brownian motion on smooth manifolds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Manca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Michel Déjardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Giordano</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F. Cleri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica A: Statistical Mechanics and its Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.physa.2013.10.042⟩</w:t>
+              <w:t xml:space="preserve">Annalen der Physik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 528 (5), pp.381-393. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/andp.201500221⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00913580v1</w:t>
+                <w:t xml:space="preserve">hal-01370630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scaling shift in multicracked fiber bundles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+                <w:t xml:space="preserve">Stochastic mechanical degradation of multi-cracked fiber bundles with elastic and viscous interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Manca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Giordano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pier Luca Palla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio Cleri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.113.255501⟩</w:t>
+              <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 38 (5), 44, 21 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epje/i2015-15044-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03408355v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03408328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magneto-electro-elastic effective properties of multilayered artificial multiferroics with arbitrary lamination direction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Giordano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Goueygou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tiercelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkrim Talbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pernod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Engineering Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 78, pp.134-153. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijengsci.2014.02.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00957770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of heterogeneous structures described by the two-temperature model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Giordano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Manca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 78, pp.189-202. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2014.06.074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01044787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">On the equivalence of thermodynamics ensembles for flexible polymer chains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Manca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Giordano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pier Luca Palla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Cleri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physica A: Statistical Mechanics and its Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 395, pp.154-170. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physa.2013.10.042⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00913580v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scaling shift in multicracked fiber bundles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Manca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Giordano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pier Luca Palla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio Cleri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 113 (25), 255501, 5 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.113.255501⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03408355v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Explicit nonlinear homogenization for magneto-electro-elastic laminated materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Giordano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanics Research Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 55, pp.18-29. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.mechrescom.2013.10.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00913578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6079,3866 +6326,3866 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Configurational forces in the field of defective processes: a unifying approah</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Effects of temperature, humidity and disorder in phase transformation phenomena of multi-stable systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincenzo Fazio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Florio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Giordano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Puglisi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola M Pugno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematical Models and Methods for Hierarchical Systems in Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Giuseppe Puglisi, Politecnico di Bari; Maria Grazia Naso, Università degli Studi di Brescia; Indam (Istituto Nazionale di Alta Matematica "Francesco Severi"), Sep 2025, Cortona, Italie, France</w:t>
+              <w:t xml:space="preserve">, Giuseppe Puglisi, Politecnico di Bari; Maria Grazia Naso, Università degli Studi di Brescia; Indam ( Istituto Nazionale di Alta Matematica "Francesco Severi"), Sep 2025, Cortona, Italie, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05300707v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05300777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale models predicting crack nucleation and propagation under thermal and rate effects</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">A unified Eshelbian-like determination of defect driving forces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Giordano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Binetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giuseppe Florio</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Puglisi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvatore Di Stefano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIII International Conference on Waves and Stability in Continuous Media, WASCOM 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Maria Groppi (Universita di Parma, Italy); Tommaso Ruggeri (Universita di Bologna, Italy), Jun 2025, Parme, Italy</w:t>
+              <w:t xml:space="preserve">1st Hellenic-Italian Conference on Computational Mechanics, Biomechanics and Mechanics of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Vissarion Papadopoulos, NTUA, Greece, President of GRACM Administrative Council; Giovanni Garcea, University of Calabria, Italy, President of GIMC, Jun 2025, Rhodes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05111497v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05106111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A unified Eshelbian-like determination of defect driving forces</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Configurational forces in the field of defective processes: a unifying approah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Giordano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvatore Di Stefano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Binetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Puglisi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Salvatore Di Stefano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st Hellenic-Italian Conference on Computational Mechanics, Biomechanics and Mechanics of Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Vissarion Papadopoulos, NTUA, Greece, President of GRACM Administrative Council; Giovanni Garcea, University of Calabria, Italy, President of GIMC, Jun 2025, Rhodes, Greece</w:t>
+              <w:t xml:space="preserve">Mathematical Models and Methods for Hierarchical Systems in Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Giuseppe Puglisi, Politecnico di Bari; Maria Grazia Naso, Università degli Studi di Brescia; Indam (Istituto Nazionale di Alta Matematica "Francesco Severi"), Sep 2025, Cortona, Italie, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05106111v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05300707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of temperature, humidity and disorder in phase transformation phenomena of multi-stable systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincenzo Fazio</w:t>
+                <w:t xml:space="preserve">Multiscale models predicting crack nucleation and propagation under thermal and rate effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Binetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Florio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola M Pugno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Giordano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giuseppe Florio</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Puglisi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicola M Pugno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Models and Methods for Hierarchical Systems in Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Giuseppe Puglisi, Politecnico di Bari; Maria Grazia Naso, Università degli Studi di Brescia; Indam ( Istituto Nazionale di Alta Matematica "Francesco Severi"), Sep 2025, Cortona, Italie, France</w:t>
+              <w:t xml:space="preserve">XXIII International Conference on Waves and Stability in Continuous Media, WASCOM 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maria Groppi (Universita di Parma, Italy); Tommaso Ruggeri (Universita di Bologna, Italy), Jun 2025, Parme, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05300777v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05111497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multiscale approach to investigate the impact of thermal fluctuations on crack propagation in fracture and decohesion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Binetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudia Binetti</w:t>
+                <w:t xml:space="preserve">Giuseppe Florio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola M Pugno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Giordano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Puglisi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st HELLENIC-ITALIAN CONFERENCE ON COMPUTATIONAL MECHANICS, BIOMECHANICS AND MECHANICS OF MATERIALS (1st HICOMP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institute of Structural Analysis and Antiseismic Research, School of Civil Engineering, National Technical University of Athens, Jun 2025, Island of Rhodes, Greece, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05119211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Termal fluctuations effect on crack propagation and decohesion phenomena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Binetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudia Binetti</w:t>
+                <w:t xml:space="preserve">Giuseppe Florio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola M Pugno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giuseppe Florio</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Puglisi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Giordano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2025 International Workshop on Multiscale Innovative Materials and Structures (MIMS25)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, F. Fraternali, A. Amendola, E. Barchiesi, A.D. Rosato, Oct 2025, Cetara, Costa di Amalfi, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05349535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring temperature effects on fracture propagation and decohesion phenomena through classical statistical mechanics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stochastic thermodynamics of holonomic systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Giordano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudia Binetti</w:t>
+                <w:t xml:space="preserve">Giuseppe Florio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giuseppe Florio</w:t>
+                <w:t xml:space="preserve">Giuseppe Puglisi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicola M Pugno</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stefano Giordano</w:t>
+                <w:t xml:space="preserve">Fabrizio Cleri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giuseppe Puglisi</w:t>
+                <w:t xml:space="preserve">Ralf Blossey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INdAM Meeting "Mathematical Models and Methods for Hierarchical Systems in Mechanics"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Giuseppe Puglisi; Maria Grazia Naso; INDAM (Istituto Nazionale di Alta Matematica "Francesco Severi"), Sep 2025, Cortone, Italy</w:t>
+              <w:t xml:space="preserve">Mathematical Models and Methods for Hierarchical Systems in Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Giuseppe Puglisi, Politecnico di Bari; Maria Grazia Naso, Università degli Studi di Brescia; Indam (Istituto Nazionale di Alta Matematica "Francesco Severi"), Sep 2025, Cortona, Italie, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05300692v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05300755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A unifying perspective on defect evolution in light of configurational mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Salvatore Di Stefano</w:t>
+                <w:t xml:space="preserve">Exploring temperature effects on fracture propagation and decohesion phenomena through classical statistical mechanics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Binetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudia Binetti</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Giuseppe Florio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola M Pugno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Giordano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Puglisi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stefano Giordano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WASCOM 2025 XXIII International Conference on Waves and Stability in Continuous Media</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Parma (IT), Italy</w:t>
+              <w:t xml:space="preserve">INdAM Meeting "Mathematical Models and Methods for Hierarchical Systems in Mechanics"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Giuseppe Puglisi; Maria Grazia Naso; INDAM (Istituto Nazionale di Alta Matematica "Francesco Severi"), Sep 2025, Cortone, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05106127v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05300692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic thermodynamics of holonomic systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">A unifying perspective on defect evolution in light of configurational mechanics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvatore Di Stefano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Binetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Puglisi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Giordano</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ralf Blossey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Models and Methods for Hierarchical Systems in Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Giuseppe Puglisi, Politecnico di Bari; Maria Grazia Naso, Università degli Studi di Brescia; Indam (Istituto Nazionale di Alta Matematica "Francesco Severi"), Sep 2025, Cortona, Italie, Italy</w:t>
+              <w:t xml:space="preserve">WASCOM 2025 XXIII International Conference on Waves and Stability in Continuous Media</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Parma (IT), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05300755v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05106127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">STRESSING CHROMATIN FROM THE CELL TO THE NUCLEOSOME SCALE</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">CLEO®/Europe-EQEC 2023, One Page Summary Template Ultrafast Nano Generation of Acoustic Waves in Water: Thermophone Versus Mechanophone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Michele Diego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Gandolfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Stefano Giordano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ralf Blossey</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Casto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Maria Belussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Troisième réunion annuelle du GDR Architecture et Dynamique du Noyau et des Génomes (ADN&amp;G)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2023 Conference on Lasers and Electro-Optics Europe &amp; European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Munich, Germany. pp.1-1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CLEO/EUROPE-EQEC57999.2023.10231581⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04115664v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04292052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical mechanics of fracture phenomena and brittle-to-ductile transitions</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">STRESSING CHROMATIN FROM THE CELL TO THE NUCLEOSOME SCALE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio Cleri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Rezard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bahram Ahmadian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Giordano</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralf Blossey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26emes Rencontres du non-linéaire, RNL 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Troisième réunion annuelle du GDR Architecture et Dynamique du Noyau et des Génomes (ADN&amp;G)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GDR Architecture et Dynamique du Noyau et des Génomes, May 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03969496v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04115664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extending the Griffith energy criterion on fracture propagation to include thermal effects</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Statistical mechanics of fracture phenomena and brittle-to-ductile transitions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Cannizzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Florio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Puglisi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Giordano</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Giuseppe Puglisi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Conference on WAves and Stability in COntinuous Media (WASCOM), XXII edition, 2023.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Bari, Italy</w:t>
+              <w:t xml:space="preserve">26emes Rencontres du non-linéaire, RNL 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04117182v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03969496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CLEO®/Europe-EQEC 2023, One Page Summary Template Ultrafast Nano Generation of Acoustic Waves in Water: Thermophone Versus Mechanophone</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Extending the Griffith energy criterion on fracture propagation to include thermal effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Binetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Giordano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Maria Pugno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Florio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Puglisi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 Conference on Lasers and Electro-Optics Europe &amp; European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The International Conference on WAves and Stability in COntinuous Media (WASCOM), XXII edition, 2023.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Bari, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04292052v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04117182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrafast Nano Generation of Acoustic Waves in Water: Thermophone versus Mechanophone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Diego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Gandolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Giordano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Casto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Maria Belussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023 Conference on Lasers and Electro-Optics/Europe – European Quantum Electronics Virtual Conferences (CLEO®/Europe-EQEC 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Physical Society (EPS), the IEEE Photonics Society (IPS) and the Optica, CLEO®/Europe, Jun 2023, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04115589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuning Photoacoustic Generation in Water with Nanotransducers via Laser Pulse Duration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Diego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gandolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Giordano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Vialla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Crut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PhotonIcs and Electromagnetics Research Symposium, also known as Progress In Electromagnetics Research Symposium (PIERS 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, The Electromagnetics Academy (TEMA), Jul 2023, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04115625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature, elasticity and geometric effects in the decohesion of soft matter layers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Bellino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Cannizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Florio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Giordano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Puglisi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th European Mechanics of Materials Conference (EMMC18)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Oxford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03468387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NON LOCAL AND THERMAL EFFECTS IN A BI-STABLE LATTICE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Bellino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Florio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Giordano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Puglisi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th International Congress of Theoretical and Applied Mechanics (25th ICTAM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03450773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature effects in the cohesion-decohesion process: applications to biophysics and material science</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Giordano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDRI GeoMech Workshop on : Deformation and cracking in granular and heterogeneous materials: multi scale experiment and modeling ”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2020, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02951126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanomechanics of macromolecules : Force-extension response of biological macromolecules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Benedito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Giordano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd IEEE Sensors France International Workshop 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02974292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermophone or the future of ultrasound transducers: Modelling of thermoacoustics generation in porous materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Guiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Giordano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bou Matar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pernod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Lardat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd IEEE Sensors France International Workshop 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02974289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-temperature model for the thermoacoustic sound generation in porous materials</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Active biological adhesion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Bellino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Florio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Giordano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Raphael Lardat</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lev Truskinovsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Puglisi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Mécanique 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Brest, France</w:t>
+              <w:t xml:space="preserve">COST Workshop “Advances in numerical modelling of adhesion and friction”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Trento, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02338056v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02951146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Force-extension response of macromolecular chains with bistable units</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Benedito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Giordano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ème édition de la Journée des Jeunes Polyméristes du Nord (JPN4)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02338040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Active biological adhesion</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Two-temperature model for the thermoacoustic sound generation in porous materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Guiraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Giordano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Giuseppe Puglisi</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bou Matar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pernod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Lardat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COST Workshop “Advances in numerical modelling of adhesion and friction”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Trento, Italy</w:t>
+              <w:t xml:space="preserve">Congrès Français de Mécanique 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02951146v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02338056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DOMAIN WALLS IN MAGNETO-ELASTIC HETEROSTRUCTURES: MODELING AND EXPERIMENT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. V. Logunov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. A. Nikitov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. A. Osokin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. G. Temiryazev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. P. Temiryazeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International сonference "Mathematical modeling in materials science of electronic components" (ММMSEC-2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Moscou, Russia. pp.139-140</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02338025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Homogénéisation des structures multiferroïques multicouches avec propriétés couplées magnétoélectriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Giordano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GdR SEEDS 2994 CNRS - GT "Matériaux Actifs et Phénomènes Couplés" Composites Magnétoélectriques (L2E, GeePs)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02338043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Invited] Thermoacoustic sound generation model in porous nanomaterials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Guiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Giordano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bou Matar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Lardat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pernod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 INTERNATIONAL CONGRESS ON ULTRASONICS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Bruges, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02338053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The equilibrium distribution of magnetization and the processes of magnetization reversal in magnetoelastic nanostructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.V. Logunov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.A. Nikitov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.G. Temiryazev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.P. Temiryazev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Giordano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">School-Seminar A.P. Sukhorukova "Physics and Application of Microwaves" ("Waves-2019").</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Moscow, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02338037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Invited] Nanostructured magnetoelastic multilayers and stress-mediated magneto-electric devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tiercelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Dusch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Klimov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Giordano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkrim Talbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales du GDR OXYFUN</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Piriac-sur-Mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02338908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical properties of chains with bistable (two-state) units</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Giordano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop « Changement d’échelle » du GDR MePhy, Mécanique et Physique des Sytèmes Complexes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02338899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strain-mediated all-magnetoelectric memory cell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Preobrazhensky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Krutyansky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tiercelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Dusch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pernod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Nanotech and Nanoscience joint International Conferences and Exhibition, Nanotech France 2018, NanoMatEn 2018, NanoMetrology 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02338915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réponse force-extension des chaînes bistables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Giordano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Benedito</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Systèmes &amp; Matière Complexes (Théâtre Joël Rousseau, Bâtiment Bouygues, Ecole CentraleSupelec de l’Université Paris-Saclay)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02338885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodes expérimentales et théoriques dans la biomécanique de dégradation de l'ADN sous rayonnement pour le traitement optimisé des tumeurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregoire Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Manca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Giordano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pier Luca Palla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lacornerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17èmes Journées Nationales du Réseau Doctoral en Micro-Nanoélectronique, JNRDM 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Villeneuve d'Ascq, France. 5 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01020300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scale effects induced by imperfect interfaces in nanomaterials transport properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Pavanello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Manca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pier Luca Palla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Lampin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio Cleri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Materials Research Society Spring Meeting, E-MRS Spring 2014, Symposium E - Defect-induced effects in nanomaterials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00964099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical study of the basic mechanisms of DNA damage by therapeutic radiation beams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Manca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Giordano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pier Luca Palla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lartigau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Materials Research Society Spring Meeting, E-MRS Spring 2014, Symposium N - Converging technology for nanobio-applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00966158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9948,576 +10195,576 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermo-mechanical influence on fracture propagation: integrating temperature effects through equilibrium statistical mechanics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Binetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudia Binetti</w:t>
+                <w:t xml:space="preserve">Giuseppe Florio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Pugno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Giordano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Puglisi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontre du non-linéaire 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Paris, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04508600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AGENT-BASED GENETIC MULTICELLULAR 3D MODELLING OF STEM-CELL SPHEROIDS(GENESPHERE)</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Multilayer modelling of thermoacoustic sound generation for carbon based nanomaterial thermophone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Guiraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Giordano</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bou Matar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pernod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Hourlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4thInternational Conference on Physics &amp; Biological Systems, 2018 October 22-24, CNRS campus</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Gif-sur-Yvette, France</w:t>
+              <w:t xml:space="preserve">CNRS GDRe Thermal Nanosciences and NanoEngineering Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02344423v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02338924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multilayer modelling of thermoacoustic sound generation for carbon based nanomaterial thermophone</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">AGENT-BASED GENETIC MULTICELLULAR 3D MODELLING OF STEM-CELL SPHEROIDS(GENESPHERE)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio Cleri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chann Lagadec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralf Blossey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pier Luca Palla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Giordano</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CNRS GDRe Thermal Nanosciences and NanoEngineering Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Lyon, France</w:t>
+              <w:t xml:space="preserve">4thInternational Conference on Physics &amp; Biological Systems, 2018 October 22-24, CNRS campus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Gif-sur-Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02338924v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02344423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling Mechanical Micro-instabilities in Biophysics and Materials Science</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Cannizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Benedito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Manca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Giordano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Raffaele Pisano. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanoscience &amp; Nanotechnologies. Critical Problems, Science in Society, Historical Perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer Cham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.103-180, 2025, Nanotechnology in the Life Sciences, 978-3-031-85121-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-85122-3_3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05321990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId242"/>
+      <w:footerReference w:type="default" r:id="rId247"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10664,51 +10911,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099601v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Sanchez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Binetti" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Florio" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola M Pugno" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Puglisi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0269708" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300814v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Giordano" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00161-025-01406-8" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300835v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Cleri" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Blossey" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/adf4bd" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023935v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinnarasi Saravanan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nessim Raouraoua" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Brysbaert" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc F. Lensink" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-91705-6" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099586v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2025.106157" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593489v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cannizzo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/sym16050632" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614378v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Dupont" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.109.064106" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862968v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijengsci.2024.104194" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632915v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/zamm.202400057" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767308v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.110.044123" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862962v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e26121109" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086877v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.107.044111" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219440v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2023.168263" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297006v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/andp.202300294" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043292v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2sm01262f" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115027v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Diego" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Banfi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.3c01808" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043274v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.107.035001" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926157v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Gandolfi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Vialla" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Crut" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0135147" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741445v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Melis" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Pia" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Sogne" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Falqui" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjp/s13360-022-03041-7" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673427v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Bellino" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjp/s13360-022-02790-9" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776029v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jorge Do Marco" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/applmech3030053" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03747657v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00161-022-01129-0" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181464v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guiraud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bou Matar" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pernod" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Lardat" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0039458" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03236065v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.103.052116" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362915v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8121/ac2a07" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947999v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. V. Logunov" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. A. Nikitov" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G. Temiryazev" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P. Temiryazeva" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3103/S1062873820020185" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947935v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apples.2020.100009" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947976v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Benedito" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Manca" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier Luca Palla" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1478-3975/ab97a8" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947920v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.2.033227" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947988v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Patera" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1402-4896/ab8d56" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947956v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi Lin Ngoh" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dunlin Tan" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2020.06.045" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947970v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278509v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Michel D&#233;jardin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.214406" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358261v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physleta.2019.126124" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337957v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5121395" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337908v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2019-100162-6" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337918v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2019.05.001" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337961v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/inventions4010019" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337983v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00161-017-0615-5" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337978v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5026386" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826181v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayat Zaoui" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Verdier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2018.06.004" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127943v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Preobrazhensky" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Krutyansky" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tiercelin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Dusch" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sigov" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00150193.2018.1499403" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318299v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Klimov" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2017.12.028" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337965v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.98.052146" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687108v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Perret" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lacornerie" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Momoko Kumemura" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20173312003" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407512v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2016.07.002" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407507v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4967316" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370630v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/andp.201500221" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SK3C8L02-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408328v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2015-15044-1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913580v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Manca" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cleri" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2013.10.042" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XGW6RPJ2-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408355v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.113.255501" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957770v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Goueygou" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Talbi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijengsci.2014.02.011" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BK2NM605-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044787v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2014.06.074" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913578v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2013.10.008" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SGDWL5TX-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300707v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Di Stefano" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111497v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106111v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300777v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Fazio" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119211v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349535v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300692v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106127v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300755v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115664v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rezard" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahram Ahmadian" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969496v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Florio" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Puglisi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117182v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Maria Pugno" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292052v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Casto" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Maria Belussi" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/EUROPE-EQEC57999.2023.10231581" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115589v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115625v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Diego" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gandolfi" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vialla" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Crut" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468387v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450773v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951126v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974292v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974289v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338056v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338040v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951146v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lev Truskinovsky" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338025v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. A. Osokin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G. Temiryazev" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338043v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338053v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338037v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.V. Logunov" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. Nikitov" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Temiryazev" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338908v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Klimov" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338899v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338915v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338885v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020300v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Perret" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964099v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Pavanello" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lampin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966158v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lartigau" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508600v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Pugno" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344423v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chann Lagadec" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338924v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guiraud" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hourlier" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321990v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-031-85122-3" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-85122-3_3" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594567v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Giordano" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Florio" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Puglisi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Cleri" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Blossey" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/ae4968" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594490v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Diego" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Banfi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Brun" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0321555" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099586v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Binetti" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola M Pugno" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2025.106157" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099601v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Sanchez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0269708" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300814v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00161-025-01406-8" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300835v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/adf4bd" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023935v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinnarasi Saravanan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nessim Raouraoua" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Brysbaert" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc F. Lensink" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-91705-6" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862968v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cannizzo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijengsci.2024.104194" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614378v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Dupont" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.109.064106" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593489v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/sym16050632" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632915v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/zamm.202400057" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767308v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.110.044123" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862962v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e26121109" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297006v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/andp.202300294" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219440v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2023.168263" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086877v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.107.044111" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043292v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2sm01262f" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115027v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.3c01808" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043274v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.107.035001" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926157v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Gandolfi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Vialla" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Crut" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0135147" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741445v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Melis" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Pia" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Sogne" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Falqui" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjp/s13360-022-03041-7" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673427v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Bellino" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjp/s13360-022-02790-9" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776029v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jorge Do Marco" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/applmech3030053" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03747657v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00161-022-01129-0" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03236065v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.103.052116" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362915v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8121/ac2a07" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181464v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guiraud" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bou Matar" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pernod" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Lardat" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0039458" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947935v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apples.2020.100009" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947999v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. V. Logunov" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. A. Nikitov" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G. Temiryazev" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P. Temiryazeva" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3103/S1062873820020185" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947976v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Benedito" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Manca" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier Luca Palla" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1478-3975/ab97a8" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947920v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.2.033227" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947956v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi Lin Ngoh" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dunlin Tan" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2020.06.045" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947988v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Patera" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1402-4896/ab8d56" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947970v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278509v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Michel D&#233;jardin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.214406" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358261v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physleta.2019.126124" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337957v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5121395" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337908v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2019-100162-6" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337918v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2019.05.001" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337961v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/inventions4010019" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337983v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00161-017-0615-5" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337978v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5026386" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826181v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayat Zaoui" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Verdier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2018.06.004" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127943v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Preobrazhensky" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Krutyansky" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tiercelin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Dusch" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sigov" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00150193.2018.1499403" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318299v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Klimov" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2017.12.028" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337965v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.98.052146" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687108v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Perret" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lacornerie" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Momoko Kumemura" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20173312003" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407512v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2016.07.002" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407507v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4967316" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370630v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/andp.201500221" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SK3C8L02-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408328v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2015-15044-1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957770v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Goueygou" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Talbi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijengsci.2014.02.011" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BK2NM605-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044787v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2014.06.074" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913580v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Manca" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cleri" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2013.10.042" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XGW6RPJ2-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408355v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.113.255501" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913578v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2013.10.008" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SGDWL5TX-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300777v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Fazio" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106111v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Di Stefano" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300707v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111497v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119211v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349535v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300755v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300692v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106127v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292052v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Casto" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Maria Belussi" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/EUROPE-EQEC57999.2023.10231581" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115664v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rezard" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahram Ahmadian" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969496v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Florio" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Puglisi" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117182v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Maria Pugno" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115589v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115625v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Diego" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gandolfi" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vialla" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Crut" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468387v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450773v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951126v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974292v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974289v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951146v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lev Truskinovsky" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338040v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338056v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338025v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. A. Osokin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G. Temiryazev" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338043v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338053v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338037v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.V. Logunov" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. Nikitov" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Temiryazev" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338908v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Klimov" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338899v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338915v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338885v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020300v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Perret" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964099v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Pavanello" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lampin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966158v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lartigau" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508600v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Pugno" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338924v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guiraud" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hourlier" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344423v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chann Lagadec" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321990v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-031-85122-3" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-85122-3_3" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>